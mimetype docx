--- v1 (2026-02-09)
+++ v2 (2026-09-17)
@@ -250,284 +250,284 @@
             <w:rPr>
               <w:color w:val="AD122A"/>
             </w:rPr>
             <w:t xml:space="preserve">GLOBAL LEGAL GUIDE FOR LUXURY AND FASHION COMPANIES</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:i/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">This content was last reviewed around May 2022. All content is for informational purposes only and may not reflect the most current legal and regulatory developments. All summaries of the laws, regulations and practice are subject to change.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
-          <w:hyperlink w:history="true" r:id="Re06f0f4c5e9d468a">
+          <w:hyperlink w:history="true" r:id="Rd60c94de855c40f2">
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1428750" cy="1428750"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:docPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/corporate-real-estate/images/graphics_csb54223_jvergara_gbdm_contactus_icon.png?h=150&amp;amp;w=150&amp;amp;rev=049e9555efbc4c72acebc9f668c473e3" descr="">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="Re06f0f4c5e9d468a" tooltip="CONTACT US"/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="Rd60c94de855c40f2" tooltip="CONTACT US"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/corporate-real-estate/images/graphics_csb54223_jvergara_gbdm_contactus_icon.png?h=150&amp;amp;w=150&amp;amp;rev=049e9555efbc4c72acebc9f668c473e3" descr="CONTACT US"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="R1e6b51cfff724e76"/>
+                          <a:blip r:embed="R7568ff93e9454915"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1428750" cy="1428750"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
-          <w:hyperlink w:history="true" r:id="R8cc756715c9b4fac">
+          <w:hyperlink w:history="true" r:id="Rbdb0543e331d4bae">
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1428750" cy="1428750"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:docPr id="3" name="https://resourcehub.bakermckenzie.com/en/-/media/corporate-real-estate/images/graphics_csb54223_jvergara_gbdm_listofauthors_icon.png?h=150&amp;amp;w=150&amp;amp;rev=65171883586a4c20b64a4f2c618fad4b" descr="">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R8cc756715c9b4fac" tooltip="AUTHORS"/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="Rbdb0543e331d4bae" tooltip="AUTHORS"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="3" name="https://resourcehub.bakermckenzie.com/en/-/media/corporate-real-estate/images/graphics_csb54223_jvergara_gbdm_listofauthors_icon.png?h=150&amp;amp;w=150&amp;amp;rev=65171883586a4c20b64a4f2c618fad4b" descr="AUTHORS"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="Rb0a3842ece654200"/>
+                          <a:blip r:embed="R836b268f51c84426"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1428750" cy="1428750"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
-          <w:hyperlink w:history="true" r:id="R290e1bc5a4364141">
+          <w:hyperlink w:history="true" r:id="R2598eb84255346f1">
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1428750" cy="1428750"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:docPr id="4" name="https://resourcehub.bakermckenzie.com/en/-/media/corporate-real-estate/images/graphics_csb54223_jvergara_gbdm_pdf_icon.png?h=150&amp;amp;w=150&amp;amp;rev=c3b763f97fd545219d9f001224a61d36" descr="">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R290e1bc5a4364141" tooltip="ICON"/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R2598eb84255346f1" tooltip="ICON"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="4" name="https://resourcehub.bakermckenzie.com/en/-/media/corporate-real-estate/images/graphics_csb54223_jvergara_gbdm_pdf_icon.png?h=150&amp;amp;w=150&amp;amp;rev=c3b763f97fd545219d9f001224a61d36" descr="ICON"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="R510783ca0ce7447a"/>
+                          <a:blip r:embed="Rf6e45b9175014d4d"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1428750" cy="1428750"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
-          <w:hyperlink w:history="true" r:id="R3882c4dd367f414c">
+          <w:hyperlink w:history="true" r:id="R052f5a35ca464e6b">
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1428750" cy="1428750"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:docPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/corporate-real-estate/images/buttonartboard-4100.jpg?h=150&amp;amp;w=150&amp;amp;rev=1c52b0645b6a45f2bb82455a302bae89" descr="">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R3882c4dd367f414c" tooltip="Insight Plus"/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R052f5a35ca464e6b" tooltip="Insight Plus"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/corporate-real-estate/images/buttonartboard-4100.jpg?h=150&amp;amp;w=150&amp;amp;rev=1c52b0645b6a45f2bb82455a302bae89" descr="Insight Plus"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="R29b340511fc04c36"/>
+                          <a:blip r:embed="R8a2201f88868405f"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1428750" cy="1428750"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">  </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="R05b9d3f3d8fb4334">
+          <w:hyperlink w:history="true" r:id="Rfc0e29c5bb8540c3">
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2857500" cy="333375"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:docPr id="6" name="https://resourcehub.bakermckenzie.com/en/-/media/corporate-real-estate/images/graphicscsb54223jvergaragbdmclickhereforwebsite.png?h=35&amp;amp;w=300&amp;amp;rev=b6734d91efd948289160308926126b5b" descr="">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R05b9d3f3d8fb4334" tooltip="WEBSITE"/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="Rfc0e29c5bb8540c3" tooltip="WEBSITE"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="6" name="https://resourcehub.bakermckenzie.com/en/-/media/corporate-real-estate/images/graphicscsb54223jvergaragbdmclickhereforwebsite.png?h=35&amp;amp;w=300&amp;amp;rev=b6734d91efd948289160308926126b5b" descr="WEBSITE"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="Rfcbd13613f1444ac"/>
+                          <a:blip r:embed="R40493ffa84aa4ae7"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2857500" cy="333375"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
@@ -3092,51 +3092,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1216697444">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gre@bakermckenzie.com" TargetMode="External" Id="Re06f0f4c5e9d468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R1e6b51cfff724e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/corporate-real-estate/files/llist-of-authorsbkgloballuxuryfashionhandbookjun15.pdf?rev=2e0ba1a1464d4c79afaba24b5a5cd587" TargetMode="External" Id="R8cc756715c9b4fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rb0a3842ece654200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bakermckenzie.com/luxuryandfashionguide/" TargetMode="External" Id="R290e1bc5a4364141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R510783ca0ce7447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insightplus.bakermckenzie.com/bm/real-estate_1" TargetMode="External" Id="R3882c4dd367f414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="R29b340511fc04c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/en/insight/publications/2019/04/global-legal-guide-for-luxury-and-fashion" TargetMode="External" Id="R05b9d3f3d8fb4334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Rfcbd13613f1444ac" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gre@bakermckenzie.com" TargetMode="External" Id="Rd60c94de855c40f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R7568ff93e9454915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/corporate-real-estate/files/llist-of-authorsbkgloballuxuryfashionhandbookjun15.pdf?rev=2e0ba1a1464d4c79afaba24b5a5cd587" TargetMode="External" Id="Rbdb0543e331d4bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R836b268f51c84426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bakermckenzie.com/luxuryandfashionguide/" TargetMode="External" Id="R2598eb84255346f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rf6e45b9175014d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insightplus.bakermckenzie.com/bm/real-estate_1" TargetMode="External" Id="R052f5a35ca464e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="R8a2201f88868405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/en/insight/publications/2019/04/global-legal-guide-for-luxury-and-fashion" TargetMode="External" Id="Rfc0e29c5bb8540c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R40493ffa84aa4ae7" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>