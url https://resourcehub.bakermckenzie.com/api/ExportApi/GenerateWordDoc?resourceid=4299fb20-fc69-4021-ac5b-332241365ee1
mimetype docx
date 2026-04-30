--- v3 (2026-02-12)
+++ v4 (2026-04-30)
@@ -278,51 +278,51 @@
       <w:sdtContent>
         <w:bookmarkEnd w:displacedByCustomXml="next" w:id="2"/>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="7620000" cy="2857500"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/global-public-ma-handbook/images/2025/resources-hub--banner-800x300px.png?h=300&amp;amp;w=800&amp;amp;rev=416712b147dd4b9ea1a2e2a5c8b220a9&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/global-public-ma-handbook/images/2025/resources-hub--banner-800x300px.png?h=300&amp;amp;w=800&amp;amp;rev=416712b147dd4b9ea1a2e2a5c8b220a9&amp;sc_lang=en" descr="New Banner"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="R168df52189cf4a39"/>
+                        <a:blip r:embed="R64b9daa65d7e4e1e"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7620000" cy="2857500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
@@ -462,73 +462,73 @@
           <w:r>
             <w:t xml:space="preserve">To view topics please select a jurisdiction from the dropdown on the left. You can compare content using the</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve"> "Start Comparison" </w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve">feature at the top of the page by simply selecting the topic/s of interest and the relevant jurisdictions. This will display a summary table of the topics per jurisdiction for easy comparison.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">For a pdf version of the Guide, please click on the image below.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
-          <w:hyperlink w:history="true" r:id="Rb13468efd5ab4be8">
+          <w:hyperlink w:history="true" r:id="Rc8e0ab88fad04593">
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2857500" cy="2800350"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:docPr id="3" name="https://resourcehub.bakermckenzie.com/en/-/media/global-public-ma-handbook/images/2025/case4170582--global-public-ma-guide-thumbnail.png?h=294&amp;amp;w=300&amp;amp;rev=b3f724c13bab4fe48c34405526bc2ce1&amp;sc_lang=en" descr="">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="Rb13468efd5ab4be8" tooltip="Download tile"/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="Rc8e0ab88fad04593" tooltip="Download tile"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="3" name="https://resourcehub.bakermckenzie.com/en/-/media/global-public-ma-handbook/images/2025/case4170582--global-public-ma-guide-thumbnail.png?h=294&amp;amp;w=300&amp;amp;rev=b3f724c13bab4fe48c34405526bc2ce1&amp;sc_lang=en" descr="Download tile"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="R2378886d8905411d"/>
+                          <a:blip r:embed="R409b66cc9434498b"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2857500" cy="2800350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
@@ -562,51 +562,51 @@
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">get in touch</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve">. Contact details for each country can be found at the end of the relevant chapter.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">To </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">learn more</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> about our Public M&amp;A expertise, please visit our website </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="R0e228badb391480b">
+          <w:hyperlink w:history="true" r:id="R8ac9070e111e4308">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">here</w:t>
             </w:r>
           </w:hyperlink>
           <w:r>
             <w:t xml:space="preserve">.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:i/>
             </w:rPr>
             <w:t xml:space="preserve">The content's last review date is indicated on each chapter. All content is for informational purposes only and may not reflect the most current legal and regulatory developments. All summaries of the laws, regulations and practice are subject to change.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
@@ -3285,51 +3285,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1216697444">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R168df52189cf4a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/-/media/files/expertise/ma-resources/global-public-ma-handbook.pdf" TargetMode="External" Id="Rb13468efd5ab4be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R2378886d8905411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/en/expertise/areasofpractice/public-ma" TargetMode="External" Id="R0e228badb391480b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R64b9daa65d7e4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/-/media/files/expertise/ma-resources/global-public-ma-handbook.pdf" TargetMode="External" Id="Rc8e0ab88fad04593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R409b66cc9434498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/en/expertise/areasofpractice/public-ma" TargetMode="External" Id="R8ac9070e111e4308" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>