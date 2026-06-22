--- v4 (2026-04-30)
+++ v5 (2026-06-22)
@@ -278,51 +278,51 @@
       <w:sdtContent>
         <w:bookmarkEnd w:displacedByCustomXml="next" w:id="2"/>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="7620000" cy="2857500"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/global-public-ma-handbook/images/2025/resources-hub--banner-800x300px.png?h=300&amp;amp;w=800&amp;amp;rev=416712b147dd4b9ea1a2e2a5c8b220a9&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/global-public-ma-handbook/images/2025/resources-hub--banner-800x300px.png?h=300&amp;amp;w=800&amp;amp;rev=416712b147dd4b9ea1a2e2a5c8b220a9&amp;sc_lang=en" descr="New Banner"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="R64b9daa65d7e4e1e"/>
+                        <a:blip r:embed="R0d94932d0a9c4c49"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7620000" cy="2857500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
@@ -462,73 +462,73 @@
           <w:r>
             <w:t xml:space="preserve">To view topics please select a jurisdiction from the dropdown on the left. You can compare content using the</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve"> "Start Comparison" </w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve">feature at the top of the page by simply selecting the topic/s of interest and the relevant jurisdictions. This will display a summary table of the topics per jurisdiction for easy comparison.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">For a pdf version of the Guide, please click on the image below.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
-          <w:hyperlink w:history="true" r:id="Rc8e0ab88fad04593">
+          <w:hyperlink w:history="true" r:id="R288c5159b5734c38">
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2857500" cy="2800350"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:docPr id="3" name="https://resourcehub.bakermckenzie.com/en/-/media/global-public-ma-handbook/images/2025/case4170582--global-public-ma-guide-thumbnail.png?h=294&amp;amp;w=300&amp;amp;rev=b3f724c13bab4fe48c34405526bc2ce1&amp;sc_lang=en" descr="">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="Rc8e0ab88fad04593" tooltip="Download tile"/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R288c5159b5734c38" tooltip="Download tile"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="3" name="https://resourcehub.bakermckenzie.com/en/-/media/global-public-ma-handbook/images/2025/case4170582--global-public-ma-guide-thumbnail.png?h=294&amp;amp;w=300&amp;amp;rev=b3f724c13bab4fe48c34405526bc2ce1&amp;sc_lang=en" descr="Download tile"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="R409b66cc9434498b"/>
+                          <a:blip r:embed="R2f77ab982957435d"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2857500" cy="2800350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
@@ -562,51 +562,51 @@
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">get in touch</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve">. Contact details for each country can be found at the end of the relevant chapter.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">To </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">learn more</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> about our Public M&amp;A expertise, please visit our website </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="R8ac9070e111e4308">
+          <w:hyperlink w:history="true" r:id="R4b9376847a15485a">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">here</w:t>
             </w:r>
           </w:hyperlink>
           <w:r>
             <w:t xml:space="preserve">.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:i/>
             </w:rPr>
             <w:t xml:space="preserve">The content's last review date is indicated on each chapter. All content is for informational purposes only and may not reflect the most current legal and regulatory developments. All summaries of the laws, regulations and practice are subject to change.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
@@ -3285,51 +3285,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1216697444">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R64b9daa65d7e4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/-/media/files/expertise/ma-resources/global-public-ma-handbook.pdf" TargetMode="External" Id="Rc8e0ab88fad04593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R409b66cc9434498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/en/expertise/areasofpractice/public-ma" TargetMode="External" Id="R8ac9070e111e4308" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R0d94932d0a9c4c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/-/media/files/expertise/ma-resources/global-public-ma-handbook.pdf" TargetMode="External" Id="R288c5159b5734c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R2f77ab982957435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/en/expertise/areasofpractice/public-ma" TargetMode="External" Id="R4b9376847a15485a" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>