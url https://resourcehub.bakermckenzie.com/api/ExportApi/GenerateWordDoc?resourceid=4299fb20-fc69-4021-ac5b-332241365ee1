--- v5 (2026-06-22)
+++ v6 (2026-08-08)
@@ -278,51 +278,51 @@
       <w:sdtContent>
         <w:bookmarkEnd w:displacedByCustomXml="next" w:id="2"/>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="7620000" cy="2857500"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/global-public-ma-handbook/images/2025/resources-hub--banner-800x300px.png?h=300&amp;amp;w=800&amp;amp;rev=416712b147dd4b9ea1a2e2a5c8b220a9&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/global-public-ma-handbook/images/2025/resources-hub--banner-800x300px.png?h=300&amp;amp;w=800&amp;amp;rev=416712b147dd4b9ea1a2e2a5c8b220a9&amp;sc_lang=en" descr="New Banner"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="R0d94932d0a9c4c49"/>
+                        <a:blip r:embed="R5dd042d997064a92"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7620000" cy="2857500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
@@ -462,73 +462,73 @@
           <w:r>
             <w:t xml:space="preserve">To view topics please select a jurisdiction from the dropdown on the left. You can compare content using the</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve"> "Start Comparison" </w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve">feature at the top of the page by simply selecting the topic/s of interest and the relevant jurisdictions. This will display a summary table of the topics per jurisdiction for easy comparison.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">For a pdf version of the Guide, please click on the image below.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
-          <w:hyperlink w:history="true" r:id="R288c5159b5734c38">
+          <w:hyperlink w:history="true" r:id="Rf17f86edca3141c4">
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2857500" cy="2800350"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:docPr id="3" name="https://resourcehub.bakermckenzie.com/en/-/media/global-public-ma-handbook/images/2025/case4170582--global-public-ma-guide-thumbnail.png?h=294&amp;amp;w=300&amp;amp;rev=b3f724c13bab4fe48c34405526bc2ce1&amp;sc_lang=en" descr="">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R288c5159b5734c38" tooltip="Download tile"/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="Rf17f86edca3141c4" tooltip="Download tile"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="3" name="https://resourcehub.bakermckenzie.com/en/-/media/global-public-ma-handbook/images/2025/case4170582--global-public-ma-guide-thumbnail.png?h=294&amp;amp;w=300&amp;amp;rev=b3f724c13bab4fe48c34405526bc2ce1&amp;sc_lang=en" descr="Download tile"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="R2f77ab982957435d"/>
+                          <a:blip r:embed="R81b5942a2918408d"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2857500" cy="2800350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
@@ -562,51 +562,51 @@
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">get in touch</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve">. Contact details for each country can be found at the end of the relevant chapter.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">To </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">learn more</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> about our Public M&amp;A expertise, please visit our website </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="R4b9376847a15485a">
+          <w:hyperlink w:history="true" r:id="Rc469a98199d240cf">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">here</w:t>
             </w:r>
           </w:hyperlink>
           <w:r>
             <w:t xml:space="preserve">.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:i/>
             </w:rPr>
             <w:t xml:space="preserve">The content's last review date is indicated on each chapter. All content is for informational purposes only and may not reflect the most current legal and regulatory developments. All summaries of the laws, regulations and practice are subject to change.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
@@ -3285,51 +3285,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1216697444">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R0d94932d0a9c4c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/-/media/files/expertise/ma-resources/global-public-ma-handbook.pdf" TargetMode="External" Id="R288c5159b5734c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R2f77ab982957435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/en/expertise/areasofpractice/public-ma" TargetMode="External" Id="R4b9376847a15485a" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R5dd042d997064a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/-/media/files/expertise/ma-resources/global-public-ma-handbook.pdf" TargetMode="External" Id="Rf17f86edca3141c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R81b5942a2918408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/en/expertise/areasofpractice/public-ma" TargetMode="External" Id="Rc469a98199d240cf" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>