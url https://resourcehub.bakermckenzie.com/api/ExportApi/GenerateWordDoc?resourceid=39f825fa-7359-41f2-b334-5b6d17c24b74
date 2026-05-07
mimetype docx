--- v3 (2026-02-09)
+++ v4 (2026-05-07)
@@ -287,51 +287,51 @@
       <w:sdtContent>
         <w:bookmarkEnd w:displacedByCustomXml="next" w:id="2"/>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="7620000" cy="2857500"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/global-privilege-center/images/global-privilege-guide-800x300-v2.jpg?rev=c2831b931adf48ee9ce3989769eb39bd&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/global-privilege-center/images/global-privilege-guide-800x300-v2.jpg?rev=c2831b931adf48ee9ce3989769eb39bd&amp;sc_lang=en" descr="privilege_guide"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="R405f57aaf61c4a8f"/>
+                        <a:blip r:embed="R5b1425285b744fbb"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7620000" cy="2857500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
@@ -3048,51 +3048,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1216697444">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="R405f57aaf61c4a8f" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="R5b1425285b744fbb" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>