--- v4 (2026-05-07)
+++ v5 (2026-06-21)
@@ -287,51 +287,51 @@
       <w:sdtContent>
         <w:bookmarkEnd w:displacedByCustomXml="next" w:id="2"/>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="7620000" cy="2857500"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/global-privilege-center/images/global-privilege-guide-800x300-v2.jpg?rev=c2831b931adf48ee9ce3989769eb39bd&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/global-privilege-center/images/global-privilege-guide-800x300-v2.jpg?rev=c2831b931adf48ee9ce3989769eb39bd&amp;sc_lang=en" descr="privilege_guide"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="R5b1425285b744fbb"/>
+                        <a:blip r:embed="Rdfc8e7bb470e4b13"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7620000" cy="2857500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
@@ -3048,51 +3048,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1216697444">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="R5b1425285b744fbb" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="Rdfc8e7bb470e4b13" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>