--- v3 (2026-02-11)
+++ v4 (2026-04-02)
@@ -291,458 +291,458 @@
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Our searchable microsite summarizes current trends across jurisdictions in Asia concerning a range of issues that typically arise in the insurance industry. To get started, click on the Compare Jurisdictions and Topics button or download the PDF version below. </w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
-          <w:hyperlink w:history="true" r:id="R2a3b82e2e7464617">
+          <w:hyperlink w:history="true" r:id="R1f8e1e4a72ec422f">
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1905000" cy="1905000"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:docPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/case1214946_ap_insurtech.jpg?h=200&amp;amp;w=200&amp;amp;rev=eeed1c4ff9f14db8ab664664ade53ee7&amp;sc_lang=en" descr="">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R2a3b82e2e7464617" tooltip="AP_Insurtech"/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R1f8e1e4a72ec422f" tooltip="AP_Insurtech"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/case1214946_ap_insurtech.jpg?h=200&amp;amp;w=200&amp;amp;rev=eeed1c4ff9f14db8ab664664ade53ee7&amp;sc_lang=en" descr="AP_Insurtech"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="Ra5f063f3e2b84b71"/>
+                          <a:blip r:embed="R3989bdf07c424d78"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1905000" cy="1905000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="Rce201b51bfb8409a">
+          <w:hyperlink w:history="true" r:id="Rc54e140ec3114f39">
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1905000" cy="1905000"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:docPr id="3" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/banners/digitalizationinsurancethumbnail.jpg?h=200&amp;amp;w=200&amp;amp;rev=0f40ee07429a4fe4a548f2ce3a1895aa" descr="">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="Rce201b51bfb8409a" tooltip=""/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="Rc54e140ec3114f39" tooltip=""/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="3" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/banners/digitalizationinsurancethumbnail.jpg?h=200&amp;amp;w=200&amp;amp;rev=0f40ee07429a4fe4a548f2ce3a1895aa" descr=""/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="R8e7378b783c645a5"/>
+                          <a:blip r:embed="R555f01fb82ea497d"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1905000" cy="1905000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="R215cd743ec7846e4">
+          <w:hyperlink w:history="true" r:id="R9a38ceaa005d46e4">
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="0" cy="0"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:docPr id="4" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/banners/dataprotectioncybersecurity.jpg?rev=32678c2313784cb5b9eab8e6e032a25c" descr="">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R215cd743ec7846e4" tooltip=""/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R9a38ceaa005d46e4" tooltip=""/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="4" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/banners/dataprotectioncybersecurity.jpg?rev=32678c2313784cb5b9eab8e6e032a25c" descr=""/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="R50d5e83cb46e40c5"/>
+                          <a:blip r:embed="Rddf1d1bfdcfb4fa8"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="0" cy="0"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="Ra2acbe448a1344e3">
+          <w:hyperlink w:history="true" r:id="R294c230758fe4ae7">
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1905000" cy="1905000"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:docPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/banners/newregulatorylandscapema.jpg?rev=629bae23f4174bbc943b659d12a53f09" descr="">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="Ra2acbe448a1344e3" tooltip=""/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R294c230758fe4ae7" tooltip=""/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/banners/newregulatorylandscapema.jpg?rev=629bae23f4174bbc943b659d12a53f09" descr=""/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="R3483aafd450946bc"/>
+                          <a:blip r:embed="R6e56733632ec4b31"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1905000" cy="1905000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="R5bca724d3c074688">
+          <w:hyperlink w:history="true" r:id="R9d1ae282ac4c4c47">
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1905000" cy="1905000"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:docPr id="6" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/banners/newinvestinginsurtechstartups.jpg?h=200&amp;amp;w=200&amp;amp;rev=4956287670514ef48c56453d1a9338fc" descr="">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R5bca724d3c074688" tooltip=""/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R9d1ae282ac4c4c47" tooltip=""/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="6" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/banners/newinvestinginsurtechstartups.jpg?h=200&amp;amp;w=200&amp;amp;rev=4956287670514ef48c56453d1a9338fc" descr=""/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="R55e2974ccb9a4222"/>
+                          <a:blip r:embed="R25a9bbbe789d459d"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1905000" cy="1905000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="R982513b70f444c10">
+          <w:hyperlink w:history="true" r:id="Rc564988827184783">
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1905000" cy="1905000"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:docPr id="7" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/asia-pacific-guide-for-insurance-sales-advisory-and-distribution-2page1.jpg?h=200&amp;amp;w=200&amp;amp;rev=6657b42ed6694e4596bc569a66207bf1&amp;sc_lang=en" descr="">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R982513b70f444c10" tooltip="AP-guide"/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="Rc564988827184783" tooltip="AP-guide"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="7" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/asia-pacific-guide-for-insurance-sales-advisory-and-distribution-2page1.jpg?h=200&amp;amp;w=200&amp;amp;rev=6657b42ed6694e4596bc569a66207bf1&amp;sc_lang=en" descr="AP-guide"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="Rae9d6c3f0bd64559"/>
+                          <a:blip r:embed="Rae89b95e2cd34091"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1905000" cy="1905000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="R1134549f0a7e487b">
+          <w:hyperlink w:history="true" r:id="Rb931df1bdefd44cd">
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1857375" cy="1905000"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:docPr id="8" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/case2598867_bw-tiles3.png?h=200&amp;amp;w=195&amp;amp;rev=bec023c397f742d8bf80df4e7cab66b5&amp;sc_lang=en" descr="">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R1134549f0a7e487b" tooltip="AP Insurance Consumer Protection Guide"/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="Rb931df1bdefd44cd" tooltip="AP Insurance Consumer Protection Guide"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="8" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/case2598867_bw-tiles3.png?h=200&amp;amp;w=195&amp;amp;rev=bec023c397f742d8bf80df4e7cab66b5&amp;sc_lang=en" descr="AP Insurance Consumer Protection Guide"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="Rf3137087f4ae448b"/>
+                          <a:blip r:embed="Rb4bc2950d8004c17"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1857375" cy="1905000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="R8b366cc61c16414d">
+          <w:hyperlink w:history="true" r:id="R4e7015553c3047d5">
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1857375" cy="1333500"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:docPr id="9" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/api-tile.png?h=140&amp;amp;w=195&amp;amp;rev=89cbd10092d54274a18f7c955f4777b8&amp;sc_lang=en" descr="">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R8b366cc61c16414d" tooltip="AP Regulatory Landscape and Issues in Bancassurance 2024"/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R4e7015553c3047d5" tooltip="AP Regulatory Landscape and Issues in Bancassurance 2024"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="9" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/api-tile.png?h=140&amp;amp;w=195&amp;amp;rev=89cbd10092d54274a18f7c955f4777b8&amp;sc_lang=en" descr="AP Regulatory Landscape and Issues in Bancassurance 2024"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="R448ab627df2b4da1"/>
+                          <a:blip r:embed="R17f1436aeb8948f4"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1857375" cy="1333500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
@@ -3319,51 +3319,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1216697444">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/new/asia_pacific_guide_to_insurtech_innovation_and_utilization.pdf?rev=c2f92c85577f47eb8b1b37f4c8e6c072&amp;sc_lang=en" TargetMode="External" Id="R2a3b82e2e7464617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="Ra5f063f3e2b84b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/new/2021_edition_asia_pacific_digitalization_in_insurance_guide.pdf?rev=cfca547b0c5a42c4b46779e19c797501&amp;sc_lang=en" TargetMode="External" Id="Rce201b51bfb8409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="R8e7378b783c645a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/ap-guide-insurance-data-protection-and-cybersecurity-2024.pdf?rev=ae5c26d6619b4335a938e8fa6e4360b2&amp;sc_lang=en" TargetMode="External" Id="R215cd743ec7846e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="R50d5e83cb46e40c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/ap-guide-insurance-data-protection_2020.pdf?rev=e98450442b3947caac8e312c58e46fa8&amp;sc_lang=en" TargetMode="External" Id="R1554073865264d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/publications/asia-pacific-insurance-regulatory-landscape-and-key-considerations-for-ma-transactions-2023.pdf" TargetMode="External" Id="Ra2acbe448a1344e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="R3483aafd450946bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/publications/asia-pacific-guide-for-investing-in-insurtech-start-ups-2023.pdf" TargetMode="External" Id="R5bca724d3c074688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.jpg" Id="R55e2974ccb9a4222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/asia-pacific-guide-for-insurance-sales-advisory-and-distribution.pdf" TargetMode="External" Id="R982513b70f444c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.jpg" Id="Rae9d6c3f0bd64559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/baker-mckenzie---ap-insurance-consumer-protection-guide.pdf?rev=5704570573264917832f9078cd383fd0&amp;sc_lang=en" TargetMode="External" Id="R1134549f0a7e487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rf3137087f4ae448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/publications/apac-regulatory-landscape-and-issues-in-bancassurance-2024.pdf?rev=69090ec87c2944f69d537fbc0fa3c85f&amp;sc_lang=en" TargetMode="External" Id="R8b366cc61c16414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R448ab627df2b4da1" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/new/asia_pacific_guide_to_insurtech_innovation_and_utilization.pdf?rev=c2f92c85577f47eb8b1b37f4c8e6c072&amp;sc_lang=en" TargetMode="External" Id="R1f8e1e4a72ec422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="R3989bdf07c424d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/new/2021_edition_asia_pacific_digitalization_in_insurance_guide.pdf?rev=cfca547b0c5a42c4b46779e19c797501&amp;sc_lang=en" TargetMode="External" Id="Rc54e140ec3114f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="R555f01fb82ea497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/ap-guide-insurance-data-protection-and-cybersecurity-2024.pdf?rev=ae5c26d6619b4335a938e8fa6e4360b2&amp;sc_lang=en" TargetMode="External" Id="R9a38ceaa005d46e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="Rddf1d1bfdcfb4fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/ap-guide-insurance-data-protection_2020.pdf?rev=e98450442b3947caac8e312c58e46fa8&amp;sc_lang=en" TargetMode="External" Id="Rb9f579cfe34f4eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/publications/asia-pacific-insurance-regulatory-landscape-and-key-considerations-for-ma-transactions-2023.pdf" TargetMode="External" Id="R294c230758fe4ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="R6e56733632ec4b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/publications/asia-pacific-guide-for-investing-in-insurtech-start-ups-2023.pdf" TargetMode="External" Id="R9d1ae282ac4c4c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.jpg" Id="R25a9bbbe789d459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/asia-pacific-guide-for-insurance-sales-advisory-and-distribution.pdf" TargetMode="External" Id="Rc564988827184783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.jpg" Id="Rae89b95e2cd34091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/baker-mckenzie---ap-insurance-consumer-protection-guide.pdf?rev=5704570573264917832f9078cd383fd0&amp;sc_lang=en" TargetMode="External" Id="Rb931df1bdefd44cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rb4bc2950d8004c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/publications/apac-regulatory-landscape-and-issues-in-bancassurance-2024.pdf?rev=69090ec87c2944f69d537fbc0fa3c85f&amp;sc_lang=en" TargetMode="External" Id="R4e7015553c3047d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R17f1436aeb8948f4" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>