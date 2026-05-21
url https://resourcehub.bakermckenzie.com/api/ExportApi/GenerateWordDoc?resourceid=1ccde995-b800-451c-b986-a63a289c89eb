--- v4 (2026-04-02)
+++ v5 (2026-05-21)
@@ -291,458 +291,458 @@
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Our searchable microsite summarizes current trends across jurisdictions in Asia concerning a range of issues that typically arise in the insurance industry. To get started, click on the Compare Jurisdictions and Topics button or download the PDF version below. </w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
-          <w:hyperlink w:history="true" r:id="R1f8e1e4a72ec422f">
+          <w:hyperlink w:history="true" r:id="R839f1ad5ab984d3b">
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1905000" cy="1905000"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:docPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/case1214946_ap_insurtech.jpg?h=200&amp;amp;w=200&amp;amp;rev=eeed1c4ff9f14db8ab664664ade53ee7&amp;sc_lang=en" descr="">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R1f8e1e4a72ec422f" tooltip="AP_Insurtech"/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R839f1ad5ab984d3b" tooltip="AP_Insurtech"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/case1214946_ap_insurtech.jpg?h=200&amp;amp;w=200&amp;amp;rev=eeed1c4ff9f14db8ab664664ade53ee7&amp;sc_lang=en" descr="AP_Insurtech"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="R3989bdf07c424d78"/>
+                          <a:blip r:embed="Re5875a6306854d41"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1905000" cy="1905000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="Rc54e140ec3114f39">
+          <w:hyperlink w:history="true" r:id="Rbf7876cd7c7d41f1">
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1905000" cy="1905000"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:docPr id="3" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/banners/digitalizationinsurancethumbnail.jpg?h=200&amp;amp;w=200&amp;amp;rev=0f40ee07429a4fe4a548f2ce3a1895aa" descr="">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="Rc54e140ec3114f39" tooltip=""/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="Rbf7876cd7c7d41f1" tooltip=""/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="3" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/banners/digitalizationinsurancethumbnail.jpg?h=200&amp;amp;w=200&amp;amp;rev=0f40ee07429a4fe4a548f2ce3a1895aa" descr=""/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="R555f01fb82ea497d"/>
+                          <a:blip r:embed="R2bf90a47669148f5"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1905000" cy="1905000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="R9a38ceaa005d46e4">
+          <w:hyperlink w:history="true" r:id="R8664b2f325f04ce1">
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="0" cy="0"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:docPr id="4" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/banners/dataprotectioncybersecurity.jpg?rev=32678c2313784cb5b9eab8e6e032a25c" descr="">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R9a38ceaa005d46e4" tooltip=""/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R8664b2f325f04ce1" tooltip=""/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="4" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/banners/dataprotectioncybersecurity.jpg?rev=32678c2313784cb5b9eab8e6e032a25c" descr=""/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="Rddf1d1bfdcfb4fa8"/>
+                          <a:blip r:embed="R23d3cb17594640c1"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="0" cy="0"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="R294c230758fe4ae7">
+          <w:hyperlink w:history="true" r:id="Rd15de6ef9f904b82">
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1905000" cy="1905000"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:docPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/banners/newregulatorylandscapema.jpg?rev=629bae23f4174bbc943b659d12a53f09" descr="">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R294c230758fe4ae7" tooltip=""/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="Rd15de6ef9f904b82" tooltip=""/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/banners/newregulatorylandscapema.jpg?rev=629bae23f4174bbc943b659d12a53f09" descr=""/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="R6e56733632ec4b31"/>
+                          <a:blip r:embed="Radee478dc7c14dfc"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1905000" cy="1905000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="R9d1ae282ac4c4c47">
+          <w:hyperlink w:history="true" r:id="R188ca5cb4eb745e4">
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1905000" cy="1905000"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:docPr id="6" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/banners/newinvestinginsurtechstartups.jpg?h=200&amp;amp;w=200&amp;amp;rev=4956287670514ef48c56453d1a9338fc" descr="">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R9d1ae282ac4c4c47" tooltip=""/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R188ca5cb4eb745e4" tooltip=""/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="6" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/banners/newinvestinginsurtechstartups.jpg?h=200&amp;amp;w=200&amp;amp;rev=4956287670514ef48c56453d1a9338fc" descr=""/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="R25a9bbbe789d459d"/>
+                          <a:blip r:embed="R1af13e5fa0b24f43"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1905000" cy="1905000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="Rc564988827184783">
+          <w:hyperlink w:history="true" r:id="Rff396df1db354d37">
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1905000" cy="1905000"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:docPr id="7" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/asia-pacific-guide-for-insurance-sales-advisory-and-distribution-2page1.jpg?h=200&amp;amp;w=200&amp;amp;rev=6657b42ed6694e4596bc569a66207bf1&amp;sc_lang=en" descr="">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="Rc564988827184783" tooltip="AP-guide"/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="Rff396df1db354d37" tooltip="AP-guide"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="7" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/asia-pacific-guide-for-insurance-sales-advisory-and-distribution-2page1.jpg?h=200&amp;amp;w=200&amp;amp;rev=6657b42ed6694e4596bc569a66207bf1&amp;sc_lang=en" descr="AP-guide"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="Rae89b95e2cd34091"/>
+                          <a:blip r:embed="Rdbf9f3999c554db0"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1905000" cy="1905000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="Rb931df1bdefd44cd">
+          <w:hyperlink w:history="true" r:id="R556b5d584c70484b">
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1857375" cy="1905000"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:docPr id="8" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/case2598867_bw-tiles3.png?h=200&amp;amp;w=195&amp;amp;rev=bec023c397f742d8bf80df4e7cab66b5&amp;sc_lang=en" descr="">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="Rb931df1bdefd44cd" tooltip="AP Insurance Consumer Protection Guide"/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R556b5d584c70484b" tooltip="AP Insurance Consumer Protection Guide"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="8" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/case2598867_bw-tiles3.png?h=200&amp;amp;w=195&amp;amp;rev=bec023c397f742d8bf80df4e7cab66b5&amp;sc_lang=en" descr="AP Insurance Consumer Protection Guide"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="Rb4bc2950d8004c17"/>
+                          <a:blip r:embed="R51a347c39686457c"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1857375" cy="1905000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="R4e7015553c3047d5">
+          <w:hyperlink w:history="true" r:id="R4fa29d6ffaca42d0">
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1857375" cy="1333500"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:docPr id="9" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/api-tile.png?h=140&amp;amp;w=195&amp;amp;rev=89cbd10092d54274a18f7c955f4777b8&amp;sc_lang=en" descr="">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R4e7015553c3047d5" tooltip="AP Regulatory Landscape and Issues in Bancassurance 2024"/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R4fa29d6ffaca42d0" tooltip="AP Regulatory Landscape and Issues in Bancassurance 2024"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="9" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/api-tile.png?h=140&amp;amp;w=195&amp;amp;rev=89cbd10092d54274a18f7c955f4777b8&amp;sc_lang=en" descr="AP Regulatory Landscape and Issues in Bancassurance 2024"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="R17f1436aeb8948f4"/>
+                          <a:blip r:embed="R5ea5f66b74f1464b"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1857375" cy="1333500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
@@ -3319,51 +3319,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1216697444">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/new/asia_pacific_guide_to_insurtech_innovation_and_utilization.pdf?rev=c2f92c85577f47eb8b1b37f4c8e6c072&amp;sc_lang=en" TargetMode="External" Id="R1f8e1e4a72ec422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="R3989bdf07c424d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/new/2021_edition_asia_pacific_digitalization_in_insurance_guide.pdf?rev=cfca547b0c5a42c4b46779e19c797501&amp;sc_lang=en" TargetMode="External" Id="Rc54e140ec3114f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="R555f01fb82ea497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/ap-guide-insurance-data-protection-and-cybersecurity-2024.pdf?rev=ae5c26d6619b4335a938e8fa6e4360b2&amp;sc_lang=en" TargetMode="External" Id="R9a38ceaa005d46e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="Rddf1d1bfdcfb4fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/ap-guide-insurance-data-protection_2020.pdf?rev=e98450442b3947caac8e312c58e46fa8&amp;sc_lang=en" TargetMode="External" Id="Rb9f579cfe34f4eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/publications/asia-pacific-insurance-regulatory-landscape-and-key-considerations-for-ma-transactions-2023.pdf" TargetMode="External" Id="R294c230758fe4ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="R6e56733632ec4b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/publications/asia-pacific-guide-for-investing-in-insurtech-start-ups-2023.pdf" TargetMode="External" Id="R9d1ae282ac4c4c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.jpg" Id="R25a9bbbe789d459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/asia-pacific-guide-for-insurance-sales-advisory-and-distribution.pdf" TargetMode="External" Id="Rc564988827184783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.jpg" Id="Rae89b95e2cd34091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/baker-mckenzie---ap-insurance-consumer-protection-guide.pdf?rev=5704570573264917832f9078cd383fd0&amp;sc_lang=en" TargetMode="External" Id="Rb931df1bdefd44cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rb4bc2950d8004c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/publications/apac-regulatory-landscape-and-issues-in-bancassurance-2024.pdf?rev=69090ec87c2944f69d537fbc0fa3c85f&amp;sc_lang=en" TargetMode="External" Id="R4e7015553c3047d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R17f1436aeb8948f4" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/new/asia_pacific_guide_to_insurtech_innovation_and_utilization.pdf?rev=c2f92c85577f47eb8b1b37f4c8e6c072&amp;sc_lang=en" TargetMode="External" Id="R839f1ad5ab984d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="Re5875a6306854d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/new/2021_edition_asia_pacific_digitalization_in_insurance_guide.pdf?rev=cfca547b0c5a42c4b46779e19c797501&amp;sc_lang=en" TargetMode="External" Id="Rbf7876cd7c7d41f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="R2bf90a47669148f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/ap-guide-insurance-data-protection-and-cybersecurity-2024.pdf?rev=ae5c26d6619b4335a938e8fa6e4360b2&amp;sc_lang=en" TargetMode="External" Id="R8664b2f325f04ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="R23d3cb17594640c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/ap-guide-insurance-data-protection_2020.pdf?rev=e98450442b3947caac8e312c58e46fa8&amp;sc_lang=en" TargetMode="External" Id="R2c58319506ae44e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/publications/asia-pacific-insurance-regulatory-landscape-and-key-considerations-for-ma-transactions-2023.pdf" TargetMode="External" Id="Rd15de6ef9f904b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="Radee478dc7c14dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/publications/asia-pacific-guide-for-investing-in-insurtech-start-ups-2023.pdf" TargetMode="External" Id="R188ca5cb4eb745e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.jpg" Id="R1af13e5fa0b24f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/asia-pacific-guide-for-insurance-sales-advisory-and-distribution.pdf" TargetMode="External" Id="Rff396df1db354d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.jpg" Id="Rdbf9f3999c554db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/baker-mckenzie---ap-insurance-consumer-protection-guide.pdf?rev=5704570573264917832f9078cd383fd0&amp;sc_lang=en" TargetMode="External" Id="R556b5d584c70484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R51a347c39686457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/publications/apac-regulatory-landscape-and-issues-in-bancassurance-2024.pdf?rev=69090ec87c2944f69d537fbc0fa3c85f&amp;sc_lang=en" TargetMode="External" Id="R4fa29d6ffaca42d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R5ea5f66b74f1464b" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>