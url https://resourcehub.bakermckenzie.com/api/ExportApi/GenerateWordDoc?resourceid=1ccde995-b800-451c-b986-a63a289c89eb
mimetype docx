--- v5 (2026-05-21)
+++ v6 (2026-08-21)
@@ -291,458 +291,458 @@
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Our searchable microsite summarizes current trends across jurisdictions in Asia concerning a range of issues that typically arise in the insurance industry. To get started, click on the Compare Jurisdictions and Topics button or download the PDF version below. </w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
-          <w:hyperlink w:history="true" r:id="R839f1ad5ab984d3b">
+          <w:hyperlink w:history="true" r:id="Rd2c99d106641461b">
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1905000" cy="1905000"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:docPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/case1214946_ap_insurtech.jpg?h=200&amp;amp;w=200&amp;amp;rev=eeed1c4ff9f14db8ab664664ade53ee7&amp;sc_lang=en" descr="">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R839f1ad5ab984d3b" tooltip="AP_Insurtech"/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="Rd2c99d106641461b" tooltip="AP_Insurtech"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/case1214946_ap_insurtech.jpg?h=200&amp;amp;w=200&amp;amp;rev=eeed1c4ff9f14db8ab664664ade53ee7&amp;sc_lang=en" descr="AP_Insurtech"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="Re5875a6306854d41"/>
+                          <a:blip r:embed="R53de755269ef4807"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1905000" cy="1905000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="Rbf7876cd7c7d41f1">
+          <w:hyperlink w:history="true" r:id="Rff3944a1fd684daf">
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1905000" cy="1905000"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:docPr id="3" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/banners/digitalizationinsurancethumbnail.jpg?h=200&amp;amp;w=200&amp;amp;rev=0f40ee07429a4fe4a548f2ce3a1895aa" descr="">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="Rbf7876cd7c7d41f1" tooltip=""/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="Rff3944a1fd684daf" tooltip=""/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="3" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/banners/digitalizationinsurancethumbnail.jpg?h=200&amp;amp;w=200&amp;amp;rev=0f40ee07429a4fe4a548f2ce3a1895aa" descr=""/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="R2bf90a47669148f5"/>
+                          <a:blip r:embed="R43c48626fdda4b81"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1905000" cy="1905000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="R8664b2f325f04ce1">
+          <w:hyperlink w:history="true" r:id="R7e788928fb914bb2">
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="0" cy="0"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:docPr id="4" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/banners/dataprotectioncybersecurity.jpg?rev=32678c2313784cb5b9eab8e6e032a25c" descr="">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R8664b2f325f04ce1" tooltip=""/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R7e788928fb914bb2" tooltip=""/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="4" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/banners/dataprotectioncybersecurity.jpg?rev=32678c2313784cb5b9eab8e6e032a25c" descr=""/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="R23d3cb17594640c1"/>
+                          <a:blip r:embed="Rec7e1b707c21453a"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="0" cy="0"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="Rd15de6ef9f904b82">
+          <w:hyperlink w:history="true" r:id="R6c00092864714bc6">
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1905000" cy="1905000"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:docPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/banners/newregulatorylandscapema.jpg?rev=629bae23f4174bbc943b659d12a53f09" descr="">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="Rd15de6ef9f904b82" tooltip=""/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R6c00092864714bc6" tooltip=""/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/banners/newregulatorylandscapema.jpg?rev=629bae23f4174bbc943b659d12a53f09" descr=""/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="Radee478dc7c14dfc"/>
+                          <a:blip r:embed="Ra1f896a883e14696"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1905000" cy="1905000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="R188ca5cb4eb745e4">
+          <w:hyperlink w:history="true" r:id="R2ce52aa447014b3d">
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1905000" cy="1905000"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:docPr id="6" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/banners/newinvestinginsurtechstartups.jpg?h=200&amp;amp;w=200&amp;amp;rev=4956287670514ef48c56453d1a9338fc" descr="">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R188ca5cb4eb745e4" tooltip=""/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R2ce52aa447014b3d" tooltip=""/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="6" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/banners/newinvestinginsurtechstartups.jpg?h=200&amp;amp;w=200&amp;amp;rev=4956287670514ef48c56453d1a9338fc" descr=""/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="R1af13e5fa0b24f43"/>
+                          <a:blip r:embed="Redd0d010a65441e4"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1905000" cy="1905000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="Rff396df1db354d37">
+          <w:hyperlink w:history="true" r:id="R2511339c9e344cef">
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1905000" cy="1905000"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:docPr id="7" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/asia-pacific-guide-for-insurance-sales-advisory-and-distribution-2page1.jpg?h=200&amp;amp;w=200&amp;amp;rev=6657b42ed6694e4596bc569a66207bf1&amp;sc_lang=en" descr="">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="Rff396df1db354d37" tooltip="AP-guide"/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R2511339c9e344cef" tooltip="AP-guide"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="7" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/asia-pacific-guide-for-insurance-sales-advisory-and-distribution-2page1.jpg?h=200&amp;amp;w=200&amp;amp;rev=6657b42ed6694e4596bc569a66207bf1&amp;sc_lang=en" descr="AP-guide"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="Rdbf9f3999c554db0"/>
+                          <a:blip r:embed="R824ccb54b7b64512"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1905000" cy="1905000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="R556b5d584c70484b">
+          <w:hyperlink w:history="true" r:id="Ra277b1a1e6df4eb0">
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1857375" cy="1905000"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:docPr id="8" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/case2598867_bw-tiles3.png?h=200&amp;amp;w=195&amp;amp;rev=bec023c397f742d8bf80df4e7cab66b5&amp;sc_lang=en" descr="">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R556b5d584c70484b" tooltip="AP Insurance Consumer Protection Guide"/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="Ra277b1a1e6df4eb0" tooltip="AP Insurance Consumer Protection Guide"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="8" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/case2598867_bw-tiles3.png?h=200&amp;amp;w=195&amp;amp;rev=bec023c397f742d8bf80df4e7cab66b5&amp;sc_lang=en" descr="AP Insurance Consumer Protection Guide"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="R51a347c39686457c"/>
+                          <a:blip r:embed="Re220eacd0b804946"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1857375" cy="1905000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="R4fa29d6ffaca42d0">
+          <w:hyperlink w:history="true" r:id="Ra60e90cbdf0f4f04">
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1857375" cy="1333500"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:docPr id="9" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/api-tile.png?h=140&amp;amp;w=195&amp;amp;rev=89cbd10092d54274a18f7c955f4777b8&amp;sc_lang=en" descr="">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R4fa29d6ffaca42d0" tooltip="AP Regulatory Landscape and Issues in Bancassurance 2024"/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="Ra60e90cbdf0f4f04" tooltip="AP Regulatory Landscape and Issues in Bancassurance 2024"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="9" name="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/images/api-tile.png?h=140&amp;amp;w=195&amp;amp;rev=89cbd10092d54274a18f7c955f4777b8&amp;sc_lang=en" descr="AP Regulatory Landscape and Issues in Bancassurance 2024"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="R5ea5f66b74f1464b"/>
+                          <a:blip r:embed="R95d17ac289194176"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1857375" cy="1333500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
@@ -3319,51 +3319,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1216697444">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/new/asia_pacific_guide_to_insurtech_innovation_and_utilization.pdf?rev=c2f92c85577f47eb8b1b37f4c8e6c072&amp;sc_lang=en" TargetMode="External" Id="R839f1ad5ab984d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="Re5875a6306854d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/new/2021_edition_asia_pacific_digitalization_in_insurance_guide.pdf?rev=cfca547b0c5a42c4b46779e19c797501&amp;sc_lang=en" TargetMode="External" Id="Rbf7876cd7c7d41f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="R2bf90a47669148f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/ap-guide-insurance-data-protection-and-cybersecurity-2024.pdf?rev=ae5c26d6619b4335a938e8fa6e4360b2&amp;sc_lang=en" TargetMode="External" Id="R8664b2f325f04ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="R23d3cb17594640c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/ap-guide-insurance-data-protection_2020.pdf?rev=e98450442b3947caac8e312c58e46fa8&amp;sc_lang=en" TargetMode="External" Id="R2c58319506ae44e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/publications/asia-pacific-insurance-regulatory-landscape-and-key-considerations-for-ma-transactions-2023.pdf" TargetMode="External" Id="Rd15de6ef9f904b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="Radee478dc7c14dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/publications/asia-pacific-guide-for-investing-in-insurtech-start-ups-2023.pdf" TargetMode="External" Id="R188ca5cb4eb745e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.jpg" Id="R1af13e5fa0b24f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/asia-pacific-guide-for-insurance-sales-advisory-and-distribution.pdf" TargetMode="External" Id="Rff396df1db354d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.jpg" Id="Rdbf9f3999c554db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/baker-mckenzie---ap-insurance-consumer-protection-guide.pdf?rev=5704570573264917832f9078cd383fd0&amp;sc_lang=en" TargetMode="External" Id="R556b5d584c70484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R51a347c39686457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/publications/apac-regulatory-landscape-and-issues-in-bancassurance-2024.pdf?rev=69090ec87c2944f69d537fbc0fa3c85f&amp;sc_lang=en" TargetMode="External" Id="R4fa29d6ffaca42d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R5ea5f66b74f1464b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/new/asia_pacific_guide_to_insurtech_innovation_and_utilization.pdf?rev=c2f92c85577f47eb8b1b37f4c8e6c072&amp;sc_lang=en" TargetMode="External" Id="Rd2c99d106641461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="R53de755269ef4807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/new/2021_edition_asia_pacific_digitalization_in_insurance_guide.pdf?rev=cfca547b0c5a42c4b46779e19c797501&amp;sc_lang=en" TargetMode="External" Id="Rff3944a1fd684daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="R43c48626fdda4b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/ap-guide-insurance-data-protection-and-cybersecurity-2024.pdf?rev=ae5c26d6619b4335a938e8fa6e4360b2&amp;sc_lang=en" TargetMode="External" Id="R7e788928fb914bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="Rec7e1b707c21453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/ap-guide-insurance-data-protection_2020.pdf?rev=e98450442b3947caac8e312c58e46fa8&amp;sc_lang=en" TargetMode="External" Id="R2724dbdb1f8e4164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/publications/asia-pacific-insurance-regulatory-landscape-and-key-considerations-for-ma-transactions-2023.pdf" TargetMode="External" Id="R6c00092864714bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="Ra1f896a883e14696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/publications/asia-pacific-guide-for-investing-in-insurtech-start-ups-2023.pdf" TargetMode="External" Id="R2ce52aa447014b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.jpg" Id="Redd0d010a65441e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/asia-pacific-guide-for-insurance-sales-advisory-and-distribution.pdf" TargetMode="External" Id="R2511339c9e344cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.jpg" Id="R824ccb54b7b64512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/baker-mckenzie---ap-insurance-consumer-protection-guide.pdf?rev=5704570573264917832f9078cd383fd0&amp;sc_lang=en" TargetMode="External" Id="Ra277b1a1e6df4eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Re220eacd0b804946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/asia-pacific-regulatory-landscape-and-issues-in-ba/files/publications/apac-regulatory-landscape-and-issues-in-bancassurance-2024.pdf?rev=69090ec87c2944f69d537fbc0fa3c85f&amp;sc_lang=en" TargetMode="External" Id="Ra60e90cbdf0f4f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R95d17ac289194176" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>