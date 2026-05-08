--- v1 (2026-02-12)
+++ v2 (2026-05-08)
@@ -1902,142 +1902,223 @@
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Luis Alberto L. Ambrósio</w:t>
+                    <w:t xml:space="preserve">Luis Alberto L. Ambrósio*</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:br/>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">Partner, Trench Rossi Watanabe</w:t>
                   </w:r>
                   <w:r>
                     <w:br/>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">+55 (11) 3048-6823</w:t>
                   </w:r>
-                  <w:r>
-[...2 lines deleted...]
-                  <w:hyperlink w:history="true" r:id="R189d8079fd8f448c">
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                  </w:pPr>
+                  <w:hyperlink w:history="true" r:id="R7bc3fbff4db34e1e">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">luis.ambrosio@trenchrossi.com</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Daniel de Miranda Facó</w:t>
+                    <w:t xml:space="preserve">Daniel de Miranda Facó*</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:br/>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">Partner, Trench Rossi Watanabe</w:t>
                   </w:r>
                   <w:r>
                     <w:br/>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">+55 (11) 3048-6904</w:t>
                   </w:r>
                   <w:r>
                     <w:br/>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R881133e5e8dc4c51">
+                  <w:hyperlink w:history="true" r:id="R9da073aaca524e81">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">daniel.faco@trenchrossi.com</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Emanuela Falchette Angeloni</w:t>
+                    <w:t xml:space="preserve">Emanuela Falchette Angeloni*</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:br/>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">Associate, Trench Rossi Watanabe</w:t>
                   </w:r>
                   <w:r>
                     <w:br/>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">+55 (11) 3048-6554</w:t>
                   </w:r>
                   <w:r>
                     <w:br/>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R13590d11df554535">
+                  <w:hyperlink w:history="true" r:id="Rff5f6a53216143a1">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">emanuela.angeloni@trenchrossi.com</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:r>
-[...4 lines deleted...]
-                    <w:t xml:space="preserve">Trench Rossi Watanabe and Baker McKenzie have executed a strategic cooperation agreement for consulting on foreign law.</w:t>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:drawing>
+                      <wp:inline distT="0" distB="0" distL="0" distR="0">
+                        <wp:extent cx="1343025" cy="628650"/>
+                        <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+                        <wp:docPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/global-privilege-center/images/logo-trench-rossi.png?sc_lang=en&amp;amp;rev=42895fb75d1241a697b7480557e2cd0f" descr=""/>
+                        <wp:cNvGraphicFramePr>
+                          <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                        </wp:cNvGraphicFramePr>
+                        <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/global-privilege-center/images/logo-trench-rossi.png?sc_lang=en&amp;amp;rev=42895fb75d1241a697b7480557e2cd0f" descr="Logo Trench Rossi Watanabe"/>
+                                <pic:cNvPicPr>
+                                  <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                </pic:cNvPicPr>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="R2a1352e2d31d4aa9"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="1343025" cy="628650"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:inline>
+                    </w:drawing>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">*Trench Rossi Watanabe and Baker McKenzie have executed a strategic cooperation agreement for consulting on foreign law.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Disclaimer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">©Copyright © 2026 Baker &amp; McKenzie. All rights reserved. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ownership</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: This documentation and content (Content) is a proprietary resource owned exclusively by Baker McKenzie (meaning Baker &amp; McKenzie International and its member firms). The Content is protected under international copyright conventions. Use of this Content does not of itself create a contractual relationship, nor any attorney/client relationship, between Baker McKenzie and any person.</w:t>
       </w:r>
       <w:r>
@@ -4731,51 +4812,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luis.ambrosio@trenchrossi.com" TargetMode="External" Id="R189d8079fd8f448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniel.faco@trenchrossi.com" TargetMode="External" Id="R881133e5e8dc4c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emanuela.angeloni@trenchrossi.com" TargetMode="External" Id="R13590d11df554535" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luis.ambrosio@trenchrossi.com" TargetMode="External" Id="R7bc3fbff4db34e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniel.faco@trenchrossi.com" TargetMode="External" Id="R9da073aaca524e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emanuela.angeloni@trenchrossi.com" TargetMode="External" Id="Rff5f6a53216143a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R2a1352e2d31d4aa9" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>