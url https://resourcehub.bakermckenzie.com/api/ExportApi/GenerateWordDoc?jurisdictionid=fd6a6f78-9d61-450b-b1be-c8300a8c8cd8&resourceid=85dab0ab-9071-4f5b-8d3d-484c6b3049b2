--- v0 (2025-10-27)
+++ v1 (2026-05-05)
@@ -26,51 +26,51 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w:rsidRPr="00BC7873" w:rsidR="00BC7873" w:rsidP="00662603" w:rsidRDefault="009E2793" w14:paraId="5605F879" w14:textId="4259CC65">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC7873">
-        <w:t>Cross-Border Listings Guide - Nasdaq Dubai</w:t>
+        <w:t>Cross-Border Listings Guide - Dubai (DIFC) - Nasdaq Dubai</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="006F092A" w:rsidR="006F092A" w:rsidP="006F092A" w:rsidRDefault="00761F2A" w14:paraId="47A10C22" w14:textId="3415D899">
       <w:pPr>
         <w:pStyle w:val="Table"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
@@ -267,74 +267,74 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
-[...7 lines deleted...]
-                    <w:t xml:space="preserve">To qualify under the Market Rules of the Dubai Financial Services Authority (DFSA), a company seeking a listing on NASDAQ Dubai typically must have:</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">To qualify under the Market Rules of the Dubai Financial Services Authority (DFSA), a company seeking a listing on Nasdaq Dubai typically must have:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="23"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">A market capitalization of at least US$10 million.</w:t>
+                    <w:t xml:space="preserve">A market capitalization of at least US$250 million for a main market listing, or no fixed minimum for a Growth Market listing).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="23"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Sufficient working capital available for its present requirements to the satisfaction of the DFSA.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A working capital report is required.</w:t>
                   </w:r>
                 </w:p>
@@ -370,173 +370,173 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Share price. </w:t>
-[...2 lines deleted...]
-                    <w:t xml:space="preserve">Nasdaq Dubai allows a book building process for IPOs and thus issuer can price their IPO share price.</w:t>
+                    <w:t xml:space="preserve">Share price</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">. Nasdaq Dubai allows a book building process for IPOs and thus issuer can price their IPO share price.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Distribution. </w:t>
-[...2 lines deleted...]
-                    <w:t xml:space="preserve">To list its existing securities or to transfer its listing to Nasdaq Dubai, a company must satisfy the following requirements:</w:t>
+                    <w:t xml:space="preserve">Distribution</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">. To list its existing securities or to transfer its listing to Nasdaq Dubai, a company must satisfy the following requirements:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="22"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">At least 250 shareholders, each holding at least US$2,000 of shares.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="22"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">At least 25% of shares held by the public.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Shares must be duly authorized, validly issued, fully paid, freely transferable and free from any liens or restrictions on transfer.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Accounting standards. </w:t>
-[...2 lines deleted...]
-                    <w:t xml:space="preserve">Audited financial statements must be prepared in compliance with IFRS (as issued by IAASB).</w:t>
+                    <w:t xml:space="preserve">Accounting standards</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">. Audited financial statements must be prepared in compliance with IFRS (as issued by IAASB).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Financial statements. </w:t>
-[...2 lines deleted...]
-                    <w:t xml:space="preserve">Generally, three years of audited financial statements are required.</w:t>
+                    <w:t xml:space="preserve">Financial statements</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">. Generally, three years of audited financial statements are required.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Operating history. </w:t>
-[...2 lines deleted...]
-                    <w:t xml:space="preserve">An operating history of three years is generally required.</w:t>
+                    <w:t xml:space="preserve">Operating history</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">. An operating history of three years is generally required for a main market listing, and one year for a Growth Market listing.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Management continuity. </w:t>
-[...2 lines deleted...]
-                    <w:t xml:space="preserve">Nasdaq Dubai does not require any specific period of continuity of management.</w:t>
+                    <w:t xml:space="preserve">Management continuity</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">. Nasdaq Dubai does not require any specific period of continuity of management.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -549,66 +549,66 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Listing involves registering the class of securities on the Official List of Securities. The DFSA will review and approve the prospectus. The following is a fairly typical process and timetable for a listing on Nasdaq Dubai.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R3e0dc5000ee34906">
+                  <w:hyperlink w:history="true" r:id="R3629df366e744a17">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Link to Chart</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
@@ -627,51 +627,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The DFSA’s corporate governance principles generally cover the following areas:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="21"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Role of the board of directors.</w:t>
                   </w:r>
                 </w:p>
@@ -821,59 +821,75 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
-[...7 lines deleted...]
-                    <w:t xml:space="preserve">A company seeking to list on Nasdaq Dubai must pay application fees, initial listing fees and annual fees. Application fees are US$5,000. Initial listing fees for shares are calculated based on total number of securities admitted, ranging from US$70,000 to US$250,000. The annual fees for shares are calculated based on total number of securities admitted, ranging from US$20,000 to US$50,000. Application and initial listing fees for secondary listings where no capital is raised are between US$20,000 and US$50,000.</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">A company seeking to list on Nasdaq Dubai must pay application fees, initial listing fees and annual fees, to both Nasdaq Dubai and the DFSA.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Fees payable to Nasdaq Dubai: Application fees are US$5,000. Initial listing fees for shares are calculated based on total number of securities admitted, ranging from US$70,000 to US$250,000. The annual fees for shares are calculated based on total number of securities admitted, ranging from US$20,000 to US$50,000. Application and initial listing fees for secondary listings where no capital is raised are between US$20,000 and US$50,000.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Fees payable to the DFSA: The application fee for listing is US$2,500, and US$35,000 (or US$10,000 for a Growth Market listing) for review and approval of a prospectus. Annual listing fees are calculated based on market capitalization, with a base fee of US$2,500 and an additional amount payable in respect of each US$1 million of market capitalization above US$100 million, which varies from US$5 to US$0.25 (or, for a Growth Market listing, a fixed annual fee of US$10,000).</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
           <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
@@ -918,99 +934,107 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
-[...7 lines deleted...]
-                    <w:t xml:space="preserve">Nasdaq Dubai is an international exchange located in the Dubai International Financial Centre (DIFC). Nasdaq Dubai is owned by the Dubai Financial Market (DFM) and Borse Dubai. Nasdaq Dubai is a shareholder of DFM. Nasdaq Dubai was established in 2005 as Dubai International Financial Exchange and was rebranded as Nasdaq Dubai in 2008.</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Nasdaq Dubai is an international exchange located in the Dubai International Financial Centre (DIFC). Nasdaq Dubai is owned by the Dubai Financial Market (DFM) and Borse Dubai. Nasdaq Dubai was established in 2005 as Dubai International Financial Exchange and was rebranded as Nasdaq Dubai in 2008.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">In July 2010, an Exchange consolidation occurred whereby Nasdaq Dubai started using the DFM platform in a push to create a single regional liquidity pool.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">In 2011, the exchange transferred the listing authority from its own control to the Dubai Financial Services Authority (DFSA), which, in 2012, reduced the minimum market capitalization requirement for listed companies from US$50 million to US$10 million.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
+                    <w:t xml:space="preserve">In 2020, the DFSA implemented changes to the listing rules to allow for less onerous criteria to be applied to the listing of small and medium-sized enterprises (SMEs), and Nasdaq Dubai established a Growth Market (distinct from its main market) on which SMEs could be listed (although to date no such SME listings have occurred). In the context of an application for listing of shares, an SME is defined as a company with a market capitalization of less than US$250 million and, as a consequence, the minimum market capitalization requirement for a listing on the main market was increased to US$250 million. There is no minimum market capitalization requirement for an SME, and the DFSA retains the discretion to reduce the minimum market capitalization requirement for an applicant to list on Nasdaq Dubai's main market on a case-by-case basis.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
                     <w:t xml:space="preserve">Nasdaq Dubai does not specialize in or encourage listings by particular types of companies. It does, however, position and market itself as the international stock exchange in the region, where companies not based in the DIFC or United Arab Emirates can seek a listing. Indeed, in 2014 there was an agreement with the Misr for Central Clearing, Depository and Registry to support the dual listings by Egyptian companies, in 2017 Nasdaq Dubai was recognized by the ESMA under EU regulations, in 2018 the DFM futures index launched and in January 2019 the Saudi Equity Futures index launched.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Nasdaq Dubai permits dual-listed and cross-listed companies but maintains the same listing standards for companies regardless of whether they are listed on another exchange. The listing standards of Nasdaq Dubai, as developed by the DFSA, are in line with international best practices.</w:t>
-[...7 lines deleted...]
-                    <w:t xml:space="preserve">Nasdaq Dubai’s regulator is the DFSA, which is the financial regulator of the DIFC. The DFSA is an independent regulator with a regulatory mandate that covers asset management, banking and credit services, securities, collective investment funds, custody and trust services, commodities futures trading, Islamic finance, insurance, an international equities exchange and an international commodities derivatives exchange. The DFSA is also responsible for the regulation and oversight of anti-money laundering, counter-terrorist financing and sanctions compliance.</w:t>
+                    <w:t xml:space="preserve">Nasdaq Dubai permits dual-listed and cross-listed companies but maintains the same listing standards for companies regardless of whether they are listed on another exchange (although the DFSA retains discretion to modify the listing standards to accommodate such listings where appropriate, provided holders of the relevant issuers shares would not be unduly prejudiced by those modifications). The listing standards of Nasdaq Dubai, as developed by the DFSA, are in line with international best practices.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Nasdaq Dubai’s regulator is the DFSA, which is the regulator of financial services conducted in or from the DIFC. The DFSA is an independent regulator with a regulatory mandate that covers asset management, banking and credit services, securities, derivatives, collective investment funds, custody and trust services, commodities futures trading, Islamic finance, insurance, an international equities exchange and an international commodities derivatives exchange. The DFSA is also responsible for the supervision of anti-money laundering, counter-terrorist financing and sanctions compliance of relevant entities operating in and from the DIFC.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
           <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
@@ -1055,290 +1079,290 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Jurisdiction of incorporation</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Nasdaq Dubai does not consider any jurisdictions of incorporation or industries to be unacceptable for a listed company. Nasdaq Dubai allows local, DIFC-based and international companies to list on the exchange.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Market capitalization; working capital</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">A company must have a market capitalization of at least US$10 million. In addition, the issuer must satisfy the DFSA that it (together with its subsidiaries) has sufficient working capital available for its present requirements, a minimum period of 12 months from the date of listing.</w:t>
+                    <w:t xml:space="preserve">A company must have a market capitalization of at least US$250 million, unless it is an SME listed on Nasdaq Dubai's growth market or a bespoke waiver of that requirement has been agreed. In addition, the issuer must satisfy the DFSA that it (together with its subsidiaries) has sufficient working capital available for its present requirements, interpreted by DFSA guidance to mean a minimum period of 12 months from the date of listing.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Free float</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">At least 25% of an issuer’s securities must be held by the public, both at the time of listing and on an ongoing basis. Care must be taken that this minimum free float is not breached as a result of trades or new issuance of securities. An issuer that continually breaches the minimum free float requirement could be delisted if the breach is not remedied.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Securities are not considered held by the public if they are held directly or indirectly by a director of the company, a person connected with the director of the company, the trustees of an employee share scheme for the benefit of any director or employees of the company, any person who under any agreement has a right to nominate a person to the board of directors of the company, or any person or persons in the same group acting in concert who have interest in 5 % or more of the company.</w:t>
+                    <w:t xml:space="preserve">Securities are not considered held by the public if they are held directly or indirectly by: a director of the company or any of its subsidiaries; a person connected with such a director; the trustees of an employee share scheme for the benefit of any director or employees of the company or any of its subsidiaries; any person who under any agreement has a right to nominate a person to the board of directors of the company; or any person or persons in the same group or acting in concert who have an interest in 5% or more of the shares in the relevant class of the company.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Shareholders</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">There must be a sufficient number of shareholders holding at least US$2,000 of shares. Nasdaq Dubai generally considers 250 to be a sufficient minimum number of shareholders.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">There are no restrictions as to the nationality of the shareholders of a listed company. However, shareholdings in excess of 5% must be disclosed, together with increases or decreases of 1% or more for those shareholdings.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Financial statements</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Typically, three years of audited financial statements are required. The DFSA may, however, waive or modify this requirement. The financial statements must be prepared on a comprehensive accounting basis such as IFRS or any other accounting basis acceptable to the DFSA. The financial statements must contain:</w:t>
+                    <w:t xml:space="preserve">Typically, three years of audited financial statements are required (or between one and three years for an SME which has been in operation for less than three years). The DFSA may, however, waive or modify this requirement. The financial statements must be prepared on a comprehensive accounting basis and in accordance with IFRS, or any other accounting basis acceptable to the DFSA. The financial statements must contain the following details in respect of the company:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="19"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">A review of the operations during the year and the results of those operations.</w:t>
+                    <w:t xml:space="preserve">A review of its operations during the year and the results of those operations.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="19"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Details of any significant changes in the state of affairs during the financial year.</w:t>
+                    <w:t xml:space="preserve">Details of any significant changes in its state of affairs during the financial year. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="19"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Details relating to the principal activities and any significant changes in the nature of those activities during the year.</w:t>
+                    <w:t xml:space="preserve">Details relating to its principal activities and any significant changes in the nature of those activities during the year.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="19"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Details of any matter or circumstance that has arisen since the end of the year that has significantly affected, or may significantly affect, the operations and state of affairs in future financial years.</w:t>
+                    <w:t xml:space="preserve">Details of any matter or circumstance that has arisen since the end of the year that has significantly affected, or may significantly affect, its operations and state of affairs in future financial years.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="19"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Likely developments of the operations in future financial years and the expected results of those operations.</w:t>
+                    <w:t xml:space="preserve">Likely developments of its operations in future financial years and the expected results of those operations.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="19"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">A statement by the directors whether or not, in their opinion, the company is a going concern with supporting assumptions or qualifications as necessary.</w:t>
+                    <w:t xml:space="preserve">A statement by its directors whether or not, in their opinion, the company is a going concern with supporting assumptions or qualifications as necessary.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">In addition, the company must prepare and file a semi-annual financial report for the first six months of each financial year in accordance with the applicable IFRS standards or other standards acceptable to the DFSA. The semi-annual report must include:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="20"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">An indication of important events that have occurred during the first six months of the financial year and their impact on the financial statements.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="20"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">A description of the principal risks and uncertainties for the remaining six months.</w:t>
+                    <w:t xml:space="preserve">A description of the principal risks and uncertainties for the remaining six months of the financial year.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="20"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A condensed set of financial statements.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
@@ -1358,70 +1382,82 @@
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="20"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Associated responsibility statements.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Corporate governance</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">The DFSA imposes a general corporate governance principle that requires a company to have a corporate governance framework that is adequate to promote prudent and sound management in the long term interests of the company and its shareholders. In addition, companies wishing to list on Nasdaq Dubai must comply with certain specific corporate governance principles, which are further described in section 5 below.</w:t>
+                    <w:t xml:space="preserve">DIFC Law No. 1 of 2012 (the Markets Law) imposes a general corporate governance requirement for a listed company to have a corporate governance framework that is adequate to promote prudent and sound management in the long term interests of the company and its shareholders. In addition, companies wishing to list on Nasdaq Dubai must comply with certain specific corporate governance principles, which are </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">further described in the section entitled </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:i/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Corporate governance</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Sponsor</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">The DFSA may require a company who intends to make a prospectus offer to appoint a sponsor in respect of the prospectus offer or provide third party certification in respect of any specific matters relating to the prospectus offer.</w:t>
+                    <w:t xml:space="preserve">The DFSA may require a company who intends to make a prospectus offer to appoint a sponsor in respect of the prospectus offer or provide third party certification in respect of any specific matters relating to the prospectus offer. In the interests of proportionality, where the company is an SME, the DFSA will generally require the appointment of a compliance adviser rather than a sponsor.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A sponsor, if required and appointed, must satisfy itself to the best of its knowledge and belief, having made due and careful enquiry, that the company that intends to make a prospectus offer has satisfied all applicable conditions for offering securities and other relevant legal and regulatory requirements. The sponsor also must provide to the DFSA any information or explanation known to it in such form and within such time limit as the DFSA may reasonably require for the purpose of verifying whether the company making the prospectus offer complies with the laws and regulations.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Meetings with the exchange and regulator</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
@@ -1520,51 +1556,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Issuers are required to provide to investors, Nasdaq Dubai and the DFSA a prospectus that presents information in a form that is comprehensible and easy to analyze. The DFSA may, in some cases, approve an offering document produced under rules in another jurisdiction if the DFSA is satisfied with the information provided in the document and the level of regulation imposed by that jurisdiction.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A prospectus must contain:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
@@ -1754,97 +1790,97 @@
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Selling restrictions.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="16"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Certain regulatory disclaimers.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">The most recent three years of financial audited statements must be included. The financial statements must be prepared on a comprehensive accounting basis such as IFRS or any other accounting basis acceptable to the DFSA.</w:t>
+                    <w:t xml:space="preserve">The financial statements must be prepared on a comprehensive accounting basis such as IFRS or any other accounting basis acceptable to the DFSA.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A dialogue will have to be established with the DFSA for the vetting and approval of the prospectus and the submission of various documents, application and forms, along with an application to Nasdaq Dubai for the admission to trading.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The following preliminary documents must be submitted to Nasdaq Dubai:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="17"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Draft of an application form completed as far as possible and including all available information.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="17"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Final draft of the prospectus.</w:t>
+                    <w:t xml:space="preserve">Near-final draft of the prospectus.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="17"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Any security specific documents required by Nasdaq Dubai.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
@@ -1883,51 +1919,51 @@
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Articles of association.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="17"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Where Nasdaq Dubai is considered a secondary exchange, evidence that the issuer is subject to a primary listing.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Final application documents should be submitted to Nasdaq Dubai in sufficient time prior to approval for admission, and include a properly completed application form signed by the relevant authorized parties and a copy of the prospectus approved by the DFSA.</w:t>
+                    <w:t xml:space="preserve">Final application documents should be submitted to Nasdaq Dubai in sufficient time prior to approval for admission, and include a properly completed application form signed by the relevant authorized parties and a copy of the final prospectus approved by the DFSA.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">In considering an application, Nasdaq Dubai may in its sole discretion:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="18"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Carry out any enquiry and require any information which it considers appropriate.</w:t>
                   </w:r>
                 </w:p>
@@ -1985,51 +2021,51 @@
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Timetable</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The following is a typical process and timetable for a listing on Nasdaq Dubai.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R6cd4b5ab322b4b1a">
+                  <w:hyperlink w:history="true" r:id="R4521c1bde1b94365">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Link to Chart</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
@@ -2080,97 +2116,86 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
-[...7 lines deleted...]
-                    <w:t xml:space="preserve">A Nasdaq Dubai listed company has disclosure and reporting obligations both to Nasdaq Dubai and the DFSA. Generally, a listed company must release quickly to the public any news or information that might reasonably be expected to materially affect security values or influence investment decisions. Further, Nasdaq Dubai strives to ensure that listed companies provide timely and regular financial information.</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">A Nasdaq Dubai listed company has disclosure and reporting obligations arising under Nasdaq Dubai's admission and disclosures standards and the DFSA's Markets Rules. Generally, a listed company must promptly disclose to the public, Nasdaq Dubai and the DFSA, any news or information that might reasonably be expected to materially affect security values or influence investment decisions. Further, the applicable disclosure requirements strive to ensure that listed companies provide timely and regular financial information.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Disclosure of material information</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Generally, Nasdaq Dubai seeks to avoid a situation where unusual market activity or substantial changes in price occurs shortly before an important corporate action or development is announced, particularly because these changes may indicate trading on the basis of inside information. Nasdaq Dubai believes these risks are prevalent in the context of negotiations and preparations regarding mergers and acquisitions, new contracts, products or discoveries. Nasdaq Dubai recommends that companies exercise caution to keep these matters confidential. If confidentiality can be maintained, a public announcement may not be necessary, but if unusual market activity appears to be taking place while important corporate developments are under discussion or undertaken, Nasdaq Dubai recommends that the company be ready to make a public announcement.</w:t>
+                    <w:t xml:space="preserve">Generally, the applicable disclosure requirements seek to avoid a situation where unusual market activity or substantial changes in price occurs shortly before an important corporate action or development is announced, particularly because these changes may indicate trading on the basis of inside information. These risks are prevalent in the context of negotiations and preparations regarding mergers and acquisitions, new contracts, products or discoveries. Nasdaq Dubai recommends that companies exercise caution to keep these matters confidential. If confidentiality can be maintained, a public announcement may not be necessary (and the DFSA's Market Rules contain provisions allowing for the non-disclosure of material information where the disclosure would be unduly detrimental to the company, or contain commercially sensitive information, provided it is carefully managed and notified to the DFSA in a confidential report). If, however, unusual market activity appears to be taking place while important corporate developments are under discussion or undertaken, the company should be ready to make a public announcement.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A listed company must also give Nasdaq Dubai prompt written notice of a variety of corporate events affecting the company and its securities.</w:t>
-                  </w:r>
-[...9 lines deleted...]
-                    <w:t xml:space="preserve">DFSA disclosures</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A listed company must make timely disclosure of inside information. Such disclosures must not be misleading, false or deceptive and does not omit anything likely to affect the import of the information.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Such disclosures must be made as soon as possible and must be made to the DFSA, Nasdaq Dubai, on the website of the listed company and to any approved regulatory announcement service.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
@@ -2233,107 +2258,98 @@
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A company must take necessary measures to ensure that its directors and employees who have or may have access to inside information acknowledge the legal and regulatory duties entailed including dealing restrictions in relation to the company’s securities, and are aware of the sanctions attaching to the misuse or improper use or circulation of such information.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Dealings by restricted persons</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...1 lines deleted...]
-                  </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">"Restricted persons" involved in the senior management of a company listed on Nasdaq Dubai (such as executive directors and other senior executives) are prohibited from dealing in the company’s securities during "close periods", unless prior clearance for those dealings is obtained. The prohibition applies to any dealing by restricted persons whether or not such dealings are with another restricted person or any other person.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...1 lines deleted...]
-                  </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A person is a "restricted person" in relation to a listed company if involved in the senior management of the company. Persons are considered as involved in the senior management if they are in a position of authority and influence in making management or executive decisions with regard to the day-to-day management of the business of the company. Some members of the board of directors, such as executive directors, are considered restricted persons because they undertake managerial functions and responsibilities relating to the day-to-day management of the company.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
-                  </w:pPr>
-[...1 lines deleted...]
-                    <w:spacing w:after="220"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">However, the following dealings are considered as "exempt dealings" and will not trigger the prohibition:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="11"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">A rights issue or dividend reinvestment offer, or allowing such an entitlement or offer to lapse. </w:t>
+                    <w:t xml:space="preserve">Undertakings or elections to take up, or the taking up of, a rights issue or dividend reinvestment offer, or allowing such an entitlement or offer to lapse. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="11"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Undertakings to accept, or the acceptance of, a takeover offer as defined under the DFSA Takeover Rules. </w:t>
+                    <w:t xml:space="preserve">Undertakings to accept, or the acceptance of, a takeover offer as defined under the DFSA's Takeover Rules. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="11"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Dealings where the beneficial interest in the relevant security does not change. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
@@ -2483,81 +2499,81 @@
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">For purposes of determining the 5% threshold, a series of related party transactions with the same related party in any 12 month period generally are aggregated.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The following transactions are considered related party transactions:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="14"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Transaction between the listed company (or a subsidiary) and a related party.</w:t>
+                    <w:t xml:space="preserve">Transactions between the listed company (or a subsidiary) and a related party.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="14"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Transaction under which the listed company (or a subsidiary) invests in another undertaking or asset, or provides financial assistance to another undertaking, in which a related party also has a financial interest.</w:t>
+                    <w:t xml:space="preserve">Transactions under which the listed company (or a subsidiary) invests in another undertaking or asset, or provides financial assistance to another undertaking, in which a related party also has a financial interest.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="14"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Transaction between the listed company (or a subsidiary) and any other person the purpose or effect of which is to benefit a related party.</w:t>
+                    <w:t xml:space="preserve">Transactions between the listed company (or a subsidiary) and any other person the purpose or effect of which is to benefit a related party.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The related party transaction rules do not apply if the transaction:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="15"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Is made in the ordinary course of business and on commercial terms no less favorable than those of an arm’s length transaction with an unrelated party.</w:t>
                   </w:r>
                 </w:p>
@@ -2573,52 +2589,59 @@
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Where it, or any series of transactions with the same related party in any 12 month period, does not exceed 0.25% of the value of the net assets of the listed company as stated in its most recent financial reports.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="15"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Where it is made in accordance with the terms of an employee share scheme or other employee incentive scheme approved by the board of directors of the listed company.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:r>
-                    <w:t xml:space="preserve">Where it involves the issue of new securities for cash or pursuant to the exercise of conversion or subscription rights attaching to securities issued to existing shareholders where the securities are traded on a Nasdaq Dubai.</w:t>
+                  <w:pPr>
+                    <w:pStyle w:val="ListParagraph"/>
+                    <w:numPr>
+                      <w:ilvl w:val="0"/>
+                      <w:numId w:val="15"/>
+                    </w:numPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Where it involves the issue of new securities for cash or pursuant to the exercise of conversion or subscription rights attaching to securities issued to existing shareholders where the securities are traded on a regulated exchange.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Other corporate actions</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The board of directors of the company must ensure that all necessary information and facilities are available to its shareholders to enable them to exercise the rights attaching to their securities on a well-informed basis, such as matters to be determined at shareholders meetings. All shareholders must have access to any relevant notices or circulars giving information in relation to rights attaching to the securities.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
@@ -2682,97 +2705,97 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A company wishing to list on Nasdaq Dubai must comply with the following corporate governance principles.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Principle 1 – Board of directors</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Every company must have an effective board that is collectively accountable for ensuring that the company’s business is managed prudently and soundly.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Principle 2 – Division of responsibilities</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">The board must ensure that there is a clear division between the board’s responsibility for setting the strategic aims and undertaking the oversight of the company and the senior management’s responsibility for managing the company’s business in accordance with the strategic aims and risk parameters set by the Board.</w:t>
+                    <w:t xml:space="preserve">The board must ensure that there is a clear division between the board’s responsibility for setting the strategic aims and undertaking the oversight of the company and the senior management’s responsibility for managing the company’s business in accordance with the strategic aims and risk parameters set by the board.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Principle 3 – Board composition and resources</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The board, and its committees, must have an appropriate balance of skills, experience, independence and knowledge of the company’s business, and adequate resources, including access to expertise as required and timely and comprehensive information relating to the affairs of the company.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
@@ -2842,66 +2865,66 @@
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The board must ensure that the company has remuneration structures and strategies that are well aligned with the long-term interests of the entity.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Annual reporting on compliance</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">The annual financial report of a company must:</w:t>
+                    <w:t xml:space="preserve">The principles above are supplemented by more detailed, 'best practice' standards set out by the DFSA in detailed guidance as to how the corporate governance principles may be met. Implementation of these best practice standards is not mandatory, but listed companies are subject to a "comply or explain" requirement, whereby, if the standards are not adopted, an explanation is given as to how compliance with the principles has nevertheless been achieved. The annual financial report of a company must therefore:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="10"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">State whether the best practice standards have been adopted by the company for the purposes of complying with the Corporate Governance Principles.</w:t>
+                    <w:t xml:space="preserve">State whether the best practice standards have been adopted by the company for the purposes of complying with the corporate governance principles.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="10"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">If the best practice standards in have not been fully adopted or have been only partially adopted explain why and what actions, if any, have been taken by the company to achieve compliance.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
@@ -2976,67 +2999,67 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
-[...15 lines deleted...]
-                    <w:t xml:space="preserve">No explicit procedure currently exists for fast track or expedited listing, but the process may be expedited if the IPO is not targeted to retail investors.</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Aside from the distinction between companies eligible for listing on Nasdaq Dubai's main market, and SMEs eligible for listing on its Growth Market, described above, there are no additional Nasdaq Dubai requirements that apply to very large multinational companies or smaller companies.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">No explicit procedure currently exists for fast track or expedited listing.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
           <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
@@ -3081,51 +3104,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Nasdaq Dubai does not impose any requirements for a listed foreign company to maintain a presence in the DIFC or keep any original records there.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -3178,97 +3201,113 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A company seeking to list on Nasdaq Dubai must pay application fees, initial listing fees and annual fees.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Application and initial listing fees</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Application fees are US$5,000. The initial listing fees for shares are calculated based on total number of securities admitted, ranging from US$70,000 to US$250,000. Application and initial listing fees for secondary listings where no capital is raised are between US$20,000 and US$50,000.</w:t>
+                    <w:t xml:space="preserve">Fees payable to Nasdaq Dubai: Application fees are US$5,000. The initial listing fees for shares are calculated based on total number of securities admitted, ranging from US$70,000 to US$250,000. Application and initial listing fees for secondary listings where no capital is raised are between US$20,000 and US$50,000.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Fees payable to the DFSA: The application fee for admission of shares to the official list is US$2,500. The separate fee for review and approval of a prospectus for equities is US$35,000 (or US$10,000 where the applicant is an SME).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Annual fees</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">The annual fees for shares are calculated based on total number of securities admitted, ranging from US$20,000 to US$50,000.</w:t>
+                    <w:t xml:space="preserve">Fees payable to Nasdaq Dubai: The annual fees for shares are calculated based on total number of securities admitted, ranging from US$20,000 to US$50,000.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Fees payable to the DFSA: Annual listing fees consist of a base amount of US$2,500, plus an additional amount calculated by multiplying a graduated fee (ranging from US$5 for the tranche of market capitalization between US$100 million and US$500 million, to US$0.25 for any tranche that is over US$10 billion) by each US$1 million of market capitalization above US$100 million. For SMEs, the annual listing fee is a fixed amount of US$10,000.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
           <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
@@ -3313,51 +3352,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">All information for registration with Nasdaq Dubai and the DFSA must be submitted in the English language.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Key differences in requirements for domestic companies</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
@@ -3429,73 +3468,73 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Mazen Boustany of Baker McKenzie in Dubai is the most appropriate contact for inquiries about prospective listings on Nasdaq Dubai.</w:t>
+                    <w:t xml:space="preserve">Philip Clarke and Abeer Jarrar of Baker McKenzie in Dubai are the most appropriate contacts for inquiries about prospective listings on Nasdaq Dubai.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Disclaimer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Disclaimer"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">©Copyright © 2025 Baker &amp; McKenzie. All rights reserved. </w:t>
+        <w:t xml:space="preserve">©Copyright © 2026 Baker &amp; McKenzie. All rights reserved. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ownership</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: This documentation and content (Content) is a proprietary resource owned exclusively by Baker McKenzie (meaning Baker &amp; McKenzie International and its member firms). The Content is protected under international copyright conventions. Use of this Content does not of itself create a contractual relationship, nor any attorney/client relationship, between Baker McKenzie and any person.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Non-reliance and exclusion</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: All Content is for informational purposes only and may not reflect the most current legal and regulatory developments. All summaries of the laws, regulations and practice are subject to change. The Content is not offered as legal or professional advice for any specific matter. It is not intended to be a substitute for reference to (and compliance with) the detailed provisions of applicable laws, rules, regulations or forms. Legal advice should always be sought before taking any action or refraining from taking any action based on any Content. Baker McKenzie and the editors and the contributing authors do not guarantee the accuracy of the Content and expressly disclaim any and all liability to any person in respect of the consequences of anything done or permitted to be done or omitted to be done wholly or partly in reliance upon the whole or any part of the Content. The Content may contain links to external websites and external websites may link to the Content. Baker McKenzie is not responsible for the content or operation of any such external sites and disclaims all liability, howsoever occurring, in respect of the content or operation of any such external websites. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Attorney Advertising</w:t>
       </w:r>
@@ -5333,51 +5372,51 @@
   <w:num w:numId="19">
     <w:abstractNumId w:val="34"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="34"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="42"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="50"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="59"/>
+    <w:abstractNumId w:val="58"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -6581,51 +6620,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2020-update-8th-edition/nasdaq-dubailisting-doc-and-proc.pdf" TargetMode="External" Id="R6cd4b5ab322b4b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2020-update-8th-edition/nasdaq-dubailisting-process.pdf" TargetMode="External" Id="R3e0dc5000ee34906" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2020-update-8th-edition/nasdaq-dubailisting-doc-and-proc.pdf?rev=4ff87c34c014481486cef349a2b99a54" TargetMode="External" Id="R4521c1bde1b94365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2020-update-8th-edition/nasdaq-dubailisting-process.pdf?rev=c0fb9881690445f1934d8e41a5f5ba4c" TargetMode="External" Id="R3629df366e744a17" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>