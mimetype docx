--- v0 (2026-04-03)
+++ v1 (2026-06-15)
@@ -650,88 +650,88 @@
             </w:rPr>
             <w:t xml:space="preserve">GDPR</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve">"). The contractual requirements to be included in an agreement with an outsourced service provider will be similar to those required under Article 28 of the GDPR, including the requirement to stipulate the subject matter and duration of the processing, the nature and purpose of the processing, and the type of personal data and categories of data subjects, as well as commitments to comply with documented instructions from the controller. This is to ensure that persons authorized to conduct processing do so under legally binding agreements or duties of confidentiality, and that they delete or return all personal data at the controller's option once the services have been provided.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">8. Are there any restrictions under local data protection laws that would impact the overseas hosting of data?</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Yes. There are restrictions on cross-border transfers of personal data, which are similar to those contained in the EU General Data Protection Regulation. Transfers should be to a jurisdiction that affords personal data an adequate degree of protection (a list of adequate jurisdictions is available </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="Rb997bf035868450a">
+          <w:hyperlink w:history="true" r:id="Rb2805fc3186d41d6">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve">here</w:t>
             </w:r>
           </w:hyperlink>
           <w:r>
             <w:t xml:space="preserve">) or ensures that the transfer satisfies one of the other requirements set out in Article 27 of the Data Protection Law (Dubai International Financial Centre ("</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">DIFC</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve">") Law No. 5 of 2020, as amended by DIFC Law No. 2 of 2022) ("</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">DPL</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve">").</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">In relation to cross-border transfers of personal data to a jurisdiction that is not recognized as adequate, the parties are obliged to enter into the appropriate form of model clauses (available </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="R61cd4103631241e0">
+          <w:hyperlink w:history="true" r:id="R8fe1acdfbcc04d47">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve">here</w:t>
             </w:r>
           </w:hyperlink>
           <w:r>
             <w:t xml:space="preserve">) adopted by the DIFC commissioner (responsible for supervising and enforcing the DPL). Where processing is subject to the UK or EU standard contractual clauses (“SCCs”), the commissioner will allow the parties to rely on these SCCs (on the grounds that they are intended to achieve the same purpose as the DIFC SCCs) provided that details of the transfers to or from the DIFC are described in the exhibit and the parties expressly agree that the DIFC commissioner may have jurisdiction in respect of the processing being carried out. </w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">9. Does a cloud service provider need a financial services authorization or license to provide cloud services?</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
@@ -1762,88 +1762,88 @@
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Yes. There are restrictions on cross-border transfers of personal data, which are similar to those contained in the EU General Data Protection Regulation. Transfers should be to a jurisdiction that affords personal data an adequate degree of protection (a list of adequate jurisdictions is available </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R825166a7a13e4c30">
+                  <w:hyperlink w:history="true" r:id="Re69763b1f8614501">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">here</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">) or ensures that the transfer satisfies one of the other requirements set out in Article 27 of the Data Protection Law (Dubai International Financial Centre ("</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">DIFC</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">") Law No. 5 of 2020, as amended by DIFC Law No. 2 of 2022) ("</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">DPL</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">").</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">In relation to cross-border transfers of personal data to a jurisdiction that is not recognized as adequate, the parties are obliged to enter into the appropriate form of model clauses (available </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R5d785f59bba94a0e">
+                  <w:hyperlink w:history="true" r:id="R36e198f401054003">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">here</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">) adopted by the DIFC commissioner (responsible for supervising and enforcing the DPL). Where processing is subject to the UK or EU standard contractual clauses (“SCCs”), the commissioner will allow the parties to rely on these SCCs (on the grounds that they are intended to achieve the same purpose as the DIFC SCCs) provided that details of the transfers to or from the DIFC are described in the exhibit and the parties expressly agree that the DIFC commissioner may have jurisdiction in respect of the processing being carried out. </w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -4850,51 +4850,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.difc.ae/business/operating/data-protection/data-export-and-sharing/#s3" TargetMode="External" Id="Rb997bf035868450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.difc.ae/application/files/5816/4309/6441/DIFC_A_27_SCCs_-_DIFC_Exporter_transferring_to_Importer.docx" TargetMode="External" Id="R61cd4103631241e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.difc.ae/business/operating/data-protection/data-export-and-sharing/#s3" TargetMode="External" Id="R825166a7a13e4c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.difc.ae/application/files/5816/4309/6441/DIFC_A_27_SCCs_-_DIFC_Exporter_transferring_to_Importer.docx" TargetMode="External" Id="R5d785f59bba94a0e" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.difc.ae/business/operating/data-protection/data-export-and-sharing/#s3" TargetMode="External" Id="Rb2805fc3186d41d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.difc.ae/application/files/5816/4309/6441/DIFC_A_27_SCCs_-_DIFC_Exporter_transferring_to_Importer.docx" TargetMode="External" Id="R8fe1acdfbcc04d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.difc.ae/business/operating/data-protection/data-export-and-sharing/#s3" TargetMode="External" Id="Re69763b1f8614501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.difc.ae/application/files/5816/4309/6441/DIFC_A_27_SCCs_-_DIFC_Exporter_transferring_to_Importer.docx" TargetMode="External" Id="R36e198f401054003" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>