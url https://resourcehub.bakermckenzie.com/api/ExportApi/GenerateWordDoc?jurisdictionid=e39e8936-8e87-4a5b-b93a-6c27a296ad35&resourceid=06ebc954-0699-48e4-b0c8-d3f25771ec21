--- v0 (2026-02-12)
+++ v1 (2026-05-07)
@@ -229,51 +229,51 @@
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">This is the </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Sweden</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> section. Select a topic from the menu and explore the questions within.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:i/>
             </w:rPr>
-            <w:t xml:space="preserve">This content was last reviewed around October 2023.</w:t>
+            <w:t xml:space="preserve">This content was last reviewed around January 2026.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
           <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
@@ -398,78 +398,78 @@
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Signing/closing</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Share sale</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Whether signing and closing is simultaneous depends on whether there are conditions that must be satisfied, including regulatory approvals (e.g., merger control), divestments of certain parts of the target entity, third-party consents/waivers, drawdown of funds or the resolution of issues discovered during due diligence. Simultaneous signing/closing is common where there are no such conditions to consider.</w:t>
+                    <w:t xml:space="preserve">Whether signing and closing is simultaneous depends on whether there are conditions that must be satisfied, including regulatory approvals (e.g., merger control or FDI approval), divestments of certain parts of the target entity, third-party consents/waivers, drawdown of funds or the resolution of issues discovered during due diligence. Simultaneous signing/closing is common where there are no such conditions to consider.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Asset sale</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Simultaneous signing/closing is also common in asset sales where there are no conditions that will delay closing to take into account. However, the need to get counterparty consent to the transfer of contracts will, in most cases, occasion a bifurcated signing and closing.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">A local acquisition vehicle company may be set up in Sweden in a matter of days. Tax registration may take four to eight weeks, but the company may start operations as of filing the tax registration application. No general business licenses are required. In some cases, the company may require industry-specific permits and/or licenses.</w:t>
+                    <w:t xml:space="preserve">A local acquisition vehicle company may be set up in Sweden in a matter of days. Tax registration may take four to eight weeks, but the company may start operations upon filing the tax registration application. No general business licenses are required. In some cases, the company may require industry-specific permits and/or licenses.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -493,116 +493,124 @@
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Foreign investment restrictions</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Sweden does not (as of 1 October 2023) have a foreign investment screening procedure in place. However, a foreign investment screening procedure is expected to come into force on 1 December 2023. When the legislation (in draft as of 1 October 2023) comes into force, it will introduce a mandatory and suspensory foreign investment screening procedure, which means that transactions (including reorganizations) that meet the relevant criteria will need to be notified to the relevant authority and cleared before they can be completed. The foreign investment screening procedure will be broad and apply to a number of sectors and the law will therefore have a huge impact on transactions involving a business in Sweden.</w:t>
+                    <w:t xml:space="preserve">Sweden has a foreign investment screening procedure in place. The reviewing authority is the Inspectorate of Strategic Products (Inspektionen för Strategiska Produkter (ISP)).</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">For further information, see the more detailed section on "Foreign investment restrictions".</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Antitrust/merger control</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Sweden has a mandatory and suspensory merger control regime, which means that transactions that meet the relevant criteria need to be notified to the competition authority and cleared before they can be completed.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">It is also necessary to consider EU merger control rules. Mergers involving companies active in several member states and reaching certain turnover thresholds are examined at European level by the European Commission. This allows companies trading in different EU member states to obtain clearance for their mergers in one go. For further information, see the more detailed section on "Antitrust/merger control".</w:t>
+                    <w:t xml:space="preserve">It is also necessary to consider EU merger control rules. Mergers involving companies active in several EU member states and reaching certain turnover thresholds are examined at EU level by the European Commission. This allows companies trading in different EU member states to obtain clearance for their mergers in one go. For further information, see the more detailed section on "Antitrust/merger control".</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">EU Foreign Subsidies Regulation</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">As of 12 October 2023, the EU Foreign Subsidies Regulation (FSR) requires qualifying transactions, and bids in response to certain large public tenders in the EU, to be notified for upfront clearance by the European Commission where the companies involved have benefited from foreign financial contributions (a broad concept) that exceed certain (low) thresholds. Acquisitions of a target with annual revenues in the EU of at least EUR 500 million will trigger FSR deal notifications. Acquisitions of smaller targets will not, regardless of deal value. Outright mergers and large joint ventures will trigger a notification requirement if the EUR 500 million EU-wide revenue threshold is met by one of the merging parties or the joint venture.</w:t>
+                    <w:t xml:space="preserve">As of 12 October 2023, the EU Foreign Subsidies Regulation (FSR) requires qualifying transactions and bids in response to certain large public tenders in the EU to be notified for upfront clearance by the European Commission where the companies involved have benefited from foreign financial contributions (a broad concept) that exceed certain (low) thresholds. Acquisitions of a target with annual revenues in the EU of at least EUR 500 million will trigger FSR deal notifications. Acquisitions of smaller targets will not, regardless of deal value. Outright mergers and large joint ventures will trigger a notification requirement if the EUR 500 million EU-wide revenue threshold is met by one of the merging parties or the joint venture.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Other regulatory or government approvals</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">In general, the sale of shares or assets of a Swedish company does not require other regulatory or government approvals. In some, fairly rare, cases, the company may require industry-specific regulatory or government approvals.</w:t>
+                    <w:t xml:space="preserve">In general, the sale of shares or assets of a Swedish company does not require other regulatory or government approvals. In some fairly rare cases, the company may require industry-specific regulatory or government approvals.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -626,86 +634,94 @@
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Share sale</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">In a share acquisition, the employment conditions of the employees of the target company remain unchanged as the employer remains the same. In share transfers, the target company is normally not obligated to consult with any union. However, if the seller is bound by a collective bargaining agreement (CBA), and the transaction would entail a substantial change to the seller's business, the seller may be obliged to consult any union whose members are affected by the pending transaction, and if the transaction would entail a substantial change to the seller's business, the seller would then be obliged to consult the unions with which it is bound by a CBA. Similarly, should the transaction entail a substantial change to the working or employment terms and conditions of any employees who are members of any of those unions, the relevant unions should also be consulted.</w:t>
+                    <w:t xml:space="preserve">In a share sale/acquisition, the employment conditions of the employees of the target company generally remain unchanged, unless otherwise proposed and agreed, as the employer remains the same. In share transfers, the target company is normally not obligated to consult on the share sale/acquisition as such with any union. However, if the ultimate seller is bound by a Swedish collective bargaining agreement (CBA), the seller may be obliged to consult any unions that are parties to the CBA, if the transaction would entail a substantial change to the seller's business.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Similarly, if the transaction would entail a substantial change to the working or employment terms and conditions of any employees who are members of any of those unions, the relevant unions may also need to be consulted. Union consultation obligations may also apply in the absence of a CBA.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Asset sale</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">In an asset transfer, Sweden has implemented EU Directive 2001/23 on the safeguarding of employees' rights in the event of transfers of undertakings, businesses or parts of undertakings or businesses. This means that on the transfer of an undertaking or a division of an undertaking, the employees are entitled to transfer to the buyer. The transferred employees have the right to transfer on unchanged terms and conditions of employment. The only change is that the buyer is the new employer under the contracts of employment.</w:t>
-[...15 lines deleted...]
-                    <w:t xml:space="preserve">If there is a CBA in place, the seller is obliged to consult with the relevant unions, or in the absence of any CBA, with any union that has members among the impacted staff, about the pending decision to transfer the business. The unions cannot veto the employer's decision, but are merely entitled to be consulted before the decision is made. If the consultation is not concluded properly, the employer will be liable for damages to the unions.</w:t>
+                    <w:t xml:space="preserve">In an asset transfer, Sweden has implemented EU Directive 2001/23/EC on the safeguarding of employees' rights in the event of transfers of undertakings, businesses or parts of undertakings or businesses. This means that on the transfer of an undertaking or a division/merger of an undertaking, the employees are entitled to transfer to the buyer. The transferred employees have the right to transfer on unchanged terms and conditions of employment, or on terms and conditions as similar as possible. The only change is that the buyer is the new employer under the contracts of employment.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">In Sweden, an employee may object to being transferred to a new employer. If an employee refuses to transfer, the employee will remain employed with the seller but may then be at risk of being terminated due to redundancy, subject to due process and the applicable statutory requirements.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">If there is a CBA in place, the seller is obliged to consult with the unions parties to it, or, in the absence of any CBA, with any union that has members among the impacted staff, about the pending decision to transfer the business. The unions cannot veto the employer's decision, but are merely entitled to be consulted before the decision is made. If the consultation is not concluded properly, the employer will be liable for damages to the unions.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">If the buyer has no CBA, it will be bound by the CBA of the seller upon the transfer. This could be avoided if the seller terminates the CBA prior to the transfer. Some provisions of the CBA will remain for an interim period.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
@@ -766,118 +782,118 @@
                   <w:r>
                     <w:t xml:space="preserve">Stamp duty is only payable on the transfer of real property if the real property is sold as an asset.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Sweden levies withholding tax on dividends. The statutory withholding tax rate is 30% if the dividend is paid to recipients that are not subject to tax in Sweden.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Dividends are, however, often exempt from Swedish withholding tax, or subject to a reduced rate of withholding tax, by virtue of applicable tax treaties and exempt by way of an available reclaim mechanism in several situations, for example, if the holding criteria in the Parent-Subsidiary Directive are met.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">No withholding tax is levied on interest payments and Sweden has no formal thin capitalization rules in place. Interest expenses relating to debts provided by other group companies may, however, only be deducted if certain criteria are met, e.g., the recipient of the interest is taxed at least 10% and the main reason for the debt is not for the group to receive a tax benefit. These rules are very complex and a proper debt analysis should be conducted before any debt pushdown or other intragroup lending. Interest income will be subject to corporate income tax at statutory rates.</w:t>
-[...7 lines deleted...]
-                    <w:t xml:space="preserve">No withholding tax on royalties is applicable. However, unless exempt in accordance with a tax treaty or because of the EU Interest/Royalty Directive, foreign recipients of royalties paid by Swedish companies are deemed to have a permanent establishment in Sweden from which the royalty is considered to be paid. The royalty payments are taxed as income from the permanent establishment in Sweden.</w:t>
+                    <w:t xml:space="preserve">No withholding tax is levied on interest payments and Sweden has no formal thin capitalization rules in place. Interest expenses are subject to certain restrictions prohibiting deduction when interest is paid to a non-cooperative jurisdiction or when the negative net interest exceeds 30% of EBITDA, unless the exemption for interest amount not exceeding SEK 5 million applies. Interest expenses relating to debts provided by other group companies may, however, only be deducted if certain criteria are met, for example, the recipient of the interest is taxed at least 10% and the main reason for the debt is not for the group to receive a tax benefit. For such companies within the EEA, lower requirements are set, for example, interest expenses may be deducted if the company within the group of companies that is actually entitled to the income corresponding to the interest expense is domiciled in another state within the EEA, provided that the debt relationship is not part of an artificial arrangement whose purpose is for the community of interests to receive a significant tax benefit. In such case, the interest expenses may not be deducted in whole or in part. These rules are very complex and a proper debt analysis should be conducted before any debt pushdown or other intragroup lending. Interest income will be subject to corporate income tax at statutory rates.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">No withholding tax on royalties is applicable. However, unless exempt in accordance with a tax treaty or the EU Interest and Royalty Directive, foreign recipients of royalties paid by Swedish companies are deemed to have a permanent establishment in Sweden from which the royalty is considered to be paid. The royalty payments are taxed as income from the permanent establishment in Sweden at the ordinary statutory corporate income tax rate of 20.6%.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Foreign shareholders of Swedish companies are not subject to tax on capital gains in Sweden, unless the shares are allocated to a permanent establishment in Sweden. As a consequence of the Swedish participation exemption rules, capital gains from the sale of shares or partnership interests by Swedish companies are exempt from corporate income tax if the sold shares have been held for business reasons. Correspondingly, the acquisition cost is neither deductible nor depreciable. Non-listed shares/interests held as capital assets are always considered held for business reasons. Listed shares/interests held as capital assets are considered held for business reasons if the shares/interests have been held for at least 12 months and the holder controls at least 10% of the votes or holds the shares as a result of the business conducted by the holder or an affiliate of the holder. If shares are held in an EU company, the shareholding also qualifies as holding for business reasons if the holding is at least 10% and the shares are current assets, provided that certain conditions are met.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Sweden has a tax consolidation regime in place. A Swedish parent company owning more than 90% of a subsidiary may give or take a group contribution to/from the subsidiary, provided that the ownership has existed during the entire fiscal year of both companies or since the subsidiary started its business, and provided that returns are submitted to the Tax Agency in the same submitting period. Consolidation is also allowed between two subsidiaries.</w:t>
+                    <w:t xml:space="preserve">Sweden has a tax consolidation regime in place. A Swedish parent company owning more than 90% of a subsidiary may provide or receive a group contribution to/from the subsidiary, provided that the ownership has existed during the entire fiscal year of both companies or since the subsidiary started its business, and provided that returns are submitted to the Tax Agency in the same submitting period. Consolidation is also allowed between two subsidiaries.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Tax losses may be carried forward indefinitely. Tax losses carried forward may be transferred with the company, but following a change of control in a company (i.e., when the decisive influence over the company has changed), there may be restrictions on the right to deduct losses. These rules are complex and a proper analysis should be conducted before directly or indirectly acquiring a Swedish company with tax losses.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">As a member of the EU, Sweden has implemented the EU VAT directive. Value-added tax (VAT) is levied on the transfer of most goods and the provision of most services. The standard rate is 25%. A transfer of shares is VAT-exempt under the Swedish VAT Act. Sweden also has transfer of going concern (TOGC) rules in place with the effect that the transfer of a well separated business is out of scope of VAT provided that the recipient intends to continue the business and is able to recover VAT.</w:t>
+                    <w:t xml:space="preserve">As a member of the EU, Sweden has implemented the EU VAT directive. Value-added tax (VAT) is levied on the transfer of most goods and the provision of most services. The standard rate is 25%. A transfer of shares is VAT-exempt under the Swedish VAT Act. Sweden also has transfer of going concern (TOGC) rules in place with the effect that the transfer of a well-separated business is out of scope of VAT provided that the recipient intends to continue the business and is able to recover VAT. The VAT exemption, however, does not apply if the recipient is not entitled to deduct input VAT, and it also does not apply if the recipient does not conduct a business that is fully subject to VAT. This applies regardless of whether the transferor has had a right to deduct input VAT in its business or not. This constitutes a change from the previous opinion of the Swedish Tax Agency, where the VAT exemption was considered to be applicable when both the transferor and the recipient lacked such rights.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">OECD's Two Pillar Solution</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">The OECD/G20 Inclusive Framework on Base Erosion and Profit Shifting has put forward a so-called Two-Pillar Solution to address the tax challenges arising from the digitalization of the economy. Pillar Two is intended to introduce a global minimum effective rate of tax of 15% for large businesses in each jurisdiction where they operate and will lead to fundamental changes in the international tax system. It is currently being implemented in a large number of jurisdictions. </w:t>
-[...7 lines deleted...]
-                    <w:t xml:space="preserve">Groups will need to consider how the Pillar Two rules could impact on the life cycle of M&amp;A transactions from the pre-acquisition phase (including transaction planning (such as the choice of acquisition structure and financing) and due diligence of the target group), the acquisition phase (such as contractual risk allocation around Pillar Two) to the post-acquisition phase and the impact of Pillar Two on any post-acquisition integration.</w:t>
+                    <w:t xml:space="preserve">The OECD/G20 Inclusive Framework on Base Erosion and Profit Shifting has put forward a so-called Two-Pillar Solution to address the tax challenges arising from the digitalization of the economy. Pillar Two is intended to introduce a global minimum effective rate of tax of 15% for large businesses in each jurisdiction where they operate and will lead to fundamental changes in the international tax system. It is currently being implemented in a large number of jurisdictions. </w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Groups will need to consider how the Pillar Two rules could impact the life cycle of M&amp;A transactions from the pre-acquisition phase (including transaction planning (such as the choice of acquisition structure and financing) and due diligence of the target group), the acquisition phase (such as contractual risk allocation around Pillar Two) and the post-acquisition phase, including the impact of Pillar Two on any post-acquisition integration.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -892,51 +908,51 @@
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">For information on post-acquisition integration matters, please see our </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rac3aef5841bd4c0e">
+                  <w:hyperlink w:history="true" r:id="Re083e9c60bea4c2b">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Post-acquisition Integration Handbook</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -998,51 +1014,51 @@
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The purchase of a Swedish business can take a number of different forms. There are essentially three vehicles for taking control of a business in Sweden via: i) the acquisition of shares; ii) acquisition of assets; or iii) a merger. The most common form of acquisition, especially for the acquisition of a larger business, is the purchase of shares. Transfers of assets are frequently used where only part of a business is transferred and are sometimes preferred in respect of the sale of small businesses. Asset deals may also be negotiated where a buyer wishes to avoid taking on certain identified liabilities and the seller's position is such that it feels obliged to accept an asset deal. Mergers are rarely, if ever, used for acquisitions, but are used more frequently for internal reorganization purposes.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">In recent years, auction processes have become increasingly common, as competition for target companies has increased. In the auction context, bid process letters are used and bidders are typically instructed to submit an indicative offer initially. Bidders that proceed to the next phase may thereafter be instructed to submit a final offer, after having had the opportunity to conduct further due diligence. This final offer may be binding, but always subject to negotiation of the final sale and purchase agreement.</w:t>
+                    <w:t xml:space="preserve">In recent years, auction processes have become increasingly common, as competition for target companies has increased. In the auction context, bid process letters are used and bidders are typically instructed to submit an indicative offer initially. Bidders that proceed to the next phase may thereafter be instructed to submit a final offer, after having had the opportunity to conduct further due diligence. This final offer may be binding, but is always subject to negotiation of the final sale and purchase agreement.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">In the non-auction context, it is common for the parties to agree on a letter of intent or similar nonbinding arrangement setting out key terms of the transaction, prior to spending time and resources on entering into a binding agreement.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The Cross-Border Directive applies to mergers of limited liability companies formed in accordance with the law of a member state and having their registered office, central administration or principal place of business within the Community, provided at least two of them are governed by laws of different member states.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Swedish limited liability companies may merge only with companies with legal residence within the European Economic Area (EEA). In practice, companies registered within the EEA will almost always be regarded as having their legal residence in the EEA.</w:t>
                   </w:r>
@@ -1171,51 +1187,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">The Companies Act provides for two forms of limited liability companies: private and public. The majority of limited liability companies in Sweden are private. In order to be listed on a regulated market a limited liability company must be public. However, not all public limited liability companies are publicly traded and held, and such entities can accordingly also be the target entity in a private M&amp;A transaction.</w:t>
+                    <w:t xml:space="preserve">The Companies Act provides for two forms of limited liability companies: private and public. The majority of limited liability companies in Sweden are private. In order to be listed on a regulated market, a limited liability company must be public. However, not all public limited liability companies are publicly traded and held, and such entities can accordingly also be the target entity in a private M&amp;A transaction.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -1244,51 +1260,51 @@
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A private limited liability company is not allowed to offer its shares to the public, and may, at most direct a subscription or sale offer to 200 persons. In contrast, a public limited liability company is allowed to offer its shares to the public. The minimum share capital for private and public companies is SEK 25,000 and SEK 500,000, respectively.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">For both types of companies, shareholders' liability is limited to the amount paid (if any) for shares that they own.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Swedish private limited liability companies are managed by a board of directors and, frequently, a managing director. The managing director may also be the chairman of the board of directors. The managing director is responsible for the day-to-day management of the company. The board of a private limited liability company must consist of at least one director. If the board consists of one or two directors, at least one deputy director must be appointed. By comparison, the board of directors of public limited liability companies must consist of at least three directors, whereby at least two directors must be appointed by the shareholders. In addition, a public limited liability company must appoint a managing director to be responsible for the company's day-to-day management. The chairman and the managing director may not be the same person.</w:t>
+                    <w:t xml:space="preserve">Swedish private limited liability companies are managed by a board of directors and, frequently, a managing director. The managing director may also be the chair of the board of directors. The managing director is responsible for the day-to-day management of the company. The board of a private limited liability company must consist of at least one director. If the board consists of one or two directors, at least one deputy director must be appointed. By comparison, the board of directors of public limited liability companies must consist of at least three directors, whereby at least two directors must be appointed by the shareholders. In addition, a public limited liability company must appoint a managing director to be responsible for the company's day-to-day management. The chair and the managing director may not be the same person.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">For all limited liability companies, i.e. both private and public, the managing director and at least half the number of directors and deputies, if any, must be resident in the EEA, i.e., the EU member states, Norway, Iceland and Liechtenstein. The Companies Registration Office may grant an exemption to the residency requirement.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
@@ -1366,67 +1382,67 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Shares in a Swedish company constitute personal property. As a result,, the Sales of Goods Act (1990:931) is, prima facie, applicable to their sale and purchase. However, it is not entirely clear to what extent the Sales of Goods Act is preempted by the Act on Debt Instruments (1936:81). The issue is relevant because if the Sales of Goods Act applies, then (in the absence of express agreement between the parties) a number of provisions of the Sales of Goods Act detailed below would be applicable to a sale of shares. If not, then the Act on Debt Instruments provides that the seller is not responsible for the solvency of the transferred goods unless it has been warranted or represented by them.</w:t>
-[...15 lines deleted...]
-                    <w:t xml:space="preserve">It is possible for the parties to agree to optout of the Sales of Goods Act and this option is used in most cases.</w:t>
+                    <w:t xml:space="preserve">Shares in a Swedish company constitute personal property. As a result, the Sales of Goods Act (1990:931) is, prima facie, applicable to their sale and purchase. However, it is not entirely clear to what extent the Sales of Goods Act is preempted by the Act on Debt Instruments (1936:81). The issue is relevant because if the Sales of Goods Act applies, then (in the absence of express agreement between the parties) a number of provisions of the Sales of Goods Act detailed below would be applicable to a sale of shares. If not, then the Act on Debt Instruments provides that the seller is not responsible for the solvency of the transferred goods unless it has been warranted or represented by them.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Case law indicates that the Sales of Goods Act applies if all the company's shares (or a majority of them) are sold, while the Act on Debt Instruments is applicable if only a small portion of shares is sold. It is not clear, however, what proportion of shares, in percentage terms, is involved and when one Act takes over from the other. Buyers of shares, therefore, normally require warranties and representations from the seller.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">It is possible for the parties to agree to opt out of the Sales of Goods Act and this option is used in most cases.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -1439,51 +1455,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">In the case of an acquisition of assets, the Sales of Goods Act will, however, apply. This act establishes strict requirements and, accordingly, buyers should seek extensive indemnifications and sellers should be wary of giving extensive representations and warranties. The Sales of Goods Act regulates the relationship between seller and buyer. The act contains provisions concerning the determination of price, place of delivery of the goods and the time for the performance of the purchase contract, any right of retention of goods or withholding of payment, the risk of loss of the goods, the yield on the goods, delays on the part of the seller or the buyer, defects and deficiencies in the goods, interest payable on the price and insolvency rules. Furthermore, the act regulates the rejection of goods, the repudiation of contracts of purchase and title to the goods. However, the act is not mandatory and is usually excluded by agreement between the parties.</w:t>
+                    <w:t xml:space="preserve">In the case of an acquisition of assets, the Sales of Goods Act will, however, apply. This Act establishes strict requirements and, accordingly, buyers should seek extensive indemnifications and sellers should be wary of giving extensive representations and warranties. The Sales of Goods Act regulates the relationship between seller and buyer. The Act contains provisions concerning the determination of price, place of delivery of the goods and the time for the performance of the purchase contract, any right of retention of goods or withholding of payment, the risk of loss of the goods, the yield on the goods, delays on the part of the seller or the buyer, defects and deficiencies in the goods, interest payable on the price and insolvency rules. Furthermore, the Act regulates the rejection of goods, the repudiation of contracts of purchase and title to the goods. However, the Act is not mandatory and is usually excluded by agreement between the parties.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
           <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
@@ -1619,51 +1635,51 @@
                     </w:rPr>
                     <w:t xml:space="preserve">Exclusivity:</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> A term sheet customarily includes provisions on exclusivity during a certain period of time.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="10"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Break fee:</w:t>
                   </w:r>
                   <w:r>
-                    <w:t xml:space="preserve"> Break fees are rarely used but it is possible to implement and enforce break fees where the parties agree. If break fees are used, they typically intend to cover the costs of due diligence, etc.</w:t>
+                    <w:t xml:space="preserve"> Break fees are rarely used but it is possible to implement and enforce break fees where the parties agree. If break fees are used, they are typically intended to cover the costs of due diligence, etc.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="10"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Confidentiality:</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> A term sheet customarily includes provisions on confidentiality.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
@@ -2762,51 +2778,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Frequency/market practice: Very common; it is customary to include restrictions on the seller in relation to the conduct of the target's business in the period between signing and completion. Note that there may be competition law issues around potential "gun-jumping," therefore, such restrictions need to be carefully considered.</w:t>
+                    <w:t xml:space="preserve">Frequency/market practice: Very common; it is customary to include restrictions on the seller in relation to the conduct of the target's business in the period between signing and completion. Note that there may be competition law issues around potential gun-jumping, therefore, such restrictions need to be carefully considered.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -4436,51 +4452,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Frequency/market practice: Yes</w:t>
+                    <w:t xml:space="preserve">Frequency/market practice: Yes.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -4550,51 +4566,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Frequency/market practice: Arbitration is used in the vast majority of agreements. SCC Arbitration Institute is used in most cases; ad hoc procedures under the Swedish Arbitration Act and the ICC in Stockholm are also seen.</w:t>
+                    <w:t xml:space="preserve">Frequency/market practice: Arbitration is used in the vast majority of agreements. The SCC Arbitration Institute is used in most cases; ad hoc procedures under the Swedish Arbitration Act and the ICC in Stockholm are also seen.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
           <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
@@ -4639,51 +4655,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Frequency/market practice: No stamp duty is payable on transfer of shares.</w:t>
+                    <w:t xml:space="preserve">Frequency/market practice: No stamp duty is payable on the transfer of shares.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -7358,51 +7374,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/en/insight/publications/resources/post-acquisition-integration-2023" TargetMode="External" Id="Rac3aef5841bd4c0e" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/en/insight/publications/resources/post-acquisition-integration-2023" TargetMode="External" Id="Re083e9c60bea4c2b" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>