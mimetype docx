--- v0 (2026-02-13)
+++ v1 (2026-04-01)
@@ -798,51 +798,51 @@
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">For information on post-acquisition integration matters, please see our </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Ra90dcfee8fcd4f2c">
+                  <w:hyperlink w:history="true" r:id="R30519cc8358f4383">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Post-acquisition Integration Handbook</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -7327,51 +7327,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/en/insight/publications/resources/post-acquisition-integration-2023" TargetMode="External" Id="Ra90dcfee8fcd4f2c" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/en/insight/publications/resources/post-acquisition-integration-2023" TargetMode="External" Id="R30519cc8358f4383" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>