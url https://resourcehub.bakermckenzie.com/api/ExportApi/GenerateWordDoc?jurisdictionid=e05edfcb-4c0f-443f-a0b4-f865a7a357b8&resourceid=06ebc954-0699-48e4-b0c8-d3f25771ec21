--- v1 (2026-04-01)
+++ v2 (2026-05-16)
@@ -229,51 +229,51 @@
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">This is the </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Hong Kong</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> section. Select a topic from the menu and explore the questions within.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:i/>
             </w:rPr>
-            <w:t xml:space="preserve">This content was last reviewed around October 2023.</w:t>
+            <w:t xml:space="preserve">This content was last reviewed around January 2026.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
           <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
@@ -344,51 +344,51 @@
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Due diligence investigations remain an essential tool for assessing and reducing the risks inherent in a merger and acquisition transaction in Hong Kong. In the absence of complete knowledge of the operations, the scope of assets and extent of liabilities of the target, due diligence investigations give the prospective buyer an opportunity to assess the target's legal and financial state of affairs. They also facilitate the consideration of structuring issues. Accordingly, thorough due diligence is vital in most merger and acquisition transactions in Hong Kong.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Pricing and payment</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">There are no requirements to carry out a valuation or follow a particular valuation model for determining the purchase price for companies or assets in Hong Kong. However, particularly where the transaction is made between related parties, it is advisable to ensure that the transaction is conducted on arm's length terms to manage any potential transfer pricing and other legal issues, such as those related to a transfer at an undervalue. In practice, commonly used valuation methods include using a debt-free, cash-free basis (representing the enterprise value of the business) and using a locked box structure in secondary buyouts and competitive auction processes (particularly where the sale process is run by a financial sponsor). The parties may also agree on an adjustment to the purchase price based on any shortfall or excess of the target's actual working capital against a target working capital.</w:t>
+                    <w:t xml:space="preserve">There are no legal requirements to carry out a valuation or follow a particular valuation model for determining the purchase price for companies or assets in Hong Kong. However, particularly where the transaction is made between related parties, it is advisable to ensure that the transaction is conducted on arm's length terms to manage any potential transfer pricing and other legal issues, such as those related to a transfer at an undervalue. In practice, commonly used valuation methods include using a debt-free, cash-free basis (representing the enterprise value of the business) and using a locked box structure in secondary buyouts and competitive auction processes (particularly where the sale process is run by a financial sponsor). The parties may also agree on an adjustment to the purchase price based on any shortfall or excess of the target's actual working capital against a target working capital.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Hong Kong applies no controls on the movement of foreign exchange. Similarly, there are no restrictions on investment or repatriation of capital or remittance of profits or dividends to or from a Hong Kong company and its shareholders.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Signing/closing</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
@@ -591,75 +591,75 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Where a transaction takes the form of an acquisition of shares in a company with employees, the process is simpler (than in respect of a transfer of assets), as the underlying employment contract (and employee benefits generally) between the target and its employees will usually be unaffected by the change in control. The contracts of key senior personnel should be checked, in particular, for any change of control provisions. Due diligence should be undertaken to ensure that potential liability for past acts and omissions is known.</w:t>
-[...23 lines deleted...]
-                    <w:t xml:space="preserve">If on a transfer of assets or business, the employees are provided with due notice and all the mandatory details they should receive (as above), but the employees decide not to accept the offer from the buyer, and their employment is terminated by the seller, the legal exposure of the seller will, in normal circumstances, be limited to just a long-service payment (if applicable) plus accrued wages and untaken annual leave. If the employees are entitled to a contractual bonus, a pro-rata portion may also be payable.</w:t>
+                    <w:t xml:space="preserve">Where a transaction takes the form of an acquisition of shares in a company with employees, the process is simpler than in a transfer of assets, as the underlying employment contract (and employee benefits generally) between the target and its employees will usually be unaffected by the change in control. However, the contracts of key senior personnel should be reviewed, particularly for any change of control provisions. Due diligence should be undertaken to identify any potential liability arising from past acts and omissions of the target.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">The position is more complex in a transfer of assets comprising a business, as the contracts of the business's employees are not automatically transferred to the buyer. In such cases, existing employment contracts must be terminated by the seller and new contracts should be entered into with the buyer. Technically, the employees will be made redundant by the seller. Therefore, from the seller’s perspective, it is important to take steps to minimize the existing employer's potential liability to make payments to employees in this situation, to the extent permitted by local law.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">To be exempted from paying statutory severance to employees on the transfer of a business, three conditions must be satisfied: First, the offer of new employment must be given by the buyer at least seven days before the date of the employee transfer. In addition, the new terms of employment must be no less favorable overall than the existing terms. Lastly, the new employer must recognize the employees' previous period of service with the seller. It is common practice for the termination and offer of new employment to be combined in a joint letter sent by both the seller and buyer, or to be made in separate letters from the seller and buyer given to employees at the same time. Typically, a clause requesting the employee's consent to a shorter contractual notice period for the purposes of the transfer will also be included in the transfer letter. The notice period cannot, however, be shorter than seven days.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">If, in a transfer of assets or business, the three conditions (as outlined above) are satisfied, but the employees decide not to accept the offer from the buyer and are terminated by the seller, the legal exposure of the seller will include a statutory long-service payment (if an employee has five years of service or more) plus accrued wages, untaken annual leave, and any other contractual entitlements due on termination. If the employees are entitled to a contractual bonus, a pro-rata portion may also be payable, depending on the terms of employment or relevant bonus policy.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -704,78 +704,139 @@
                   <w:r>
                     <w:t xml:space="preserve">The transfer of assets in Hong Kong may be subject to Hong Kong profits tax depending on the nature of the assets being transferred and the source of the disposal gains.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Gains on the disposal of a capital asset are exempt from profits tax. A limited exception can apply where the gains are deemed to be Hong Kong sourced income by virtue of the refined foreign sourced income tax exemption (also known as the "refined FSIE regime"), discussed further below. However, to the extent that the capital asset is a depreciable asset, any income arising from the claw-back of depreciation or capital allowances may be assessable.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Hong Kong sourced income arising from the disposal of inventories or assets held for trade, in the course of a business carried on in Hong Kong is assessable. Whether a profit is Hong Kong-sourced will be determined on the basis of the location of the operations generating profit.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Effective from 1 January 2023, foreign sourced gains derived from the disposal of equity interests  that are accrued and received in Hong Kong (or deemed to be received in Hong Kong), by a member of a MNE Group (as defined under the Inland Revenue Ordinance (Cap. 112)) carrying on a trade, profession or business in Hong Kong, can be deemed to be Hong Kong-sourced income so as to be taxable in Hong Kong, unless the economic substance requirement is met or specific exemption or exclusion applies. The capital asset exemption does not apply where the gain is deemed to be Hong Kong-sourced income under the refined FSIE regime.</w:t>
-[...7 lines deleted...]
-                    <w:t xml:space="preserve">From 1 January 2024, the refined FSIE regime will expand to include foreign sourced gains derived from the disposal of any type of asset (whether capital or trading in nature). The extension covers foreign-sourced gains derived from the disposal of intellectual properties. Such foreign-sourced gains will be taxable unless the intellectual property is a patent (or equivalent assets) or copyright subsisting in software and the nexus requirement is met.</w:t>
+                    <w:t xml:space="preserve">Effective from 1 January 2023, foreign sourced gains derived from the disposal of equity interests that are accrued and received in Hong Kong (or deemed to be received in Hong Kong), by a member of a MNE Group (as defined under the Inland Revenue Ordinance (Cap. 112)) carrying on a trade, profession or business in Hong Kong, can be deemed to be Hong Kong-sourced income so as to be taxable in Hong Kong, unless the economic substance requirement is met or specific exemption or exclusion applies. The capital asset exemption does not apply where the gain is deemed to be Hong Kong-sourced income under the refined FSIE regime.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">With effect from 1 January 2024, the refined FSIE regime was expanded to include foreign sourced gains derived from the disposal of any type of asset (whether capital or trading in nature), including intellectual properties. Such foreign-sourced gains will be taxable unless the intellectual property is a patent (or equivalent assets) or copyright subsisting in software and the nexus requirement is met.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
-                    <w:t xml:space="preserve">OECD's Two Pillar Solution</w:t>
-[...7 lines deleted...]
-                    <w:t xml:space="preserve">The OECD/G20 Inclusive Framework on Base Erosion and Profit Shifting has put forward a so-called Two-Pillar Solution to address the tax challenges arising from the digitalization of the economy. Pillar Two is intended to introduce a global minimum effective rate of tax of 15% for large businesses in each jurisdiction where they operate and will lead to fundamental changes in the international tax system. It is currently being implemented in a large number of jurisdictions.</w:t>
+                    <w:t xml:space="preserve">Global minimum tax and Hong Kong minimum tax under Pillar Two</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">The OECD/G20 Inclusive Framework on Base Erosion and Profit Shifting has put forward a so-called Two-Pillar Solution to address the tax challenges arising from the digitalization of the economy. Pillar Two is intended to introduce a global minimum effective rate of tax of 15% for large businesses in each jurisdiction where they operate and will lead to fundamental changes in the international tax system. On 6 June 2025, Hong Kong has enacted the Inland Revenue (Amendment) (Minimum Tax for Multinational Enterprise Groups) Ordinance 2025 to implement the global minimum tax and the Hong Kong minimum top-up tax under the Pillar Two framework.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Under the regime, top-up tax will be imposed on in-scope MNE groups with annual consolidated revenue of at least EUR 750 million in at least two of the four preceding fiscal years through three charging rules:</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:pPr>
+                    <w:pStyle w:val="ListParagraph"/>
+                    <w:numPr>
+                      <w:ilvl w:val="0"/>
+                      <w:numId w:val="12"/>
+                    </w:numPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Income Inclusion Rule (IIR), which charges top‑up tax on the relevant Hong Kong parent entity of an MNE group if the effective tax rate (ETR) of its foreign constituent entities is below 15%;</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:pPr>
+                    <w:pStyle w:val="ListParagraph"/>
+                    <w:numPr>
+                      <w:ilvl w:val="0"/>
+                      <w:numId w:val="12"/>
+                    </w:numPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Hong Kong Minimum Top‑up Tax (HKMTT), Hong Kong’s domestic minimum top‑up tax to be imposed on Hong Kong constituent entities of an MNE group if its ETR in Hong Kong is below 15%; and</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:pPr>
+                    <w:pStyle w:val="ListParagraph"/>
+                    <w:numPr>
+                      <w:ilvl w:val="0"/>
+                      <w:numId w:val="12"/>
+                    </w:numPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Undertaxed Profits Rule (UTPR), a back‑stop that allocates any remaining top‑up tax to other jurisdictions when the IIR does not fully apply.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">The IIR and HKMTT rules apply to fiscal years beginning on or after 1 January 2025, while the timeline for implementing the UTPR will be further announced.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Groups will need to consider how the Pillar Two rules could impact on the life cycle of M&amp;A transactions from the pre-acquisition phase (including transaction planning (such as the choice of acquisition structure and financing) and due diligence of the target group), the acquisition phase (such as contractual risk allocation around Pillar Two) to the post-acquisition phase and the impact of Pillar Two on any post-acquisition integration.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
@@ -798,51 +859,51 @@
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">For information on post-acquisition integration matters, please see our </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R30519cc8358f4383">
+                  <w:hyperlink w:history="true" r:id="Re68f2b0ca8ee44d7">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Post-acquisition Integration Handbook</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -912,51 +973,51 @@
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">As in other jurisdictions, the acquisition of a business in Hong Kong may be structured either as a sale of shares or as a sale of assets (or a combination of the two). The buyer may purchase the shares in the company operating the business from its shareholders or purchase the assets of the business directly from that company, with the former more common than the latter.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Auction processes are quite common in Hong Kong. They often involve a two-stage bid process, using non-binding bid letters at the indicative offer stage and binding bid letters at the final offer stage.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Broadly defined, a merger involves the absorption of one company (that ceases to exist) into another that retains its own identity and acquires the assets and liabilities of the former. Hong Kong provides a simple, court-free amalgamation procedure for effecting the merger of Hong Kong companies as long as the companies are sister companies or parents-subsidiaries and the statutory requirements can be satisfied. Complex amalgamations may be effected through a court-sanctioned scheme of the arrangement, though this is rarely used in practice. The court-free amalgamation procedure was introduced in March 2014 and the authorities have since provided guidance on the treatment of key elements, such as tax and employees. Where the legal position is unclear (e.g., whether employees transfer automatically), a more conservative approach is recommended. The economic results of a merger can also be achieved through any of the following:</w:t>
+                    <w:t xml:space="preserve">Broadly defined, a merger involves the absorption of one company (that ceases to exist) into another that retains its own identity and acquires the assets and liabilities of the former. Hong Kong provides a simple, court-free amalgamation procedure for effecting the merger of Hong Kong companies as long as the companies are wholly-owned sister companies (horizontal amalgamation) or parent-subsidiaries (vertical amalgamation) and the statutory requirements can be satisfied. Complex amalgamations may be effected through a court-sanctioned scheme of the arrangement, though this is rarely used in practice. The court-free amalgamation procedure was introduced in March 2014 and the authorities have since provided guidance on the treatment of key elements, such as tax and employees. Where the legal position is unclear (e.g., whether employees transfer automatically), a more conservative approach is recommended. The economic results of a merger can also be achieved through any of the following:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="11"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Transfer of one company's business assets to another company, followed by liquidation or disposal of the transferor company.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
@@ -1201,51 +1262,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">A share acquisition is generally more straightforward to implement from both the seller's and the buyer's point of view. A share acquisition involves the transfer of ownership of only the shares in the target company and, as a matter of Hong Kong law, is a relatively straightforward process. An instrument of transfer and bought and sold notes executed by the buyer and seller are required for transfer of shares in a Hong Kong company. Legal title is considered transferred after the share transfer documents are stamped (stamp duty is payable at the rate of 0.2% of the consideration) and the register of members has been updated to reflect the name of the new shareholder. It also provides continuity for the business for the buyer and a clean break for the seller.</w:t>
+                    <w:t xml:space="preserve">A share acquisition is generally more straightforward to implement from both the seller's and the buyer's point of view. A share acquisition involves the transfer of ownership of only the shares in the target company and, as a matter of Hong Kong law, is a relatively straightforward process. An instrument of transfer and bought and sold notes executed by the buyer and seller are required for transfer of shares in a Hong Kong company. Legal title is considered transferred after the share transfer documents are stamped (stamp duty is payable at the rate of 0.2% of the consideration or value of the shares) and the register of members has been updated to reflect the name of the new shareholder. A share sale also provides continuity for the business for the buyer and a clean break for the seller.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -1446,51 +1507,51 @@
                     </w:rPr>
                     <w:t xml:space="preserve">Exclusivity:</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> Exclusivity provisions usually form part of a term sheet or letter of intent.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="10"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Break fee:</w:t>
                   </w:r>
                   <w:r>
-                    <w:t xml:space="preserve"> Break fees are not common (but it is common to ask for deposits).</w:t>
+                    <w:t xml:space="preserve"> Break fees are not common.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="10"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Confidentiality:</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> Confidentiality provisions usually form part of a term sheet or letter of intent. Alternatively, a confidentiality agreement governing the exchange of confidential information relating to the transaction is typically entered into.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
@@ -1670,54 +1731,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:rPr>
-[...2 lines deleted...]
-                    <w:t xml:space="preserve">Frequency/market practice: Very common.</w:t>
+                    <w:t xml:space="preserve">Frequency/market practice: Very common unless the deal is on a “locked-box” basis.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -1730,51 +1788,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Frequency/market practice: Debt-free, cash-free is very common. Working capital is fairly common. Locked box is becoming more common, especially in competitive situations. Net asset value (NAV) is rarely seen.</w:t>
+                    <w:t xml:space="preserve">Frequency/market practice: Debt-free, cash-free is very common. Working capital adjustments are common in bilateral and owner-managed transactions. Locked box deals are increasingly common, especially where there is a private equity seller. Net asset value (NAV) is rarely seen.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -2024,51 +2082,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Frequency/market practice: Rarely (People's Republic of China-based buyers are generally more willing to pay a deposit, particularly where there is a financing condition).</w:t>
+                    <w:t xml:space="preserve">Frequency/market practice: Deposits are not common although certain PRC-based buyers may be more willing to pay a deposit, particularly where there is a financing condition.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -2081,51 +2139,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Frequency/market practice: Fairly common; escrows are used by private equity investors and strategic buyers for supporting warranty and indemnity claims, and for certain People's Republic of China tax obligations.</w:t>
+                    <w:t xml:space="preserve">Frequency/market practice: Fairly common in strategic and non-insured deals; escrows are used by private equity investors and strategic buyers for supporting warranty and indemnity claims, and for certain PRC tax obligations.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -2230,54 +2288,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:rPr>
-[...2 lines deleted...]
-                    <w:t xml:space="preserve">Frequency/market practice: Uncommon; this is typically only available where there is a long period before execution and completion, or a foreign seller.</w:t>
+                    <w:t xml:space="preserve">Frequency/market practice: Uncommon; this is typically only available where there is a long period before execution and completion, or when a foreign seller is involved.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -2350,54 +2405,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:rPr>
-[...2 lines deleted...]
-                    <w:t xml:space="preserve">Frequency/market practice: Rarely; it is more likely to be quantified than general.</w:t>
+                    <w:t xml:space="preserve">Frequency/market practice: Rarely; where included, MAE is typical framed through negotiated inclusions and carve-outs rather than a fixed quantitative threshold.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
           <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
@@ -2736,51 +2788,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Frequency/market practice: Very common, with reasonable limitations; we generally get this for private deals (subject to common competition law compliance issues such as the sharing of confidential information prior to closing).</w:t>
+                    <w:t xml:space="preserve">Frequency/market practice: Very common, with reasonable limitations; this should generally be requested for private deals (subject to common competition law compliance issues such as the sharing of commercially sensitive information (e.g. pricing and pricing strategies) prior to closing).</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -3490,51 +3542,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Frequency/market practice: The buyer will ask for 100% but it is possible to negotiate down for non-fundamental (business) warranties. It ranges from 10%-30% for business warranties. It may be higher, depending on the bargaining power of the parties and if there is W&amp;I Insurance. Common to have 100% for fundamental warranties.</w:t>
+                    <w:t xml:space="preserve">Frequency/market practice: The buyer will ask for 100% but it is possible to negotiate down for non-fundamental (business) warranties. It ranges from 10-30% for business warranties. It may be higher, depending on the bargaining power of the parties and if there is W&amp;I Insurance. Common to have 100% for fundamental warranties.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -3895,51 +3947,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Frequency/market practice: Increasingly common, particularly when financial sponsors exits. It is generally becoming more common and can be adapted to cover specific identified risks e.g., tax.</w:t>
+                    <w:t xml:space="preserve">Frequency/market practice: Increasingly common, particularly on financial sponsors exits. It can often be adapted to cover specific identified risks e.g., tax.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
           <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
@@ -4614,51 +4666,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Frequency/market practice: It is common to share the stamp duty payable in Hong Kong, which has been reduced from 0.26% to 0.2% (with effect from 17 November 2023) of the greater of the purchase price and value (usually determined as NAV).</w:t>
+                    <w:t xml:space="preserve">Frequency/market practice: It is common to share the total stamp duty payable in Hong Kong, which is 0.2%  of the greater of the purchase price and value of the shares (usually determined as NAV).</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -5933,50 +5985,135 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
     <w:multiLevelType w:val="singleLevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
     <w:multiLevelType w:val="singleLevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74437C54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51ACB4C8"/>
     <w:lvl w:ilvl="0" w:tplc="CEB45F4C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1512" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2232" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -6080,50 +6217,56 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="18"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="25"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -7327,51 +7470,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/en/insight/publications/resources/post-acquisition-integration-2023" TargetMode="External" Id="R30519cc8358f4383" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/en/insight/publications/resources/post-acquisition-integration-2023" TargetMode="External" Id="Re68f2b0ca8ee44d7" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>