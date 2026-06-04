--- v0 (2026-04-03)
+++ v1 (2026-06-04)
@@ -259,51 +259,51 @@
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typical due diligence issues</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
-                <w:t xml:space="preserve">Regulatory noncompliance is a common issue in the Philippines and this can mean additional costs for rectification and operations post-closing. In highly regulated industries, e.g., healthcare and telecommunications, regulatory noncompliance issues are prevalent, particularly in locally owned target companies (as opposed to target companies that are owned by large multinational companies).</w:t>
+                <w:t xml:space="preserve">Regulatory noncompliance is a common issue in the Philippines and this can mean additional costs for rectification and operations post-closing. In highly regulated industries, e.g., healthcare, energy and telecommunications, regulatory noncompliance issues are prevalent, particularly in locally owned target companies (as opposed to target companies that are owned by large multinational companies).</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Requiring the seller to attend to housekeeping matters before closing is common. Seeking protection via a reduction in the purchase price or a holdback of the purchase price, with either party completing cleanup measures after closing, may also be considered.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pricing and payment</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
@@ -492,175 +492,187 @@
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreign investment restrictions</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreign investment screening procedure</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
-                <w:t xml:space="preserve">The Philippines has a foreign investment screening procedure for transactions involving strategic industries, such as military-related industries, cyber infrastructure, pipeline transportation or such other activities that may threaten territorial integrity and the safety, security and well-being of Filipino citizens. Foreign investment screening procures may also apply to transactions involving entities delivering (or associated with) public services that may effectively result in the grant of control of such entities to foreigners, or foreign corporations. While the foreign investment review procedures are mandatory and suspensory under current Philippine laws and regulations, those laws and regulations have been amended recently and we have yet to see how they will be implemented. For further information, see the more detailed section on "Foreign investment restrictions".</w:t>
+                <w:t xml:space="preserve">The Philippines has a foreign investment screening procedure for transactions involving strategic industries, such as military-related industries, cyber infrastructure, pipeline transportation or such other activities that may threaten territorial integrity and the safety, security and well-being of Filipino citizens. Foreign investment screening procedures may also apply to transactions involving entities delivering (or associated with) public services that may effectively result in the grant of control of such entities to foreigners, or foreign corporations. While the foreign investment review procedures are mandatory and suspensory under current Philippine laws and regulations, those laws and regulations have been amended recently and we have yet to see how they will be implemented. For further information, see the more detailed section on "Foreign investment restrictions."</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t xml:space="preserve">Other foreign investment restrictions</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Foreign investors may own up to 100% of a domestic enterprise in the Philippines if the domestic enterprise is not engaged in any of the activities listed in the "negative list" of the Foreign Investments Act (FIA).</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
-                <w:t xml:space="preserve">Under the FIA, a domestic market enterprise that is more than 40% foreign-owned must have a paid-in or assigned capital of the Philippine peso equivalent of at least USD 200,000. This amount may be reduced to USD 100,000 if: (i) if the activity of the domestic market enterprise involves advanced technology as determined by the Department of Science and Technology; or (ii) it is endorsed as startup or startup enablers by the lead host agencies pursuant to Republic Act No. 11337, otherwise known as the Innovative Startup Act; or (iii) a majority of the direct employees are Filipinos, but in no case shall the number of Filipino employees be less than 15.</w:t>
+                <w:t xml:space="preserve">Under the FIA, a domestic market enterprise that is more than 40% foreign-owned must have a paid-in or assigned capital of the Philippine peso equivalent of at least USD 200,000. This amount may be reduced to USD 100,000 if: (i) if the activity of the domestic market enterprise involves advanced technology as determined by the Department of Science and Technology; or (ii) it is endorsed as startup or startup enablers by the lead host agencies pursuant to Republic Act (RA) No. 11337, otherwise known as the Innovative Startup Act; or (iii) a majority of the direct employees are Filipinos, but in no case shall the number of Filipino employees be less than 15.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">An export enterprise is not required to comply with this minimum capitalization requirement. An export enterprise is a manufacturer, processor or service entity that exports 60% or more of its output, or a trader that purchases products domestically and exports 60% or more of such purchases.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">A buyer must determine whether foreign equity restrictions apply to the target company or the business. If such restrictions apply, the buyer may need to establish a joint venture with a Philippine partner to comply with foreign equity restrictions.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreign investment registration</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">In respect of a share sale, if the acquisition results in foreign equity in the target company exceeding 40%, it must register under the FIA. An FIA-registered corporation is required to re-register under the FIA in case of further increases in its foreign equity pursuant to, among other things, an additional subscription to its shares of stock.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
-                <w:t xml:space="preserve">In respect of an asset sale, yhe buyer must establish and register a Philippine subsidiary or a branch office of a foreign corporation and comply with the foreign investment restrictions discussed above, in addition to any minimum paid-up capital requirements under the FIA and other applicable laws.</w:t>
+                <w:t xml:space="preserve">In respect of an asset sale, the buyer must establish and register a Philippine subsidiary or a branch office of a foreign corporation and comply with the foreign investment restrictions discussed above, in addition to any minimum paid-up capital requirements under the FIA and other applicable laws.</w:t>
+              </w:r>
+            </w:p>
+            <w:p>
+              <w:pPr>
+                <w:pStyle w:val="BodyText"/>
+              </w:pPr>
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antitrust/merger control</w:t>
+              </w:r>
+            </w:p>
+            <w:p>
+              <w:pPr>
+                <w:pStyle w:val="BodyText"/>
+              </w:pPr>
+              <w:r>
+                <w:t xml:space="preserve">Transactions in the Philippines are subject to mandatory and suspensory merger control if they meet certain thresholds. Certain types of transactions qualify for expedited review, </w:t>
+              </w:r>
+              <w:r>
+                <w:t xml:space="preserve">such as</w:t>
+              </w:r>
+              <w:r>
+                <w:t xml:space="preserve"> no horizontal or vertical relationships between the parties, export-oriented operations, negligible Philippine presence</w:t>
+              </w:r>
+              <w:r>
+                <w:t xml:space="preserve">,</w:t>
+              </w:r>
+              <w:r>
+                <w:t xml:space="preserve"> and real estate joint ventures. For further information, see the more detailed section on "Antitrust/merger control."</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
                 <w:t xml:space="preserve">Other regulatory or government approvals</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Most M&amp;A transactions in the Philippines do not require special statutory or regulatory approval unless the target company operates within certain regulated industries, such as banking, insurance and telecommunications, or is subject to special registrations.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">A statutory merger, which involves the transfer of assets, requires approval from the SEC.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">If an asset sale involves the sale of all, or substantially all, of the assets of the seller, the sale will need to be approved by the board of directors and stockholders representing at least two-thirds of the outstanding capital stock, and the seller must comply with the Philippine Bulk Sales Law.</w:t>
-              </w:r>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">Transactions in the Philippines are subject to mandatory and suspensory merger control if they meet certain thresholds. Certain types of transactions qualify for expedited review, like no horizontal or vertical relationships between the parties, export-oriented operations, negligible Philippine presence, and real estate joint ventures. For further information, see the more detailed section on "Antitrust/merger control".</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-2027546159"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013435"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w:rsidRPr="008020A8" w:rsidR="002263CD" w:rsidP="002263CD" w:rsidRDefault="002263CD" w14:paraId="0C719C3F" w14:textId="703033C8">
           <w:pPr>
@@ -842,78 +854,81 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stamp duty</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Stamp duty is payable at a rate of PHP 1.50 on each PHP 200 of the par value or 50% of the Documentary Stamp Tax (DST) paid upon original issuance of no-par shares for a transfer of shares.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Further, in respect of transfers of real property, DST at the rate of 1.5% is payable on deeds of sale, conveyances and donations of real property.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
-                <w:t xml:space="preserve">In mergers, the issuance of shares by the surviving corporation is subject to a DST of PHP 2 on each PHP 200 (or fractional part thereof) of the par value of the shares. However, transfers of stock or real property pursuant to the merger are exempt from DST, provided the requirements of the Tax Code are met.</w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Finally, sales or exchanges of shares of stock listed and traded in the Philippine Stock Exchange (PSE) are exempt from DST.</w:t>
+                <w:t xml:space="preserve">In mergers, the issuance of shares by the surviving corporation is subject to a DST of </w:t>
+              </w:r>
+              <w:r>
+                <w:t xml:space="preserve">75% of 1% of the par value of the shares. However, transfers of stock or real property pursuant to the merger are exempt from DST, provided the requirements of the National Internal Revenue Code of 1997, as amended (Tax Code) are met.</w:t>
+              </w:r>
+            </w:p>
+            <w:p>
+              <w:pPr>
+                <w:pStyle w:val="BodyText"/>
+              </w:pPr>
+              <w:r>
+                <w:t xml:space="preserve">Finally, sales or exchanges of shares of stock listed and traded in the Philippine Stock Exchange (PSE) or a foreign stock exchange are exempt from DST.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value-added tax</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
-                <w:t xml:space="preserve">The Tax Code imposes value-added tax (VAT) on the sale of goods or properties and the performance of services in the course of business. The VAT is imposed at the rate of 12% of the gross selling price of the goods or properties sold, i.e., the total amount of money that the buyer pays or is obligated to pay to the seller in consideration for the sale.</w:t>
+                <w:t xml:space="preserve">The Tax Code imposes value-added tax (VAT) on the sale of goods or properties and the performance of services, including digital services, in the course of business. The VAT is imposed at the rate of 12% of the gross sales of the goods or properties sold, i.e., the total amount of money that the buyer pays or is obligated to pay to the seller in consideration for the sale.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">There is no VAT on a normal share acquisition. The transfer of the assets of absorbed corporations to another corporation pursuant to a merger is not subject to VAT.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
                 <w:t xml:space="preserve">OECD's Two Pillar Solution</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
@@ -965,51 +980,51 @@
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="331497857"/>
             <w:placeholder>
               <w:docPart w:val="50B9E9BC9CD645C4AEC5AAC81F840459"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">For information on post-acquisition integration matters, please see our </w:t>
               </w:r>
-              <w:hyperlink w:history="true" r:id="R2bf2a9666dbc4701">
+              <w:hyperlink w:history="true" r:id="Rc9d628673e234d74">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Post-acquisition Integration Handbook</w:t>
                 </w:r>
               </w:hyperlink>
               <w:r>
                 <w:t xml:space="preserve">.</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Disclaimer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Copyright © 2026 Baker &amp; McKenzie. All rights reserved. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -3419,51 +3434,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="537007590">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/en/insight/publications/resources/post-acquisition-integration-2023" TargetMode="External" Id="R2bf2a9666dbc4701" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/en/insight/publications/resources/post-acquisition-integration-2023" TargetMode="External" Id="Rc9d628673e234d74" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>