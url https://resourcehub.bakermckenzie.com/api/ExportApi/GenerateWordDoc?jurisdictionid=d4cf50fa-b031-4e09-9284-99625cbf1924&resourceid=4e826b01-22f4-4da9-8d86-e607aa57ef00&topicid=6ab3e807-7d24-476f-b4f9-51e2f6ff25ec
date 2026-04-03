--- v0 (2025-10-12)
+++ v1 (2026-04-03)
@@ -299,71 +299,71 @@
                 <w:t xml:space="preserve">European treaty </w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:spacing w:before="0"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Source available in</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="9"/>
                 </w:numPr>
               </w:pPr>
-              <w:hyperlink w:history="true" r:id="Rd2ac6fb77b2e4c19">
+              <w:hyperlink w:history="true" r:id="R51337a606acf4f60">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t xml:space="preserve">English</w:t>
                 </w:r>
               </w:hyperlink>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="9"/>
                 </w:numPr>
               </w:pPr>
-              <w:hyperlink w:history="true" r:id="R22ab539de5854dcb">
+              <w:hyperlink w:history="true" r:id="Rb59f4c490d154e37">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dutch</w:t>
                 </w:r>
               </w:hyperlink>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1979 Convention on the Elimination of All Forms of Discrimination against Women</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
@@ -387,51 +387,51 @@
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global treaty (UN)</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Source available in</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="10"/>
                 </w:numPr>
               </w:pPr>
-              <w:hyperlink w:history="true" r:id="R08172004c4304fc3">
+              <w:hyperlink w:history="true" r:id="Rff569f4308b342b2">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t xml:space="preserve">English</w:t>
                 </w:r>
               </w:hyperlink>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Council of Europe Convention on the Protection of Children against Sexual Exploitation and Sexual Abuse</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
@@ -446,71 +446,71 @@
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
                 <w:t xml:space="preserve">European treaty</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Source available in</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="11"/>
                 </w:numPr>
               </w:pPr>
-              <w:hyperlink w:history="true" r:id="R816a1b85e6c84f98">
+              <w:hyperlink w:history="true" r:id="R560471bcf40b4421">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t xml:space="preserve">English</w:t>
                 </w:r>
               </w:hyperlink>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="11"/>
                 </w:numPr>
               </w:pPr>
-              <w:hyperlink w:history="true" r:id="R3f141e3623c84971">
+              <w:hyperlink w:history="true" r:id="R63298a44ba8d46d0">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dutch</w:t>
                 </w:r>
               </w:hyperlink>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention on the Rights of the Child</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
@@ -525,71 +525,71 @@
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global treaty (UN)</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Source available in</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="12"/>
                 </w:numPr>
               </w:pPr>
-              <w:hyperlink w:history="true" r:id="Rf2fbdaf7eec14779">
+              <w:hyperlink w:history="true" r:id="R2f7c6bc1a81c45c5">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t xml:space="preserve">English</w:t>
                 </w:r>
               </w:hyperlink>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="12"/>
                 </w:numPr>
               </w:pPr>
-              <w:hyperlink w:history="true" r:id="Ra00edc5f562d4f23">
+              <w:hyperlink w:history="true" r:id="Rf057c3728dd8447d">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dutch</w:t>
                 </w:r>
               </w:hyperlink>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:i/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetboek van Strafrecht </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -601,51 +601,51 @@
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">This law contains relevant articles on crimes against public order, crimes against morality, crimes against personal liberty, crimes against life, ill treatment, and causing death or bodily injury by guilt, destruction or damage.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Source available in</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="13"/>
                 </w:numPr>
               </w:pPr>
-              <w:hyperlink w:history="true" r:id="R7fbdc42ea49d4f8b">
+              <w:hyperlink w:history="true" r:id="R9f644d3c00004983">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dutch</w:t>
                 </w:r>
               </w:hyperlink>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:i/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burgerlijk Wetboek Boek 1 </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -657,51 +657,51 @@
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">The Dutch Civil Code contains the most important provisions that regulate the everyday life of citizens. This part of the Dutch Civil Code contains articles about personal and family law relating to, amongst others, marriages and divorces. The Dutch law provides for the tasks and powers of child protection that can be exercised in cases of domestic violence.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Source available in</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="14"/>
                 </w:numPr>
               </w:pPr>
-              <w:hyperlink w:history="true" r:id="Re24431d7e53a4865">
+              <w:hyperlink w:history="true" r:id="R8f94e4ef235840a6">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dutch</w:t>
                 </w:r>
               </w:hyperlink>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:i/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeugdwet </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -713,51 +713,51 @@
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">This law states that the municipality must provide most care and help for children and young people. The purpose of the law is to prevent fragmentation of care for youth and to organize care and help. Municipalities are the third tier of public administration in the Netherlands and responsible for carrying out the duties that are delegated to them by the central government.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Source available in</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="15"/>
                 </w:numPr>
               </w:pPr>
-              <w:hyperlink w:history="true" r:id="Rdac2fbeec9ad4cf2">
+              <w:hyperlink w:history="true" r:id="R31a8341139d44581">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dutch</w:t>
                 </w:r>
               </w:hyperlink>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:i/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet tijdelijk huisverbod </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -769,51 +769,51 @@
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">This law provides that a temporary restraining order can be imposed by the mayor on a person who poses a serious threat of domestic violence. For example, this law provides the mayor with the authority to impose a restraining order on a person if facts and circumstances show that this person poses a danger to the safety of others. Furthermore, the mayor has the power to mandate or authorize the auxiliary public prosecutor to carry out these powers and duties.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Source available in</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="16"/>
                 </w:numPr>
               </w:pPr>
-              <w:hyperlink w:history="true" r:id="Rbbf2cf4a1a5347db">
+              <w:hyperlink w:history="true" r:id="Reaeecd4bb82d4e1d">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dutch</w:t>
                 </w:r>
               </w:hyperlink>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:i/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aanwijzing</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:i/>
                   <w:u w:val="single"/>
@@ -840,51 +840,51 @@
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">This designation provides a framework and rules for the criminal law approach to domestic violence and child abuse. Domestic violence and child abuse cover different forms of violence, always involving violence committed by someone close to the victim, where the victim is in a relationship of dependency and/or lack of freedom in relation to the perpetrator and where in some cases inequalities and stereotyped norms about women and men as a social group play a role. This can include partner violence, violence related to "honor," female genital mutilation, child abuse, parental abuse, marriage coercion, abandonment, bigamy and marital imprisonment, but also violence in (care) institutions. "Domestic violence" and "child abuse" is used as a collective term in this designation. Sometimes a short reference is made to "domestic violence" or "violence in the private sphere." These terms always have the same meaning and are considered a very broad definition of domestic violence compared to most European countries.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Source available in</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="17"/>
                 </w:numPr>
               </w:pPr>
-              <w:hyperlink w:history="true" r:id="R6d79a511c98b4e88">
+              <w:hyperlink w:history="true" r:id="Rf990a9c8549540bf">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dutch</w:t>
                 </w:r>
               </w:hyperlink>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:i/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regeling specifieke uitkering aanpak huiselijk geweld en kindermishandeling </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -896,51 +896,51 @@
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">This scheme helps regions, through so-called central municipalities to put their plans and projects regarding domestic violence and child abuse into practice. This is done via the program team "Geweld hoort nergens thuis." The team helps regions in the transition from thinking to doing, in order to structurally solve bottlenecks in daily practice.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Source available in</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="18"/>
                 </w:numPr>
               </w:pPr>
-              <w:hyperlink w:history="true" r:id="Reae47e09516b457a">
+              <w:hyperlink w:history="true" r:id="R50a4ddd5051a41fb">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dutch</w:t>
                 </w:r>
               </w:hyperlink>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:spacing w:before="0"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:i/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet maatschappelijke ondersteuning 2015 - Hoofdstuk 4 VeiligThuis </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
@@ -978,51 +978,51 @@
                 <w:t xml:space="preserve">) is an act within the framework of aid and support. The purpose of the law is to help citizens so that they can continue to live independently at home and participate in society for as long as possible. Municipalities are responsible for implementing this law.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:spacing w:before="0"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Source available in</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="19"/>
                 </w:numPr>
               </w:pPr>
-              <w:hyperlink w:history="true" r:id="Re4ad978c87634e48">
+              <w:hyperlink w:history="true" r:id="Rfe87e9a4088e46eb">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dutch</w:t>
                 </w:r>
               </w:hyperlink>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:spacing w:before="0"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:i/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wmo 2015 - Hoofdstuk 4 Advies- en meldpunt huiselijk geweld en kindermishandeling </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
@@ -1032,51 +1032,51 @@
                 <w:t xml:space="preserve">(Implementation decree (Chapter 4) Advice and reporting center for domestic violence and child abuse)</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:spacing w:before="0"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Source available in</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="20"/>
                 </w:numPr>
               </w:pPr>
-              <w:hyperlink w:history="true" r:id="Rbf558acae5614495">
+              <w:hyperlink w:history="true" r:id="R1f71db595a4949bf">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dutch</w:t>
                 </w:r>
               </w:hyperlink>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:i/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meldcode Huiselijk geweld en kindermishandeling (Besluit verplichte meldcode huiselijk geweld en kindermishandeling) </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1097,71 +1097,71 @@
                 <w:t xml:space="preserve">Huiselijk geweld en kindermishandeling</w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve">) provides the reporting guidelines for professionals who encounter suspected domestic violence or child abuse of women and children in their work as a professional (e.g., as doctors, teachers, etc.). Based on five steps, professionals can determine whether they need to report their concerns to Veilig Thuis (Safe Home, a governmental organization that collaborates with the police in investigating domestic violence) and whether sufficient help can be deployed.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Source available in</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="21"/>
                 </w:numPr>
               </w:pPr>
-              <w:hyperlink w:history="true" r:id="Rff608ba924804b5f">
+              <w:hyperlink w:history="true" r:id="R0970e19447044cbe">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dutch - Link 1</w:t>
                 </w:r>
               </w:hyperlink>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="21"/>
                 </w:numPr>
               </w:pPr>
-              <w:hyperlink w:history="true" r:id="R8bf2db7e00ca445a">
+              <w:hyperlink w:history="true" r:id="R49fd9a13e63349c3">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dutch - Link 2</w:t>
                 </w:r>
               </w:hyperlink>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:i/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richtlijn voor strafvordering</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:i/>
                   <w:u w:val="single"/>
@@ -1188,51 +1188,51 @@
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">This regulation covers various forms of domestic violence in cases brought to the criminal court (police court) or cases in which a conditional discharge/dismissal is sufficient. If, in the context of domestic violence, a child is a victim of abuse or sexual abuse, the regulation should be used for child abuse or sexual abuse of minors, respectively.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Source available in</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="22"/>
                 </w:numPr>
               </w:pPr>
-              <w:hyperlink w:history="true" r:id="R5bcdf6bf0c4f4d92">
+              <w:hyperlink w:history="true" r:id="Ra22308578a0a4eb4">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dutch</w:t>
                 </w:r>
               </w:hyperlink>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:i/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet tegengaan huwelijksdwang </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1244,51 +1244,51 @@
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">The purpose of this law is to further curb marital coercion in the Netherlands and to limit the recognition of marriages contracted abroad to marriages that correspond to the generally accepted nature of marriage in the Netherlands. Furthermore, the law regulates that foreign marriages contracted under duress, foreign child marriages and polygamous marriages with a connection to the Netherlands are no longer recognized in the Netherlands.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Source available in</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="23"/>
                 </w:numPr>
               </w:pPr>
-              <w:hyperlink w:history="true" r:id="R86f31c606fca443a">
+              <w:hyperlink w:history="true" r:id="R1f3806261a1c41b9">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dutch</w:t>
                 </w:r>
               </w:hyperlink>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:i/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uitkering Schadefonds Geweldsmisdrijven voor slachtoffers geweldsmisdrijven </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1323,51 +1323,51 @@
                 <w:t xml:space="preserve">There is no specific definition of a "violent crime." A violent crime can be seen as an act whereby a person is put into a state of unconsciousness or impotence.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:spacing w:after="0"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Source available in</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="24"/>
                 </w:numPr>
               </w:pPr>
-              <w:hyperlink w:history="true" r:id="R7c8cc1c6698d4547">
+              <w:hyperlink w:history="true" r:id="Re43f5c59e7224d33">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dutch</w:t>
                 </w:r>
               </w:hyperlink>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-2027546159"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013435"/>
         </w:placeholder>
@@ -4243,51 +4243,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="537007590">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBV0006074/2016-03-01#Verdrag_1" TargetMode="External" Id="Rd2ac6fb77b2e4c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBV0006074/2016-03-01#Verdrag_2" TargetMode="External" Id="R22ab539de5854dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/womenwatch/daw/cedaw/text/econvention.htm" TargetMode="External" Id="R08172004c4304fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/1680084822" TargetMode="External" Id="R816a1b85e6c84f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBV0004127/2010-07-01#Verdrag_2" TargetMode="External" Id="R3f141e3623c84971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/en/professionalinterest/pages/crc.aspx" TargetMode="External" Id="Rf2fbdaf7eec14779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBV0002508/2002-11-18#Verdrag_2" TargetMode="External" Id="Ra00edc5f562d4f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0001854/2021-07-01" TargetMode="External" Id="R7fbdc42ea49d4f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0002656/2021-01-01" TargetMode="External" Id="Re24431d7e53a4865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0034925/2020-07-01" TargetMode="External" Id="Rdac2fbeec9ad4cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0024649/2020-07-01" TargetMode="External" Id="Rbbf2cf4a1a5347db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0037818/2016-05-01" TargetMode="External" Id="R6d79a511c98b4e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0043531/2020-05-16" TargetMode="External" Id="Reae47e09516b457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0035362/2021-07-01" TargetMode="External" Id="Re4ad978c87634e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0035733/2020-01-01#Hoofdstuk4" TargetMode="External" Id="Rbf558acae5614495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0033723/2019-01-01" TargetMode="External" Id="Rff608ba924804b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/huiselijk-geweld/meldcode" TargetMode="External" Id="R8bf2db7e00ca445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0036268/2015-03-01" TargetMode="External" Id="R5bcdf6bf0c4f4d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0037085/2015-12-05" TargetMode="External" Id="R86f31c606fca443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/wetten-en-regelingen/productbeschrijvingen/uitkering-schadefonds-geweldsmisdrijven-voor-slachtoffers-geweldsmisdrijven" TargetMode="External" Id="R7c8cc1c6698d4547" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBV0006074/2016-03-01#Verdrag_1" TargetMode="External" Id="R51337a606acf4f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBV0006074/2016-03-01#Verdrag_2" TargetMode="External" Id="Rb59f4c490d154e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/womenwatch/daw/cedaw/text/econvention.htm" TargetMode="External" Id="Rff569f4308b342b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/1680084822" TargetMode="External" Id="R560471bcf40b4421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBV0004127/2010-07-01#Verdrag_2" TargetMode="External" Id="R63298a44ba8d46d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/en/professionalinterest/pages/crc.aspx" TargetMode="External" Id="R2f7c6bc1a81c45c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBV0002508/2002-11-18#Verdrag_2" TargetMode="External" Id="Rf057c3728dd8447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0001854/2021-07-01" TargetMode="External" Id="R9f644d3c00004983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0002656/2021-01-01" TargetMode="External" Id="R8f94e4ef235840a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0034925/2020-07-01" TargetMode="External" Id="R31a8341139d44581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0024649/2020-07-01" TargetMode="External" Id="Reaeecd4bb82d4e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0037818/2016-05-01" TargetMode="External" Id="Rf990a9c8549540bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0043531/2020-05-16" TargetMode="External" Id="R50a4ddd5051a41fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0035362/2021-07-01" TargetMode="External" Id="Rfe87e9a4088e46eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0035733/2020-01-01#Hoofdstuk4" TargetMode="External" Id="R1f71db595a4949bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0033723/2019-01-01" TargetMode="External" Id="R0970e19447044cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/huiselijk-geweld/meldcode" TargetMode="External" Id="R49fd9a13e63349c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0036268/2015-03-01" TargetMode="External" Id="Ra22308578a0a4eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0037085/2015-12-05" TargetMode="External" Id="R1f3806261a1c41b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/wetten-en-regelingen/productbeschrijvingen/uitkering-schadefonds-geweldsmisdrijven-voor-slachtoffers-geweldsmisdrijven" TargetMode="External" Id="Re43f5c59e7224d33" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>