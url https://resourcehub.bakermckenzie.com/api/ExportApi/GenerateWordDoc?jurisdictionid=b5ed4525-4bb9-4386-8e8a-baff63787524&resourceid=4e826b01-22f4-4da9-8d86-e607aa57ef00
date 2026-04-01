--- v0 (2025-10-28)
+++ v1 (2026-04-01)
@@ -217,262 +217,262 @@
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-1863039157"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013435"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="7772400" cy="714375"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
-                <wp:docPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/japan_banner_v1/china_banner_v1.jpg?h=75&amp;amp;w=816&amp;amp;sc_lang=en" descr=""/>
+                <wp:docPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/japan_banner_v1/china_banner_v1.jpg?h=75&amp;amp;w=816&amp;amp;rev=20c5f354df7a4f1b948d68f867a01abb&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/japan_banner_v1/china_banner_v1.jpg?h=75&amp;amp;w=816&amp;amp;sc_lang=en" descr=""/>
+                        <pic:cNvPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/japan_banner_v1/china_banner_v1.jpg?h=75&amp;amp;w=816&amp;amp;rev=20c5f354df7a4f1b948d68f867a01abb&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="R9b6f4d8467fc49fc"/>
+                        <a:blip r:embed="R3a2f4ab647a0422d"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7772400" cy="714375"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="4C0078"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="5143500" cy="1333500"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
-                <wp:docPr id="6" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/quotes/china_quote_v1.jpg?h=140&amp;amp;w=540&amp;amp;sc_lang=en" descr=""/>
+                <wp:docPr id="6" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/quotes/china_quote_v1.jpg?h=140&amp;amp;w=540&amp;amp;rev=46a28cb117d04c658fb7ce2d457f83bf&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="3" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/quotes/china_quote_v1.jpg?h=140&amp;amp;w=540&amp;amp;sc_lang=en" descr=""/>
+                        <pic:cNvPr id="3" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/quotes/china_quote_v1.jpg?h=140&amp;amp;w=540&amp;amp;rev=46a28cb117d04c658fb7ce2d457f83bf&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="Rcc2bfdc415974c4a"/>
+                        <a:blip r:embed="R2de116a342d04b32"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5143500" cy="1333500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="4C0078"/>
             </w:rPr>
             <w:t xml:space="preserve">	</w:t>
           </w:r>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1381125" cy="1952624"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
-                <wp:docPr id="7" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/tile-images/2021_asia.jpg?h=205&amp;amp;w=145&amp;amp;sc_lang=en" descr=""/>
+                <wp:docPr id="7" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/tile-images/2021_asia.jpg?h=205&amp;amp;w=145&amp;amp;rev=49ba0d7996214429a95f4f9c56698bbc&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="4" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/tile-images/2021_asia.jpg?h=205&amp;amp;w=145&amp;amp;sc_lang=en" descr=""/>
+                        <pic:cNvPr id="4" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/tile-images/2021_asia.jpg?h=205&amp;amp;w=145&amp;amp;rev=49ba0d7996214429a95f4f9c56698bbc&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="R6af65485f7e34589"/>
+                        <a:blip r:embed="Ra0555eeb6adf4ef0"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1381125" cy="1952624"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="4C0078"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="4C0078"/>
             </w:rPr>
             <w:t xml:space="preserve">																	    </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="R36436d5388df4f3f">
+          <w:hyperlink w:history="true" r:id="R21497ca871ba480e">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve">China Full Report</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:ind/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="323232"/>
               <w:sz w:val="36"/>
               <w:bdr w:val="single" w:color="000000" w:sz="16" w:space="1"/>
             </w:rPr>
             <w:t xml:space="preserve">How to use and navigate this report</w:t>
           </w:r>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="8667750" cy="1695450"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
-                <wp:docPr id="8" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/jurisdiction_instructions_v1.jpg?sc_lang=en" descr=""/>
+                <wp:docPr id="8" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/jurisdiction_instructions_v1.jpg?rev=0b2544bab61249d491e5aeb9ba679f2c&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/jurisdiction_instructions_v1.jpg?sc_lang=en" descr=""/>
+                        <pic:cNvPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/jurisdiction_instructions_v1.jpg?rev=0b2544bab61249d491e5aeb9ba679f2c&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="R3abca072a6224c67"/>
+                        <a:blip r:embed="R83cfd51964b34001"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8667750" cy="1695450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
@@ -1101,51 +1101,51 @@
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> "Supreme Court issues typical cases of crimes involving domestic violence"</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="8DB3E2"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[11]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Source:</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R0a06e0fc5a924ae2">
+                  <w:hyperlink w:history="true" r:id="Refc302a3c1854edd">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://www.court.gov.cn/zixun-xiangqing-13615.html</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">2. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
@@ -1180,51 +1180,51 @@
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Publication title: </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">"The Supreme People's Court issued ten typical cases of the first anniversary of the implementation of the Anti-Domestic Violence Law"</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="8DB3E2"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[12]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Source: </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R3dd539adace8435e">
+                  <w:hyperlink w:history="true" r:id="R643bb616930e4219">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.pkulaw.com/chl/b4df475fcf4b2cf1bdfb.html</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">3. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
@@ -1262,51 +1262,51 @@
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> "Top Ten Typical Cases of the Supreme People's Court on PS PO"</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="8DB3E2"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[13]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Source:</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R28965f5c7fc04578">
+                  <w:hyperlink w:history="true" r:id="R2704ff7928564728">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://www.court.gov.cn/zixun-xiangqing-274801.html</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">4.</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
@@ -1344,51 +1344,51 @@
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Publication title:</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> "Typical cases of domestic violence crimes punished according to law"</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="8DB3E2"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[14]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Source: </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R52964d0312404b67">
+                  <w:hyperlink w:history="true" r:id="R7c6a705abaef4c38">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.spp.gov.cn/xwfbh/wsfbt/202105/t20210507_517255.shtml#2</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
@@ -8272,129 +8272,129 @@
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[10]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Article 11 of the Special Regulations on the Labor Protection of Female Employees.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[11]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    The official website of the Supreme People's Court: </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rfc658b05606b4468">
+                  <w:hyperlink w:history="true" r:id="R36a4a32ce62149cc">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://www.court.gov.cn/zixun-xiangqing-13615.html</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[12]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R0a5a8d32943a487a">
+                  <w:hyperlink w:history="true" r:id="Rbecb70eca7714fb9">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.pkulaw.com/chl/b4df475fcf4b2cf1bdfb.html</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[13]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    The official website of the Supreme People's Court: </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R6afd861638ee4bd0">
+                  <w:hyperlink w:history="true" r:id="R1f58904d71b54120">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://www.court.gov.cn/zixun-xiangqing-274801.html</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[14]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Supreme People's Procuratorate official website: </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R4208258dd29f437c">
+                  <w:hyperlink w:history="true" r:id="R0cc975130558483f">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.spp.gov.cn/xwfbh/wsfbt/202105/t20210507_517255.shtml#2</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[15]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Opinions of the Supreme People's Court on the Pilot Reform of the Family Judgment Mode and Working Mechanism (Law [2016] No. 128); Opinions of the Supreme Court and Other 15 departments on the Establishment of a Joint Conference System for the Reform of the Family Judgment Mode and Working Mechanism (Law [2017] No. 18); Opinions of the Supreme People's Court on Further Deepening the Reform of the Family Judgment Mode and Working Mechanism (for Trial Implementation) (Law Fa [ 2018] No. 12).</w:t>
                   </w:r>
@@ -8616,51 +8616,51 @@
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[30]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Decision of the Standing Committee of the Fifth National People's Congress on the Ratification of the United Nations Convention on the Elimination of All Forms of Discrimination Against Women.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[31]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Development Program for China Women (</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rc52d2131124f44df">
+                  <w:hyperlink w:history="true" r:id="Rf17fa88aa2f54572">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">2011-2020</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[32]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    National Human Rights Action Plan (2016-2020), issued by the State Council Information Office on 29 September 2016.</w:t>
                   </w:r>
@@ -12534,51 +12534,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="R9b6f4d8467fc49fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="Rcc2bfdc415974c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="R6af65485f7e34589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2021_fdv_china.pdf?sc_lang=en" TargetMode="External" Id="R36436d5388df4f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="R3abca072a6224c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.court.gov.cn/zixun-xiangqing-13615.html" TargetMode="External" Id="Rfc658b05606b4468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pkulaw.com/chl/b4df475fcf4b2cf1bdfb.html" TargetMode="External" Id="R0a5a8d32943a487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.court.gov.cn/zixun-xiangqing-274801.html" TargetMode="External" Id="R6afd861638ee4bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spp.gov.cn/xwfbh/wsfbt/202105/t20210507_517255.shtml#2" TargetMode="External" Id="R4208258dd29f437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwccw.gov.cn/2017-04/05/content_149165.htm" TargetMode="External" Id="Rc52d2131124f44df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.court.gov.cn/zixun-xiangqing-13615.html" TargetMode="External" Id="R0a06e0fc5a924ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pkulaw.com/chl/b4df475fcf4b2cf1bdfb.html" TargetMode="External" Id="Rfe508013a8374f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pkulaw.com/chl/b4df475fcf4b2cf1bdfb.html" TargetMode="External" Id="R3dd539adace8435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.court.gov.cn/zixun-xiangqing-274801.html" TargetMode="External" Id="R28965f5c7fc04578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spp.gov.cn/xwfbh/wsfbt/202105/t20210507_517255.shtml#2" TargetMode="External" Id="R52964d0312404b67" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="R3a2f4ab647a0422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="R2de116a342d04b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="Ra0555eeb6adf4ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2021_fdv_china.pdf?rev=95bed7e0be3d4367ad6005d66fa82f6c&amp;sc_lang=en" TargetMode="External" Id="R21497ca871ba480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="R83cfd51964b34001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.court.gov.cn/zixun-xiangqing-13615.html" TargetMode="External" Id="R36a4a32ce62149cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pkulaw.com/chl/b4df475fcf4b2cf1bdfb.html" TargetMode="External" Id="Rbecb70eca7714fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.court.gov.cn/zixun-xiangqing-274801.html" TargetMode="External" Id="R1f58904d71b54120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spp.gov.cn/xwfbh/wsfbt/202105/t20210507_517255.shtml#2" TargetMode="External" Id="R0cc975130558483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwccw.gov.cn/2017-04/05/content_149165.htm" TargetMode="External" Id="Rf17fa88aa2f54572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.court.gov.cn/zixun-xiangqing-13615.html" TargetMode="External" Id="Refc302a3c1854edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pkulaw.com/chl/b4df475fcf4b2cf1bdfb.html" TargetMode="External" Id="R2a37a425de7245da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pkulaw.com/chl/b4df475fcf4b2cf1bdfb.html" TargetMode="External" Id="R643bb616930e4219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.court.gov.cn/zixun-xiangqing-274801.html" TargetMode="External" Id="R2704ff7928564728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spp.gov.cn/xwfbh/wsfbt/202105/t20210507_517255.shtml#2" TargetMode="External" Id="R7c6a705abaef4c38" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>