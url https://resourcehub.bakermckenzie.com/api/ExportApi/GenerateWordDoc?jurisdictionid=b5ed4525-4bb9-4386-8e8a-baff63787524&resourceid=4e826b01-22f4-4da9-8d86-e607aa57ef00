--- v1 (2026-04-01)
+++ v2 (2026-06-02)
@@ -231,51 +231,51 @@
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="7772400" cy="714375"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/japan_banner_v1/china_banner_v1.jpg?h=75&amp;amp;w=816&amp;amp;rev=20c5f354df7a4f1b948d68f867a01abb&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/japan_banner_v1/china_banner_v1.jpg?h=75&amp;amp;w=816&amp;amp;rev=20c5f354df7a4f1b948d68f867a01abb&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="R3a2f4ab647a0422d"/>
+                        <a:blip r:embed="Rd90ffc4a5df74ebf"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7772400" cy="714375"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
@@ -294,185 +294,185 @@
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="5143500" cy="1333500"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="6" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/quotes/china_quote_v1.jpg?h=140&amp;amp;w=540&amp;amp;rev=46a28cb117d04c658fb7ce2d457f83bf&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="3" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/quotes/china_quote_v1.jpg?h=140&amp;amp;w=540&amp;amp;rev=46a28cb117d04c658fb7ce2d457f83bf&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="R2de116a342d04b32"/>
+                        <a:blip r:embed="R21b0c83f126e4ef2"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5143500" cy="1333500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="4C0078"/>
             </w:rPr>
             <w:t xml:space="preserve">	</w:t>
           </w:r>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1381125" cy="1952624"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="7" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/tile-images/2021_asia.jpg?h=205&amp;amp;w=145&amp;amp;rev=49ba0d7996214429a95f4f9c56698bbc&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="4" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/tile-images/2021_asia.jpg?h=205&amp;amp;w=145&amp;amp;rev=49ba0d7996214429a95f4f9c56698bbc&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="Ra0555eeb6adf4ef0"/>
+                        <a:blip r:embed="R183dc044df014222"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1381125" cy="1952624"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="4C0078"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="4C0078"/>
             </w:rPr>
             <w:t xml:space="preserve">																	    </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="R21497ca871ba480e">
+          <w:hyperlink w:history="true" r:id="R73b72a6f71784f22">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve">China Full Report</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:ind/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="323232"/>
               <w:sz w:val="36"/>
               <w:bdr w:val="single" w:color="000000" w:sz="16" w:space="1"/>
             </w:rPr>
             <w:t xml:space="preserve">How to use and navigate this report</w:t>
           </w:r>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="8667750" cy="1695450"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="8" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/jurisdiction_instructions_v1.jpg?rev=0b2544bab61249d491e5aeb9ba679f2c&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/jurisdiction_instructions_v1.jpg?rev=0b2544bab61249d491e5aeb9ba679f2c&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="R83cfd51964b34001"/>
+                        <a:blip r:embed="R75f47c487ebd4c1e"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8667750" cy="1695450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
@@ -1101,51 +1101,51 @@
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> "Supreme Court issues typical cases of crimes involving domestic violence"</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="8DB3E2"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[11]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Source:</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Refc302a3c1854edd">
+                  <w:hyperlink w:history="true" r:id="R9879fd992f1c408e">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://www.court.gov.cn/zixun-xiangqing-13615.html</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">2. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
@@ -1180,51 +1180,51 @@
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Publication title: </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">"The Supreme People's Court issued ten typical cases of the first anniversary of the implementation of the Anti-Domestic Violence Law"</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="8DB3E2"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[12]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Source: </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R643bb616930e4219">
+                  <w:hyperlink w:history="true" r:id="Rd82243d7cbd741a8">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.pkulaw.com/chl/b4df475fcf4b2cf1bdfb.html</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">3. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
@@ -1262,51 +1262,51 @@
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> "Top Ten Typical Cases of the Supreme People's Court on PS PO"</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="8DB3E2"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[13]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Source:</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R2704ff7928564728">
+                  <w:hyperlink w:history="true" r:id="Re62b549cb8b64ede">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://www.court.gov.cn/zixun-xiangqing-274801.html</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">4.</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
@@ -1344,51 +1344,51 @@
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Publication title:</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> "Typical cases of domestic violence crimes punished according to law"</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="8DB3E2"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[14]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Source: </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R7c6a705abaef4c38">
+                  <w:hyperlink w:history="true" r:id="R898b655b58664834">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.spp.gov.cn/xwfbh/wsfbt/202105/t20210507_517255.shtml#2</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
@@ -8272,129 +8272,129 @@
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[10]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Article 11 of the Special Regulations on the Labor Protection of Female Employees.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[11]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    The official website of the Supreme People's Court: </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R36a4a32ce62149cc">
+                  <w:hyperlink w:history="true" r:id="R43aaa7e250df4df1">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://www.court.gov.cn/zixun-xiangqing-13615.html</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[12]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rbecb70eca7714fb9">
+                  <w:hyperlink w:history="true" r:id="R659a4e3ce21141d5">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.pkulaw.com/chl/b4df475fcf4b2cf1bdfb.html</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[13]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    The official website of the Supreme People's Court: </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R1f58904d71b54120">
+                  <w:hyperlink w:history="true" r:id="Ra0b69452c230401b">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://www.court.gov.cn/zixun-xiangqing-274801.html</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[14]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Supreme People's Procuratorate official website: </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R0cc975130558483f">
+                  <w:hyperlink w:history="true" r:id="R2e65ffdb532242c4">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.spp.gov.cn/xwfbh/wsfbt/202105/t20210507_517255.shtml#2</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[15]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Opinions of the Supreme People's Court on the Pilot Reform of the Family Judgment Mode and Working Mechanism (Law [2016] No. 128); Opinions of the Supreme Court and Other 15 departments on the Establishment of a Joint Conference System for the Reform of the Family Judgment Mode and Working Mechanism (Law [2017] No. 18); Opinions of the Supreme People's Court on Further Deepening the Reform of the Family Judgment Mode and Working Mechanism (for Trial Implementation) (Law Fa [ 2018] No. 12).</w:t>
                   </w:r>
@@ -8616,51 +8616,51 @@
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[30]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Decision of the Standing Committee of the Fifth National People's Congress on the Ratification of the United Nations Convention on the Elimination of All Forms of Discrimination Against Women.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[31]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Development Program for China Women (</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rf17fa88aa2f54572">
+                  <w:hyperlink w:history="true" r:id="R7ab9b99e8e78490c">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">2011-2020</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[32]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    National Human Rights Action Plan (2016-2020), issued by the State Council Information Office on 29 September 2016.</w:t>
                   </w:r>
@@ -12534,51 +12534,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="R3a2f4ab647a0422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="R2de116a342d04b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="Ra0555eeb6adf4ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2021_fdv_china.pdf?rev=95bed7e0be3d4367ad6005d66fa82f6c&amp;sc_lang=en" TargetMode="External" Id="R21497ca871ba480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="R83cfd51964b34001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.court.gov.cn/zixun-xiangqing-13615.html" TargetMode="External" Id="R36a4a32ce62149cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pkulaw.com/chl/b4df475fcf4b2cf1bdfb.html" TargetMode="External" Id="Rbecb70eca7714fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.court.gov.cn/zixun-xiangqing-274801.html" TargetMode="External" Id="R1f58904d71b54120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spp.gov.cn/xwfbh/wsfbt/202105/t20210507_517255.shtml#2" TargetMode="External" Id="R0cc975130558483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwccw.gov.cn/2017-04/05/content_149165.htm" TargetMode="External" Id="Rf17fa88aa2f54572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.court.gov.cn/zixun-xiangqing-13615.html" TargetMode="External" Id="Refc302a3c1854edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pkulaw.com/chl/b4df475fcf4b2cf1bdfb.html" TargetMode="External" Id="R2a37a425de7245da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pkulaw.com/chl/b4df475fcf4b2cf1bdfb.html" TargetMode="External" Id="R643bb616930e4219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.court.gov.cn/zixun-xiangqing-274801.html" TargetMode="External" Id="R2704ff7928564728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spp.gov.cn/xwfbh/wsfbt/202105/t20210507_517255.shtml#2" TargetMode="External" Id="R7c6a705abaef4c38" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="Rd90ffc4a5df74ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="R21b0c83f126e4ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="R183dc044df014222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2021_fdv_china.pdf?rev=95bed7e0be3d4367ad6005d66fa82f6c&amp;sc_lang=en" TargetMode="External" Id="R73b72a6f71784f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="R75f47c487ebd4c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.court.gov.cn/zixun-xiangqing-13615.html" TargetMode="External" Id="R43aaa7e250df4df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pkulaw.com/chl/b4df475fcf4b2cf1bdfb.html" TargetMode="External" Id="R659a4e3ce21141d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.court.gov.cn/zixun-xiangqing-274801.html" TargetMode="External" Id="Ra0b69452c230401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spp.gov.cn/xwfbh/wsfbt/202105/t20210507_517255.shtml#2" TargetMode="External" Id="R2e65ffdb532242c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwccw.gov.cn/2017-04/05/content_149165.htm" TargetMode="External" Id="R7ab9b99e8e78490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.court.gov.cn/zixun-xiangqing-13615.html" TargetMode="External" Id="R9879fd992f1c408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pkulaw.com/chl/b4df475fcf4b2cf1bdfb.html" TargetMode="External" Id="R841f0486417e4919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pkulaw.com/chl/b4df475fcf4b2cf1bdfb.html" TargetMode="External" Id="Rd82243d7cbd741a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.court.gov.cn/zixun-xiangqing-274801.html" TargetMode="External" Id="Re62b549cb8b64ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spp.gov.cn/xwfbh/wsfbt/202105/t20210507_517255.shtml#2" TargetMode="External" Id="R898b655b58664834" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>