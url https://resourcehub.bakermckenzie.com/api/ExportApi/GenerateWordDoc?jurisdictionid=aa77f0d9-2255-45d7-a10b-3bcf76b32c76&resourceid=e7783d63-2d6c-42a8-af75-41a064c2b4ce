--- v0 (2026-02-12)
+++ v1 (2026-04-04)
@@ -1352,51 +1352,51 @@
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">CMA authorization process</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">In relation to timing, the CMA will notify the applicant of receipt of the completed application and all required documents and information, and it will have 30 days from the date of the notice to determine whether or not to approve the application. In practice, it could take several months (if not longer) for the CMA to process an application and license a Capital Market Institution.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The particular forms that must be completed for submission to the CMA will depend on the nature of the regulated activities to be conducted. In general, the following forms</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rf1e568f84d754bd8">
+                  <w:hyperlink w:history="true" r:id="Re24926e4c4754a4c">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:vertAlign w:val="superscript"/>
                       </w:rPr>
                       <w:t xml:space="preserve">1</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> will be required to be completed:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="10"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
@@ -2116,51 +2116,51 @@
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pBdr>
                       <w:top w:val="single" w:sz="4"/>
                     </w:pBdr>
                   </w:pPr>
                   <w:r/>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R4f015f91ac8943ca">
+                  <w:hyperlink w:history="true" r:id="Ra09e87bc42e6463e">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve">1</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Certain amendments to Annex 3.1 of the new Capital Market Institutions Regulations provide that these requirements are removed altogether for applicants whose activities will be limited to 'Managing Investments', 'Arranging' and 'Advising'.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -2327,119 +2327,119 @@
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Karim Nassar</w:t>
                   </w:r>
                   <w:r>
                     <w:br/>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Partner</w:t>
                   </w:r>
                   <w:r>
                     <w:br/>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">+966 11 265 8971</w:t>
                   </w:r>
                   <w:r>
                     <w:br/>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R244bb798a7354c8d">
+                  <w:hyperlink w:history="true" r:id="Rb565a3f1fe224882">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Karim.Nassar@legal-advisors.com</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Robert Eastwood</w:t>
                   </w:r>
                   <w:r>
                     <w:br/>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Partner</w:t>
                   </w:r>
                   <w:r>
                     <w:br/>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">+966 11 265 8971</w:t>
                   </w:r>
                   <w:r>
                     <w:br/>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Re48d247121a14e59">
+                  <w:hyperlink w:history="true" r:id="Rd30bcc134eb74280">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Robert.Eastwood@legal-advisors.com</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Samir Safar-Aly</w:t>
                   </w:r>
                   <w:r>
                     <w:br/>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Counsel</w:t>
                   </w:r>
                   <w:r>
                     <w:br/>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">+971 4 542 1918</w:t>
                   </w:r>
                   <w:r>
                     <w:br/>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rf647720343c34ded">
+                  <w:hyperlink w:history="true" r:id="Rbb946b8876d94028">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Samir.Safar-Aly.bakermckenzie.com</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Disclaimer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">©Copyright © 2026 Baker &amp; McKenzie. All rights reserved. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -5345,51 +5345,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Karim.Nassar@legal-advisors.com" TargetMode="External" Id="R244bb798a7354c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Robert.Eastwood@legal-advisors.com" TargetMode="External" Id="Re48d247121a14e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Samir.Safar-Aly.bakermckenzie.com" TargetMode="External" Id="Rf647720343c34ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en#SA_ftn1" TargetMode="External" Id="Rf1e568f84d754bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en#SA_ftnref1" TargetMode="External" Id="R4f015f91ac8943ca" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Karim.Nassar@legal-advisors.com" TargetMode="External" Id="Rb565a3f1fe224882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Robert.Eastwood@legal-advisors.com" TargetMode="External" Id="Rd30bcc134eb74280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Samir.Safar-Aly.bakermckenzie.com" TargetMode="External" Id="Rbb946b8876d94028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en#SA_ftn1" TargetMode="External" Id="Re24926e4c4754a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en#SA_ftnref1" TargetMode="External" Id="Ra09e87bc42e6463e" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>