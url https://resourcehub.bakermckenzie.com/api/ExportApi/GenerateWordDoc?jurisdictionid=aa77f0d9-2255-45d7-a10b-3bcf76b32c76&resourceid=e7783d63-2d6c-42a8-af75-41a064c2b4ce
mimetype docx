--- v1 (2026-04-04)
+++ v2 (2026-05-21)
@@ -1352,51 +1352,51 @@
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">CMA authorization process</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">In relation to timing, the CMA will notify the applicant of receipt of the completed application and all required documents and information, and it will have 30 days from the date of the notice to determine whether or not to approve the application. In practice, it could take several months (if not longer) for the CMA to process an application and license a Capital Market Institution.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The particular forms that must be completed for submission to the CMA will depend on the nature of the regulated activities to be conducted. In general, the following forms</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Re24926e4c4754a4c">
+                  <w:hyperlink w:history="true" r:id="Rd0e760da4b7c45a0">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:vertAlign w:val="superscript"/>
                       </w:rPr>
                       <w:t xml:space="preserve">1</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> will be required to be completed:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="10"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
@@ -2116,51 +2116,51 @@
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pBdr>
                       <w:top w:val="single" w:sz="4"/>
                     </w:pBdr>
                   </w:pPr>
                   <w:r/>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="Ra09e87bc42e6463e">
+                  <w:hyperlink w:history="true" r:id="R12adceaef12c4034">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve">1</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Certain amendments to Annex 3.1 of the new Capital Market Institutions Regulations provide that these requirements are removed altogether for applicants whose activities will be limited to 'Managing Investments', 'Arranging' and 'Advising'.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -2327,119 +2327,119 @@
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Karim Nassar</w:t>
                   </w:r>
                   <w:r>
                     <w:br/>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Partner</w:t>
                   </w:r>
                   <w:r>
                     <w:br/>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">+966 11 265 8971</w:t>
                   </w:r>
                   <w:r>
                     <w:br/>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rb565a3f1fe224882">
+                  <w:hyperlink w:history="true" r:id="R2864345e5e5a4890">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Karim.Nassar@legal-advisors.com</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Robert Eastwood</w:t>
                   </w:r>
                   <w:r>
                     <w:br/>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Partner</w:t>
                   </w:r>
                   <w:r>
                     <w:br/>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">+966 11 265 8971</w:t>
                   </w:r>
                   <w:r>
                     <w:br/>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rd30bcc134eb74280">
+                  <w:hyperlink w:history="true" r:id="R1f962a20fba045c5">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Robert.Eastwood@legal-advisors.com</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Samir Safar-Aly</w:t>
                   </w:r>
                   <w:r>
                     <w:br/>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Counsel</w:t>
                   </w:r>
                   <w:r>
                     <w:br/>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">+971 4 542 1918</w:t>
                   </w:r>
                   <w:r>
                     <w:br/>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rbb946b8876d94028">
+                  <w:hyperlink w:history="true" r:id="R5f722eac29b14d3b">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Samir.Safar-Aly.bakermckenzie.com</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Disclaimer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">©Copyright © 2026 Baker &amp; McKenzie. All rights reserved. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -5345,51 +5345,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Karim.Nassar@legal-advisors.com" TargetMode="External" Id="Rb565a3f1fe224882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Robert.Eastwood@legal-advisors.com" TargetMode="External" Id="Rd30bcc134eb74280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Samir.Safar-Aly.bakermckenzie.com" TargetMode="External" Id="Rbb946b8876d94028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en#SA_ftn1" TargetMode="External" Id="Re24926e4c4754a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en#SA_ftnref1" TargetMode="External" Id="Ra09e87bc42e6463e" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Karim.Nassar@legal-advisors.com" TargetMode="External" Id="R2864345e5e5a4890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Robert.Eastwood@legal-advisors.com" TargetMode="External" Id="R1f962a20fba045c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Samir.Safar-Aly.bakermckenzie.com" TargetMode="External" Id="R5f722eac29b14d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en#SA_ftn1" TargetMode="External" Id="Rd0e760da4b7c45a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en#SA_ftnref1" TargetMode="External" Id="R12adceaef12c4034" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>