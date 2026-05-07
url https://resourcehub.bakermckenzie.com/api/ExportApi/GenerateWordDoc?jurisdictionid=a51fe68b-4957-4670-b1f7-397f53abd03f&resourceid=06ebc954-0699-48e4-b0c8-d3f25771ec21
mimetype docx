--- v0 (2026-02-12)
+++ v1 (2026-05-07)
@@ -229,51 +229,51 @@
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">This is the </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Switzerland</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> section. Select a topic from the menu and explore the questions within.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:i/>
             </w:rPr>
-            <w:t xml:space="preserve">This content was last reviewed around October 2023.</w:t>
+            <w:t xml:space="preserve">This content was last reviewed around January 2026.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
           <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
@@ -417,51 +417,51 @@
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The purchase of shares of a Swiss company is usually agreed upon in a comprehensive share purchase agreement. While no notarization is needed, a share purchase agreement is almost exclusively concluded in writing and will govern the rights and obligations of the parties.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Asset sale</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">The structure, content and form of an asset purchase agreement will depend on the assets in question (a public deed is required in case of a transfer of real estate). Swiss law enables the universal transfer of assets and liabilities (e.g., a business) by operation of law under the Merger Act. The Merger Act entails an enhanced protection of creditors, in particular the three-year joint and several liability of the transferor of liabilities. This is one of the reasons why asset deals are today still usually carried out by way of an individual transfer of assets and liabilities. However, the universal transfer of assets and liabilities under the Merger Act may be particularly useful where several real estate properties are to be transferred, in which case only one public deed is required and all the real estate properties concerned are transferred at the time the transfer agreement is registered with the commercial register.</w:t>
+                    <w:t xml:space="preserve">The structure, content and form of an asset purchase agreement will depend on the assets in question (a public deed is required in the case of a transfer of real estate). Swiss law enables the universal transfer of assets and liabilities (e.g., a business) by operation of law under the Merger Act. The Merger Act entails an enhanced protection of creditors, in particular the three-year joint and several liability of the transferor of liabilities. This is one of the reasons why the majority of asset deals are today still usually carried out by way of an individual transfer of assets and liabilities. However, the universal transfer of assets and liabilities under the Merger Act may be particularly useful where several real estate properties are to be transferred, in which case only one public deed is required, and all the real estate properties concerned are transferred at the time the transfer agreement is registered with the commercial register. However, similar results regarding the transfer of real estate properties can be achieved by contributing the properties in kind into a newly incorporated corporation.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Closing</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">In major transactions, signing and closing will often not occur simultaneously, either due to mandatory approvals (e.g., merger control approval) or closing being subject to certain further conditions precedent.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
@@ -504,70 +504,89 @@
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Foreign investment restrictions </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Switzerland does not have a foreign investment screening procedure in place.</w:t>
+                    <w:t xml:space="preserve">Switzerland does not have a foreign investment screening procedure in place. However, the Swiss Federal Investment Screening Act (ISA) is expected to enter into force by 2027.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Antitrust/merger control</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Switzerland has a mandatory and suspensory merger control regime, which means that transactions that meet the relevant criteria need to be notified to the competition authority and cleared before they can be completed. For further information, see the more detailed section on "Antitrust/merger control".</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Other regulatory or government approvals</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Approvals from relevant authorities may be necessary if the business being acquired operates in a regulated sector. Switzerland is in the process of introducing a foreign direct investment (FDI) screening regime, marking a departure from its traditionally liberal approach to foreign investment. In December 2025, Parliament adopted the Swiss Federal Investment Screening Act (ISA), which will introduce a mandatory notification and approval requirement for certain acquisitions of Swiss companies by foreign investors. The ISA applies only where (i) the acquirer qualifies as a foreign state‑controlled investor, (ii) the transaction results in the direct or indirect acquisition of control over a Swiss company (minority investments without control being excluded), and (iii) the target operates in a sensitive or system‑relevant sector and meets the applicable turnover or employee thresholds. The substantive review focuses on whether the transaction may endanger Swiss public order or security. Responsibility for the review lies primarily with the State Secretariat for Economic Affairs (SECO), with escalation to the Federal Council in cases of political significance. The ISA is expected to enter into force in early 2027 following the adoption of implementing ordinances.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -610,86 +629,86 @@
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">In share deals, there is no change in the relationship between employer and employee. As a consequence, neither consent from employees nor notices to employees are required due to the sale of the shares as such.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Asset sale</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">In an asset sale that involves the transfer of a business (or part of a business) as a going concern, employees belonging to the business automatically transfer to the buyer by operation of law, and the parties to the transfer of business are not free to choose which employees will transfer with the business. Employees have a right to object to their transfer within one month from the time they are duly informed about the transfer. This information has to be provided in text format and its content is subject to legal requirements.</w:t>
-[...15 lines deleted...]
-                    <w:t xml:space="preserve">The employer has a duty to inform the works council, or if no works council exists, the employees regarding the reason of the transaction and its legal, economic and social implications in due time before completion. Unless measures affecting the employees are planned in conjunction with the transaction (e.g., split of operations, carve-outs of employees, relocations, dismissals), there is no general legal obligation to consult with works councils or the employees regarding the asset deal and the transfer of the employees. Consultations, if required, may take several weeks and, thus, may significantly impact the timing of the implementation of the respective reorganizations or operational changes.</w:t>
+                    <w:t xml:space="preserve">In an asset sale that involves the transfer of a business or a business unit (part of a business) as a going concern, as well as in mergers and spin-offs, employees belonging to the business or to the business unit automatically transfer to the buyer by operation of law, including all rights and obligations. The parties to the transfer of a business are not free to choose which employees will transfer with the business or business unit. Employees have a right to object to their transfer. In case an employee objects to the transfer, the employment relationship is terminated upon expiry of the statutory notice period.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Terms and conditions of employment in principle remain unchanged after the transfer, and the new employer must recognize the employees' years of service. The buyer, as the legal successor of the former employer takes over all employment-related liabilities (including those which have become due prior to the transfer date) towards the transferred employees, but the former employer remains jointly and severally liable for any of employees’ claims which have become due prior to the transfer and which will later become due until the date upon which the employment relationship could have validly been terminated or is actually terminated as a result of the employee’s objection. Compensation for the automatic assumption of liabilities should be addressed in the transaction documents.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">The employer has a duty to inform the works council, or, if no works council exists, the employees regarding the reasons for the transaction and its legal, economic and social implications in due time before completion. Unless measures affecting the employees are planned in conjunction with the transaction (e.g., split of operations, carve-outs of employees, relocations, dismissals), there is no general legal obligation to consult with works councils or the employees regarding the asset deal and the transfer of the employees. Consultations, if required, may take several weeks and, thus, may significantly impact the timing of the implementation of the respective reorganizations or operational changes.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Pensions</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Pension schemes and the transfer of pension liabilities need to be considered carefully in the transaction context, including that Swiss defined contributions plans qualify under International Financial Reporting Standards (IFRS) as defined benefit plans and that such requalification may result in unfunded actuarial liabilities.</w:t>
+                    <w:t xml:space="preserve">Pension schemes and the transfer of pension liabilities need to be considered carefully in the transaction context, including that Swiss defined contributions plans qualify as defined benefit plans under International Financial Reporting Standards (IFRS) and that such requalification may result in unfunded actuarial liabilities.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -702,110 +721,113 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">In case of an asset deal, the assets sold are generally subject to VAT. However, groups of assets and liabilities that comprise a single autonomous business unit may be transferred by using a declaration procedure instead of invoicing with VAT ("transfer of a going concern" or TOGC). Special transfer taxes may apply, in particular in case of a transfer of real estate. The costs of financing are, in principle, fully tax-deductible. However, if financing is provided by a related company, or provided by third parties but guaranteed by a related company, the tax regulations on the maximum debt-to-equity ratios will have to be observed and interest payments made have to comply with the arm's length standard.</w:t>
-[...7 lines deleted...]
-                    <w:t xml:space="preserve">In case of a share deal, the transfer of shares is exempt from VAT. It may be subject to securities transfer tax if the seller, the buyer or an intermediary is a professional securities dealer within the meaning of the Stamp Act. In some cantons, a share deal may also be subject to real estate transfer tax. In addition, in a share deal tax liabilities embedded in the acquired company are indirectly transferred to the buyer. This may apply to the deferred withholding tax liability on the distributable reserves of the acquired company that are not necessary, from a commercial point of view, for the company's ongoing operations, and if the applicable withholding tax rate on dividend distributions to the seller (as former shareholder) would have been less favorable than the rate on distributions to the buyer (the "old reserves" doctrine). These reserves remain tainted and subject to the (less favorable) rate applicable to the seller as a former shareholder when distributed to the buyer.</w:t>
+                    <w:t xml:space="preserve">In case of an asset deal, the assets sold are generally subject to VAT. However, groups of assets and liabilities that comprise a single autonomous business unit may be transferred by using a declaration procedure instead of invoicing with VAT (the so-called "transfer of a going concern" or TOGC). Special transfer taxes may apply, in particular in the case of a transfer of real estate. The costs of financing are, in principle, fully tax-deductible. However, if financing is provided by a related company or provided by third parties, but guaranteed by a related company, the tax regulations on the maximum debt-to-equity ratios must be observed and interest payments made have to comply with the arm's length standard.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">In the case of a share deal, the transfer of shares is exempt from VAT. It may be subject to securities transfer tax if the seller, the buyer, or an intermediary is a professional securities dealer within the meaning of the </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">Swiss Federal Stamp Duty Act. In some cantons, a share deal may also be subject to real estate transfer tax. In addition, in a share deal, tax liabilities embedded in the acquired company are indirectly transferred to the buyer. This may apply to the deferred withholding tax liability on the distributable reserves of the acquired company that are not necessary, from a commercial point of view, for the company's ongoing operations, and if the applicable withholding tax rate on dividend distributions to the seller (as former shareholder) would have been less favorable than the rate on distributions to the buyer (the "old reserves doctrine”). These reserves remain tainted and subject to the (less favorable) rate applicable to the seller as a former shareholder when distributed to the buyer.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A capital gain realized by a Swiss resident individual on the sale of shares held as private assets (as opposed to business assets) is, as a general rule, tax-free. Depending on how the acquisition is structured, in particular if the buyer finances the acquisition with assets of the acquired company, the tax authorities may requalify the tax-exempt capital gain realized by an individual seller as a partial liquidation distribution, and requalify and subject a part of the gain to ordinary income taxation of the seller. It is thus common practice in Switzerland for a private individual seller to ask for a corresponding representation or an indemnification in the event that the transaction could qualify as an indirect partial liquidation.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A debt push-down through a merger of an acquisition vehicle and the target company is usually not accepted by the Swiss tax authorities for the purpose of obtaining a tax deduction of the financing costs, as it is usually argued that the merger represents a tax avoidance scheme. Besides that, a debt push-down may trigger the above-mentioned indirect partial liquidation.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">A restructuring, in particular mergers, spin-offs and transformation of a legal form, may qualify as a tax neutral restructuring provided that certain general and, depending on the nature of the transaction, other transaction-specific conditions are met. The general requirements are (1) continuation of the tax liability in Switzerland and (2) the book values remain unchanged during the restructuring.</w:t>
+                    <w:t xml:space="preserve">A restructuring, in particular mergers, spin-offs, and changes in legal form, may qualify as a tax neutral restructuring provided that certain general and, depending on the nature of the transaction, other transaction-specific conditions are met. The general requirements are (1) continuation of the tax liability in Switzerland and (2) book values remain unchanged during the restructuring.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">OECD's Two Pillar Solution</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The OECD/G20 Inclusive Framework on Base Erosion and Profit Shifting has put forward a so-called Two-Pillar Solution to address the tax challenges arising from the digitalization of the economy. Pillar Two is intended to introduce a global minimum effective tax rate of 15% for large businesses in each jurisdiction in which they operate and will lead to fundamental changes in the international tax system. It is currently being implemented in a large number of jurisdictions.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Groups will need to consider how the Pillar Two rules could impact on the life cycle of M&amp;A transactions from the pre-acquisition phase (including transaction planning (such as the choice of acquisition structure and financing) and due diligence of the target group), through the acquisition phase (such as contractual risk allocation around Pillar Two) to the post-acquisition phase and the impact of Pillar Two on any post-acquisition integration.</w:t>
+                    <w:t xml:space="preserve">Groups will need to consider how the Pillar Two rules could impact the life cycle of M&amp;A transactions from the pre-acquisition phase (including transaction planning (such as the choice of acquisition structure and financing) and due diligence of the target group), through the acquisition phase (such as contractual risk allocation in the context of Pillar Two) to the post-acquisition phase and the impact of Pillar Two on any post-acquisition integration.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -820,51 +842,51 @@
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">For information on post-acquisition integration matters, please see our </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rd2f8e7a78d734e24">
+                  <w:hyperlink w:history="true" r:id="R0e6e9c1d14f74c67">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Post-acquisition Integration Handbook</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -934,59 +956,59 @@
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The sale and purchase of a Swiss business can take a number of different forms but there are basically three mechanisms for taking control of a business in Switzerland: by the acquisition of shares, by the acquisition of assets or by a merger.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The most common form of acquisition is the purchase of shares. The sale of assets is mainly used in acquisitions pertaining to a business unit or divisions not organized in one or more separate legal entity(ies). Asset deals are also more frequent when it comes to the acquisition of real estate. Mergers are more frequently used for internal reorganization purposes, including in connection with post-acquisition integration, but can in certain circumstances also be used in acquisitions.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Auction processes are becoming more and more frequent in Switzerland. Such processes are typically administered by investment banks or other financial/M&amp;A advisers, who put together the teaser, information memorandum and virtual data room, and organize procedural matters by way of process letters. In the course of the auction process, the bidders are initially requested to submit non-binding indicative bid letters and, at a later stage, so-called binding bid letters as well as a mark-up of the seller's draft SPA. Although referred to as "binding bid letters," these letters are very rarely legally binding under Swiss law. An auction process is usually used as a tool to put time pressure on the buyer to wrap up its due diligence in a very short period of time and to enable the seller and its advisers to compare the offers, not only in terms of pricing, but also in terms of warranties and covenants required by potential buyers.</w:t>
-[...7 lines deleted...]
-                    <w:t xml:space="preserve">The Merger Act contains specific rules on mergers. A merger is defined as the combining of all assets, liabilities and contractual obligations of two or more companies. There are two types of mergers in accordance with the Merger Act: (i) the absorption merger, where one company absorbs another — the transferring company being liquidated, and its assets and liabilities transferred to the absorbing company; and (ii) the combination merger, where all companies merge into a new company — all merging companies are liquidated and their assets and liabilities are transferred to a new company. The shareholders or quotaholders or other members in the transferring company generally become members in the absorbing company and the transferring company is dissolved.</w:t>
+                    <w:t xml:space="preserve">Auction processes are becoming more and more frequent in Switzerland. Such processes are typically administered by investment banks or other financial/M&amp;A advisers, who put together the teaser, information memorandum, and virtual data room, and organize procedural matters by way of process letters. In the course of the auction process, the bidders are initially requested to submit non-binding indicative offers and, at a later stage, so-called binding offers as well as a mark-up of the seller's draft SPA. Although referred to as "binding offers", they are very rarely legally binding under Swiss law. An auction process is usually used as a tool to put time pressure on the buyer to wrap up its due diligence in a very short period of time and to enable the seller and its advisers to compare the offers, not only in terms of pricing, but also in terms of warranties and covenants required by potential buyers.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">The Merger Act contains specific rules on mergers. A merger is defined as the combining of all assets, liabilities, and contractual obligations of two or more companies. There are two types of mergers in accordance with the Merger Act: (i) the absorption merger, where one company absorbs another — the transferring company being liquidated, and its assets and liabilities transferred to the absorbing company; and (ii) the combination merger, where all companies merge into a new company — all merging companies are liquidated and their assets and liabilities are transferred to a new company. The shareholders or quotaholders or other members in the transferring company generally become members in the absorbing company, and the transferring company is dissolved.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -999,51 +1021,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">The main forms of corporate entity in Switzerland are:</w:t>
+                    <w:t xml:space="preserve">The main forms of corporate entities in Switzerland are:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="12"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">share corporations (Aktiengesellschaft/AG; société anonyme/SA; 'corporations'); and</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
@@ -1086,54 +1108,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:rPr>
-[...2 lines deleted...]
-                    <w:t xml:space="preserve">The two types of limited liability companies available under Swiss law are the share corporation (AG/SA) and the limited liability company (GmbH/Sàrl). Both company forms are quite similar. The minimum share capital required in the case of a share corporation is CHF 100,000 (of which, however, only CHF 50,000 must mandatorily be paid-in) and in the case of a limited liability company CHF 20,000 (which needs to be fully paid in). The shareholders of a limited liability company must be registered in the commercial register and thus become public, whereas the shareholders of a share corporation do not need to be disclosed in the commercial register. In general, the share corporation offers more flexibility to the shareholders than a limited liability company. For example, the minimum par value of a share in the case of a limited liability company must be at least CHF 100, while the minimum par value can be CHF 0.01 in the case of a share corporation. For this reason, the share corporation is typically used if certain flexibility is required with regard to the split of the share capital, such as in private equity set-ups. The limited liability in turn is often used by US groups as it allows a "check-the-box" election for US tax purposes, which is not possible with a share corporation.</w:t>
+                    <w:t xml:space="preserve">The two types of limited liability companies available under Swiss law are the corporation (AG/SA) and the limited liability company (GmbH/Sàrl). Both company forms are quite similar. The minimum share capital required in the case of a corporation is CHF 100,000 (of which, however, only CHF 50,000 must mandatorily be paid-in) and in the case of a limited liability company CHF 20,000 (which needs to be fully paid in). The quotaholders of a limited liability company must be registered in the commercial register and thus become public, whereas the shareholders of a corporation do not need to be disclosed in the commercial register. In general, the corporation offers more flexibility to the shareholders regarding the capital structure, and the limited liability company offers more flexibility to structure the relationships between the quotaholders and the limited liability company. For example, a variable capital such as a contingent capital or a capital band is only permitted for corporations. For this reason, the corporation is typically used if certain flexibility is required with regard to the share capital, such as in private equity set-ups. On the other hand, the only obligation of shareholders is to pay the subscription amount of their shares, whereas quotaholders may have additional statutory obligations such as a duty of loyalty or non-compete obligations. For this reason the limited liability company is typically used, where there are only few quotaholders and an alignment of the interests of the limited liability company and the quotaholders is requested. Further, the limited liability company is often used by US groups as it allows a "check-the-box" election for US tax purposes, which is not possible with a corporation.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -1559,54 +1578,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:rPr>
-[...2 lines deleted...]
-                    <w:t xml:space="preserve">If included in the term sheet, there are no separately negotiated agreements on confidentiality, exclusivity and break fees in addition. However, it is possible — and in particular with regard to confidentiality not uncommon — to execute a separate agreement that is already executed ahead of the term sheet. Typically, the term sheet would then refer to such separate agreement(s).</w:t>
+                    <w:t xml:space="preserve">If included in the term sheet, there are no separately negotiated agreements on confidentiality, exclusivity and break fees in addition. However, it is possible — and in particular with regard to confidentiality, not uncommon — to execute a separate agreement that is already executed ahead of the term sheet. Typically, the term sheet would then refer to such separate agreement(s).</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -1633,64 +1649,51 @@
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Under Swiss law, and irrespective of the existence (and/or terms) of any document such as a letter of intent or a memorandum of understanding, entry into negotiations imposes certain duties on each party involved. In particular, each party has a general duty to negotiate in good faith, which may mean (for example) advising the other party about any decision not to pursue the transaction and not to continue negotiations in those circumstances.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">While the conduct of negotiations does not in itself impose any duty to conclude an agreement or proceed with the contemplated transaction, a bad faith withdrawal from negotiations or other breaches of the pre-contractual duty to negotiate in good faith may cause the relevant party to be in breach of the requirement to act in good faith, so that the party in breach may be obliged to indemnify the other party for losses or damages that result from such breach. Note, however, that such indemnification would extend to costs incurred unnecessarily, as opposed to any lost profits or other potential losses. This form of pre-contractual liability is also known as the '</w:t>
-[...12 lines deleted...]
-                    <w:t xml:space="preserve">.'</w:t>
+                    <w:t xml:space="preserve">While the conduct of negotiations does not in itself impose any duty to conclude an agreement or proceed with the contemplated transaction, a bad faith withdrawal from negotiations or other breaches of the pre-contractual duty to negotiate in good faith may cause the relevant party to be in breach of the requirement to act in good faith, so that the party in breach may be obliged to indemnify the other party for losses or damages that result from such breach. Note, however, that such indemnification would extend to costs incurred unnecessarily, as opposed to any lost profits or other potential losses. This form of pre-contractual liability is also known as the 'culpa in contrahendo.'</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
           <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
@@ -2143,51 +2146,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Frequency/market practice: Fairly common, particularly with private individual sellers</w:t>
+                    <w:t xml:space="preserve">Frequency/market practice: Fairly common, particularly with private individual sellers and in real estate transactions</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -4942,51 +4945,51 @@
     </w:r>
     <w:r w:rsidR="001650B6">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="001650B6">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="001650B6">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w:rsidR="007B7254" w:rsidP="0056371E" w:rsidRDefault="008D6B08" w14:paraId="03E16594" w14:textId="02BD64A9">
     <w:pPr>
       <w:pStyle w:val="Footertext"/>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:r w:rsidRPr="008D6B08">
-      <w:t>https://resourcehub.bakermckenzie.com/pl-pl/resources/global-private-ma-guide-limited</w:t>
+      <w:t>https://resourcehub.bakermckenzie.com/en/resources/global-private-ma-guide-limited</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00EF7766" w:rsidP="008407E2" w:rsidRDefault="00EF7766" w14:paraId="628901B0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00EF7766" w:rsidP="008407E2" w:rsidRDefault="00EF7766" w14:paraId="0D741EDD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
@@ -7446,51 +7449,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/en/insight/publications/resources/post-acquisition-integration-2023" TargetMode="External" Id="Rd2f8e7a78d734e24" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/en/insight/publications/resources/post-acquisition-integration-2023" TargetMode="External" Id="R0e6e9c1d14f74c67" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>