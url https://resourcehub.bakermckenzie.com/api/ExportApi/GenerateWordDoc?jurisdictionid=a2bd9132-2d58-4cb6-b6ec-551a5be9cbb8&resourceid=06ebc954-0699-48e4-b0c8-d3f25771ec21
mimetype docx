--- v0 (2026-02-12)
+++ v1 (2026-05-11)
@@ -229,51 +229,51 @@
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">This is the </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Austria</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> section. Select a topic from the menu and explore the questions within.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:i/>
             </w:rPr>
-            <w:t xml:space="preserve">This majority of this content was last reviewed around October 2023. Note: Given the significance of the reform introducing a new limited liability company form, the flexible company (FlexCo), into Austrian company law as of 1 January 2024, a brief summary has been included.</w:t>
+            <w:t xml:space="preserve">This content was last reviewed around January 2026.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-1863039157"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013435"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
@@ -396,59 +396,59 @@
                   <w:r>
                     <w:t xml:space="preserve">The focus of the legal due diligence will largely depend on the target company's business. Therefore, as a first step, it is advisable to precisely determine the target company's business to ensure an efficient legal due diligence review.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">In the vast majority of cases, the following issues are considered in legal due diligence: corporate matters (e.g., title to shares), commercial contracts (e.g., change of control or exclusivity provisions), financing/loan agreements (e.g., change of control provisions), real estate (e.g., lease agreements), employment and pension matters, regulatory/public law matters (e.g., repayment of granted funds), litigation (e.g., pending lawsuits) and IP/IT/software matters (e.g., data protection compliance). Increasingly, compliance and ESG matters are receiving increased attention in due diligence exercises.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Vendor due diligence reports and legal fact books are becoming more common in auction processes involving larger target companies in Austria.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">For quite some time now, warranty and indemnity (W&amp;I) insurance is becoming increasingly popular for mid-cap or small-cap transactions, as well as the larger transactions. Typically, parties will consider at an early stage of a transaction whether W&amp;I insurance will be sought as this will have implications on the scope, depth and reporting of the due diligence exercise.</w:t>
-[...7 lines deleted...]
-                    <w:t xml:space="preserve">Issues identified in the due diligence are typically dealt with by: (i) having them rectified by the seller before signing/closing (e.g., obtaining waivers from third parties if change-of-control provisions have been identified in commercial contracts);(ii) specific indemnities regarding specific known risks identified in the course of the due diligence (e.g., environmental risks, ongoing/threatened litigation); or (iii) general representations and warranties (e.g., existence and ownership of title to sold shares).</w:t>
+                    <w:t xml:space="preserve">For quite some time now, warranty and indemnity (W&amp;I) insurance has become increasingly popular for mid-cap or small-cap transactions, as well as larger transactions. Typically, parties will consider at an early stage of a transaction whether W&amp;I insurance will be sought as this will have implications on the scope, depth and reporting of the due diligence exercise.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Issues identified in the due diligence are typically dealt with by: (i) having them rectified by the seller before signing/closing (e.g., obtaining waivers from third parties if change-of-control provisions have been identified in commercial contracts); (ii) specific indemnities regarding specific known risks identified in the course of the due diligence (e.g., environmental risks, ongoing/threatened litigation); or (iii) general representations and warranties (e.g., existence and ownership of title to sold shares).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Pricing and payment</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Austrian purchase agreements commonly provide for escrows (i.e. a portion of the purchase price may either be withheld or placed in an escrow account for a fixed period as security for the payment of any claims under the representations and warranties to meet any warranty or indemnity claims) but not for deposits.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
@@ -505,51 +505,51 @@
                     <w:t xml:space="preserve">An Austrian notarial deed is required for the purchase of shares in a GmbH and the transfer thereof. However, pursuant to Section 90a of the Notarial Code, the required notarial deed may be performed digitally. The articles of association may subject the transfer to additional conditions (which would also have effect vis-à-vis third-party acquirers), such as prior consent requirements, drag-along and tag-along rights, put and call options. The GmbH must be notified of the transfer to allow the new shareholders to exercise their rights against the company.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">In principle, for Austrian stock corporations (Aktiengesellschaft (</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">AG</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">)), no specific form requirements apply to the transfer of shares. Shares in non-listed companies must be issued in the form of registered shares (Namensaktien). Registered shares are transferred by means of written endorsement by the seller. The company must be notified of the transfer of registered shares. The articles of association of a company may impose additional shareholder consent requirements for registered shares but, due to the principle of free disposal of shares, the Austrian Stock Corporation Act (Aktiengesetz (AktG)) does not provide for the possibility of preemptive rights for other shareholders or third parties in the articles of association. However, a shareholders' agreement may provide for preemptive rights.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">As described in further detail below (see "Common deal structures—What are the different types of limited liability companies?"), a new company form was introduced into Austrian company law as of 1 January 2024, the Austrian flexible company (FlexCo). The transfer of shares in a FlexCo may be effected by way of an Austrian notarial deed, or by way of a private deed.</w:t>
+                    <w:t xml:space="preserve">As described in further detail in the section "Common deal structures—What are the different types of limited liability companies?", a new company form was introduced into Austrian company law as of 1 January 2024, the Austrian flexible company (FlexCo). The transfer of shares in a FlexCo may be effected by way of an Austrian notarial deed, or by way of a private deed.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Asset sale</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">In an asset deal, all or part of the assets of a going concern are acquired. Through an asset deal, ownership is transferred to the buyer by way of singular succession (Einzelrechtsnachfolge), which means that the acquisition has to be contractually agreed on between the buyer and the seller for each asset individually and further specify all relevant individual assets and contracts in an itemized form as well as specify all relevant in-rem acts to transfer the transferred assets in accordance with the relevant civil and property law (see also below). In addition, certain statutory liabilities apply in an asset deal. As a result, asset acquisitions often entail more complex issues than share acquisitions. However, asset deals can be attractive to buyers for tax reasons and because of the opportunities to carve out only certain parts of a legal entity. An asset sale does not typically require notarization unless the seller is selling all or the majority of its assets.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
@@ -733,51 +733,51 @@
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The foreign investment review regime is targeted at certain sectors. For further information, see the more detailed section on "Foreign investment restrictions".</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Antitrust/merger control</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Austria has a mandatory and suspensory merger control regime which means that transactions which meet the relevant criteria need to be notified to the competition authority and cleared before they can be completed. It is also necessary to consider EU merger control rules. Mergers involving companies active in several Member States and reaching certain turnover thresholds are examined at European level by the European Commission. This allows companies trading in different EU Member States to obtain clearance for their mergers in one go. As of 12 October 2023, the EU Foreign Subsidies Regulation (FSR) requires qualifying transactions, and bids in response to certain large public tenders in the EU, to be notified for upfront clearance by the European Commission where the companies involved have benefited from foreign financial contributions (a broad concept) that exceed certain (low) thresholds. Acquisitions of a target with annual revenues in the EU of at least EUR 500 million will trigger FSR deal notifications. Acquisitions of smaller targets will not, regardless of deal value. Outright mergers and large joint ventures will trigger a notification requirement if the EUR 500 million EU-wide revenue threshold is met by one of the merging parties or the joint ventures. </w:t>
+                    <w:t xml:space="preserve">Austria has a mandatory and suspensory merger control regime which means that transactions which meet the relevant criteria need to be notified to the competition authority and cleared before they can be completed. It is also necessary to consider EU merger control rules. Mergers involving companies active in several Member States and reaching certain turnover thresholds are examined at European level by the European Commission. This allows companies trading in different EU Member States to obtain clearance for their mergers in one go. Since 12 October 2023, the EU Foreign Subsidies Regulation (FSR) has required qualifying transactions, and bids in response to certain large public tenders in the EU, to be notified for upfront clearance by the European Commission where the companies involved have benefited from foreign financial contributions (a broad concept) that exceed certain low thresholds. Acquisitions of a target with annual revenues in the EU of at least EUR 500 million will trigger FSR deal notifications. Acquisitions of smaller targets will not, regardless of deal value. Outright mergers and large joint ventures will trigger a notification requirement if the EUR 500 million EU-wide revenue threshold is met by one of the merging parties or the joint ventures. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">For further information, see the more detailed section on "Antitrust/merger control".</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Other regulatory or government approvals</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
@@ -958,159 +958,168 @@
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Acquisition of shares</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Following the abolishment of capital transfer tax (Gesellschaftsteuer) on 1 January 2016, equity contributions of a direct shareholder in its Austrian subsidiary are no longer taxable. However, waivers on impaired receivables may trigger corporate income tax at the level of the Austrian subsidiary.</w:t>
+                    <w:t xml:space="preserve">Following the abolishment of capital transfer tax (Gesellschaftsteuer) on 1 January 2016, equity contributions of a direct shareholder to its Austrian subsidiary are no longer taxable for capital transfer tax purposes. However, a waiver by a shareholder on an impaired receivable may trigger corporate income tax at the level of the Austrian subsidiary.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Acquisition of assets</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">The transfer of real estate generally triggers a real estate transfer tax (RETT) of 3.5% of the purchase price of any property located in Austria. Registration fees add on at least an additional 1.1%.</w:t>
-[...15 lines deleted...]
-                    <w:t xml:space="preserve">Austria also imposes stamp duty on various legal transactions, such as assignments of receivables (0.8%) or lease agreements (1%) — whereas lease agreements concerning living space concluded  are no longer subject to stamp duty. In practice, these fees can be avoided by undertaking appropriate structuring.</w:t>
+                    <w:t xml:space="preserve">As a general rule, the acquisition of Austrian real estate will be subject to real estate transfer tax (“</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">RETT</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">”) in the amount of 3.5% of the purchase price (or – if higher – of the real estate value as defined in the Austrian RETT Act) of any property located in Austria. For certain transactions, special rules for the calculation of RETT may apply. In addition, registration fees of 1.1% for the registration of the new owner will generally apply.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">RETT does not only apply to direct acquisitions of Austrian real estate, but also applies if shares in entities directly or indirectly holding Austrian real estate are being acquired. The Austrian rules in this respect have been heavily revised in 2025 and have become more complex. In a nutshell, (i) a transfer leading for a person or entity or a certain group of persons or entities to own shares of at least 75% in an entity directly or indirectly holding Austrian real estate or (ii) the change of the shareholder structure in an amount of at least 75% within seven years in an entity holding Austrian real estate, may trigger RETT. The applicable tax base in such cases generally is the real estate value as defined in the RETT Act with the applicable rate amounting to 0.5%. However, there are also special rules as to the calculation of RETT for certain transactions deviating therefrom.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Austria imposes stamp duties on various legal transactions based on written contracts, such as the assignments of receivables or rights (0.8% of the consideration), the conclusion of lease agreements except for lease agreements for living space (1% or 2% of the value as defined in the Stamp Duty Act) and the provision of certain guarantees and assumption of debt as co-debtor (1% of the liability). In practice, stamp duty may be mitigated by undertaking appropriate structuring.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Mergers</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Under certain conditions, a merger is exempt from capital transfer tax and value-added tax (VAT), and the rate of RETT can be lowered.</w:t>
+                    <w:t xml:space="preserve">Under certain conditions, a merger is exempt from capital income tax (CIT) and value-added tax (VAT) and subject to a certain tax rate for RETT purposes or even exempt.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">VAT</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">There is no exemption from VAT for the transfer of a going concern, so asset acquisitions are subject to VAT at statutory rates (i.e., 10%, 13% or 20%, depending on the relevant goods or service) unless assets that are exempt from VAT (i.e., receivables) are transferred. The export of goods is zero-rated and intra-community supplies are exempt from Austrian VAT, but intra-community acquisitions trigger VAT at the statutory rates. Intragroup services supplied within a domestic group are disregarded for VAT purposes.</w:t>
-[...7 lines deleted...]
-                    <w:t xml:space="preserve">Share sales are usually exempt from VAT.</w:t>
+                    <w:t xml:space="preserve">There is no exemption from VAT for the transfer of a going concern. Assets transferred (and services provided) by way of an asset deal are subject to VAT at statutory rates (i.e., 10%, 13% or 20%, depending on the relevant goods or services) unless an exemption from VAT applies. The export of goods is zero-rated, and intra-community supplies are exempt from Austrian VAT, but intra-community acquisitions trigger VAT at the statutory rates. Intragroup services supplied within a domestic VAT group are disregarded for VAT purposes.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">The sale of shares in an entity is usually exempt from VAT.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">OECD's Two Pillar Solution</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">The OECD/G20 Inclusive Framework on Base Erosion and Profit Shifting has put forward a so-called Two-Pillar Solution to address the tax challenges arising from the digitalization of the economy. Pillar Two is intended to introduce a global minimum effective rate of tax of 15% for large businesses in each jurisdiction where they operate and will lead to fundamental changes in the international tax system. It is currently being implemented in a large number of jurisdictions.</w:t>
-[...7 lines deleted...]
-                    <w:t xml:space="preserve">Groups will need to consider how the Pillar Two rules could impact on the life cycle of M&amp;A transactions from the pre-acquisition phase (including transaction planning (such as the choice of acquisition structure and financing) and due diligence of the target group), the acquisition phase (such as contractual risk allocation around Pillar Two) to the post-acquisition phase and the impact of Pillar Two on any post-acquisition integration.</w:t>
+                    <w:t xml:space="preserve">The OECD/G20 Inclusive Framework on Base Erosion and Profit Shifting has put forward a so-called Two-Pillar Solution to address the tax challenges arising from the digitalization of the economy. Pillar Two is intended to introduce a global minimum effective rate of tax of 15% for large businesses in each jurisdiction where they operate and will lead to fundamental changes in the international tax system. In Austria, the legal framework has been implemented with the so-called Minimum Tax Act (Mindestbesteuerungsgesetz).</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">The Pillar Two rules may have implications for M&amp;A transactions in relation to groups, from the pre-acquisition phase (including transaction planning (such as the choice of acquisition structure and financing) and due diligence of the target group), the acquisition phase (such as contractual risk allocation around Pillar Two), to the post-acquisition phase and the impact of Pillar Two on any post-acquisition integration.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -1125,51 +1134,51 @@
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">For information on post-acquisition integration matters, please see our </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Ra507e7f492014c74">
+                  <w:hyperlink w:history="true" r:id="R99b57b3991e3455e">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Post-acquisition Integration Handbook</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">. </w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1275,50 +1284,58 @@
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Two basic structures of mergers can be distinguished. Either the target company is merged into an existing company, with the shareholders of the target company receiving shares in the surviving company as compensation (absorption), or a new company ("</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">NewCo</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">") is formed, to which all the assets and liabilities of two or more companies are transferred, with the shareholders of both/all companies receiving shares in NewCo (consolidation). In both cases, the target companies are dissolved by operation of law. Austrian corporate law allows mergers between two or more GmbHs and two or more AGs. Mergers of GmbHs with AGs are also possible.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Mergers are mainly used for internal reorganizations within groups rather than for acquisitions of an unrelated business.</w:t>
                   </w:r>
                 </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">With respect to cross-border mergers within the European Union, the Austrian EU Reorganization Act which entered into force on 1 August 2023 implements an EU directive and is expected to lead to an increase in the mobility of limited liability companies within the EU due to the legal framework being harmonized.</w:t>
+                  </w:r>
+                </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
               </w:pPr>
               <w:r w:rsidRPr="007A0E60">
@@ -1329,51 +1346,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">The predominant forms of legal entities used for doing business in Austria are the GmbH and the AG. The number of GmbHs exceeded 100,000, with AGs at around 1,200. Another legal form for doing business in Austria is the European company (Societas Europaea (SE), which is rarely used). As described in further detail below (see "—What are the different types of limited liability companies?"), a new company form was introduced into Austrian company law as of 1 January 2024, the Austrian flexible company (FlexCo). As the concept of a FlexCo has only just been introduced, it remains to be seen how common it will become in practice.</w:t>
+                    <w:t xml:space="preserve">The predominant forms of legal entities used for doing business in Austria are the GmbH and the AG. The number of GmbHs exceeded 100,000, with AGs at around 1,200. Another legal form for doing business in Austria is the European company (Societas Europaea (SE)), which is rarely used). As described in further detail in the section “What are the different types of limited liability companies?", a new company form was introduced into Austrian company law as of 1 January 2024, the Austrian flexible company (FlexCo). Since its introduction on 1 January 2024, roughly 1,700 FlexCos have been established in Austria. As the concept of a FlexCo has only recently been introduced, it remains to be seen whether it will become more common in practice.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -1426,67 +1443,59 @@
                   <w:r>
                     <w:t xml:space="preserve">A GmbH may be established and owned by a single shareholder, including multiple layer structures of sole shareholding. Generally, the minimum share capital of a GmbH is EUR 10,000. There are no requirements for the shareholders to be Austrian nationals. Shares in a GmbH may not be publicly traded. Shareholders must be registered with the Austrian company's register, but registration is declaratory in nature, so it is not a required prerequisite to a share transfer. The GmbH's general assembly is deemed to be the supreme body of the company, in particular, enjoying an extensive instruction right vis-à-vis the company's management.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A new limited liability company form, the flexible company (FlexCo), was introduced into Austrian company law as of 1 January 2024. The flexible company can be treated as a hybrid form between a GmbH and an AG. In addition, options for structuring capital measures, that were previously only found in the AktG, have been adopted.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The minimum share capital of a FlexCo is the same as that of a GmbH (EUR 10,000). The capital contribution to be made by the individual shareholder amounts to EUR 1 (whereas in the case of a GmbH, the minimum share capital contribution amounts to EUR 70). By comparison to a GmbH¸ additional flexibilities were implemented in respect of the FlexCo (e.g. voting in text form and simplifications in connection with the transfer of shares). The FlexCo also offers an additional form of participation in addition to the traditional shareholding, the so-called, "enterprise value shares". Shareholders in this class of shares participate in the net profit and liquidation proceeds of the company. However, they cannot (as a rule) participate in the decision-making process of the company.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">While the FlexCo benefits from numerous simplifications (as compared to a GmbH) and is designed to give start-ups more flexibility in the type of corporate vehicle that they use to incorporate, some requirements that apply to FlexCo's are more onerous. For example, the requirement to have a supervisory board applies to a FlexCo and is triggered at a lower threshold than a GmbH. A FlexCo is required to have a supervisory board if: (i) it has more than 50 employees; and (ii) one of the two other size criteria is exceeded (balance sheet total of EUR 5 million, or turnover of EUR 10 million). By comparison, a GmbH is only required to have a supervisory board if it has more than 300 employees.</w:t>
-[...15 lines deleted...]
-                    <w:t xml:space="preserve"> </w:t>
+                    <w:t xml:space="preserve">While the FlexCo benefits from numerous simplifications (as compared to a GmbH) and is designed to give start-ups more flexibility in the type of corporate vehicle that they use to incorporate, some requirements that apply to FlexCo's are more onerous. For example, the requirement to have a supervisory board applies to a FlexCo and is triggered at a lower threshold than for a GmbH. A FlexCo is required to have a supervisory board if: (i) it has more than 50 employees; and (ii) one of the two other size criteria is exceeded (balance sheet total of EUR 5 million, or turnover of EUR 10 million). By comparison, a GmbH is only required to have a supervisory board if it has more than 300 employees.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">AGs are governed by the provisions of the AktG. As with the GmbH, in principle, the shareholders of an AG may not be held liable for the liabilities of the company. One main difference with the GmbH relates to the focus of the AG: whereas a GmbH is designed as a legal entity for a few individuals (usually involved in the company's management), an AG is designed to attract a large number of investors who are not personally involved in the management of the company. Accordingly, shares in an AG may be publicly traded. However, in practice, only about 70 out of approximately 1,200 AGs are listed on a stock exchange. The legislator has also begun to differentiate between listed and non-listed AGs in various legal reforms. AGs must have managing directors and a supervisory board, which are, unlike the managing director of a GmbH, independent from, and not subject to, shareholders' instructions. Generally, the minimum share capital of an AG is EUR 70,000.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -4757,51 +4766,51 @@
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Frequency/market practice: Fairly common.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Analysis: Limitation of liability for matters are fairly disclosed.</w:t>
+                    <w:t xml:space="preserve">Analysis: Limitation of liability for matters that are fairly disclosed.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -8047,51 +8056,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/en/insight/publications/resources/post-acquisition-integration-2023" TargetMode="External" Id="Ra507e7f492014c74" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/en/insight/publications/resources/post-acquisition-integration-2023" TargetMode="External" Id="R99b57b3991e3455e" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>