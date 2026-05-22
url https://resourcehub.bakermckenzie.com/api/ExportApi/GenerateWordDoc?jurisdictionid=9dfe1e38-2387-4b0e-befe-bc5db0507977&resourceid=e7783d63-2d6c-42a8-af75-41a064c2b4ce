--- v0 (2026-04-02)
+++ v1 (2026-05-22)
@@ -2143,51 +2143,51 @@
     </w:r>
     <w:r w:rsidR="001650B6">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="001650B6">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="001650B6">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w:rsidR="007B7254" w:rsidP="0056371E" w:rsidRDefault="008D6B08" w14:paraId="03E16594" w14:textId="02BD64A9">
     <w:pPr>
       <w:pStyle w:val="Footertext"/>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:r w:rsidRPr="008D6B08">
-      <w:t>https://resourcehub.bakermckenzie.com/en/resources/global-financial-services-regulatory-guide</w:t>
+      <w:t>https://resourcehub.bakermckenzie.com/pl-pl/resources/global-financial-services-regulatory-guide</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00EF7766" w:rsidP="008407E2" w:rsidRDefault="00EF7766" w14:paraId="628901B0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00EF7766" w:rsidP="008407E2" w:rsidRDefault="00EF7766" w14:paraId="0D741EDD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>