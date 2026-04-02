--- v0 (2026-02-12)
+++ v1 (2026-04-02)
@@ -1590,51 +1590,51 @@
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">In most cases, an applicant for a license (or registration) must complete a formal process involving the completion of required application forms and the submission of supporting documentation to the authority in charge.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">While there is no unified application process for all licenses/registration, and the particular forms that must be completed will depend on the nature of the regulated activities being conducted, the Licensing Facilitation Act B.E. 2558 (2015) requires the authorities responsible for any specific license/registration to publish a relevant licensing manual for the public. Each manual must cover the rules, procedures and conditions for submission of the application, as well as the authority's timing commitment. A centralized online database of such manuals is available </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R9f2cd20321344f2f">
+                  <w:hyperlink w:history="true" r:id="Rb36f343207384fcd">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">here</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Currently, market participants who introduce innovative financial services to the Thai securities or derivatives market could also choose to participate in the SECs regulatory sandbox scheme. Qualified participants under such scheme will be exempted from securities or derivatives licensing requirements during the period of the scheme, which should be no longer than a year. However, the participants could apply for an extension of such a period to the SEC.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
@@ -4807,51 +4807,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.info.go.th/" TargetMode="External" Id="R9f2cd20321344f2f" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.info.go.th/" TargetMode="External" Id="Rb36f343207384fcd" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>