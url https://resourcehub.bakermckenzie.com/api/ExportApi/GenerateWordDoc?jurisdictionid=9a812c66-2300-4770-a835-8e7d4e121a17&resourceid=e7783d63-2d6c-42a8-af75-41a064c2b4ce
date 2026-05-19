--- v1 (2026-04-02)
+++ v2 (2026-05-19)
@@ -1590,51 +1590,51 @@
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">In most cases, an applicant for a license (or registration) must complete a formal process involving the completion of required application forms and the submission of supporting documentation to the authority in charge.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">While there is no unified application process for all licenses/registration, and the particular forms that must be completed will depend on the nature of the regulated activities being conducted, the Licensing Facilitation Act B.E. 2558 (2015) requires the authorities responsible for any specific license/registration to publish a relevant licensing manual for the public. Each manual must cover the rules, procedures and conditions for submission of the application, as well as the authority's timing commitment. A centralized online database of such manuals is available </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rb36f343207384fcd">
+                  <w:hyperlink w:history="true" r:id="R874247af9c4242c0">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">here</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Currently, market participants who introduce innovative financial services to the Thai securities or derivatives market could also choose to participate in the SECs regulatory sandbox scheme. Qualified participants under such scheme will be exempted from securities or derivatives licensing requirements during the period of the scheme, which should be no longer than a year. However, the participants could apply for an extension of such a period to the SEC.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
@@ -4807,51 +4807,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.info.go.th/" TargetMode="External" Id="Rb36f343207384fcd" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.info.go.th/" TargetMode="External" Id="R874247af9c4242c0" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>