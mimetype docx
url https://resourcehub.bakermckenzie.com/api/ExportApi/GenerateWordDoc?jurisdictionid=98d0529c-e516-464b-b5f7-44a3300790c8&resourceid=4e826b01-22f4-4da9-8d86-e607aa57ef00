--- v0 (2026-02-11)
+++ v1 (2026-04-04)
@@ -228,51 +228,51 @@
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="7772400" cy="714375"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/chile_banner_v1.jpg?h=75&amp;amp;w=816&amp;amp;rev=fe4efc647a7548b6afe95d4d780d0e3d&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/chile_banner_v1.jpg?h=75&amp;amp;w=816&amp;amp;rev=fe4efc647a7548b6afe95d4d780d0e3d&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="Ra27d23e869b54123"/>
+                        <a:blip r:embed="R53d0bbf8d24a40b1"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7772400" cy="714375"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
@@ -292,91 +292,91 @@
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="left"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="5105400" cy="1362075"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="6" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/quotes/chile_quote_v1.jpg?rev=4f7f9cb4d52846518eee3d8a621e78af&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="3" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/quotes/chile_quote_v1.jpg?rev=4f7f9cb4d52846518eee3d8a621e78af&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="Rf6be7dda9a064fdc"/>
+                        <a:blip r:embed="Ra92a60ad8bd54f8a"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5105400" cy="1362075"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1381125" cy="1952624"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="7" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/tile-images/2021_latam.jpg?h=205&amp;amp;w=145&amp;amp;rev=a12c74d3177e4b958bd37106a9365a64&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="4" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/tile-images/2021_latam.jpg?h=205&amp;amp;w=145&amp;amp;rev=a12c74d3177e4b958bd37106a9365a64&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="R007ca35ce63e4e10"/>
+                        <a:blip r:embed="R4bade2dc288746f3"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1381125" cy="1952624"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
@@ -394,96 +394,96 @@
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
-          <w:hyperlink w:history="true" r:id="R139562538baa4c5f">
+          <w:hyperlink w:history="true" r:id="R329beeb2f7b84c18">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve">Chile Full Report</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="left"/>
             <w:jc w:val="left"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="323232"/>
               <w:sz w:val="36"/>
               <w:bdr w:val="single" w:color="000000" w:sz="16" w:space="1"/>
             </w:rPr>
             <w:t xml:space="preserve">How to use and navigate this report</w:t>
           </w:r>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="8667750" cy="1695450"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="8" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/jurisdiction_instructions_v1.jpg?rev=0b2544bab61249d491e5aeb9ba679f2c&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/jurisdiction_instructions_v1.jpg?rev=0b2544bab61249d491e5aeb9ba679f2c&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="R1f61a47e11dd4c16"/>
+                        <a:blip r:embed="R5624b1a5531d4d0f"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8667750" cy="1695450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
@@ -8178,102 +8178,102 @@
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[2]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Which recognizes the competence of the Committee on the Elimination of Discrimination Against Women to receive complaints from or on behalf of individuals or groups of individuals subject to the jurisdiction of the state party claiming to be victims of a violation of any of the rights set forth in the Convention.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[3]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rfa4750d16eda4d5d">
+                  <w:hyperlink w:history="true" r:id="Rb4c95aef86964ca1">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.cnnchile.com/pais/protocolo-convencion-eliminacion-de-todas-las-formas-de-discriminacion-contra-la-mujer_20191203/#:~:text=La%20CEDAW%2C%20por%20sus%20siglas,los%20derechos%20de%20la%20mujer.&amp;text=La%20convenci%C3%B3n%20fue%20ratificada%20por,21%20de%20agosto%20de%202001</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[4]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rce491005342c4026">
+                  <w:hyperlink w:history="true" r:id="R23b675fcceb840f4">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://chile.gob.cl/onu/en/noticias/chile-deposita-ratificacion-del-protocolo-facultativo-de-la-convencion#:~:text=El%20instrumento%20fue%20recibido%20por,el%2020%20de%20enero%20pasado</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[5]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R5329460cee7c465b">
+                  <w:hyperlink w:history="true" r:id="Rfe2c1ffd77264150">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://tbinternet.ohchr.org/_layouts/15/treatybodyexternal/SessionDetails1.aspx?SessionID=1157&amp;Lang=en</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:rPr>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Disclaimer"/>
       </w:pPr>
       <w:r>
@@ -11648,51 +11648,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="Ra27d23e869b54123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="Rf6be7dda9a064fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="R007ca35ce63e4e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2021_fdv_chile.pdf?rev=969d6cdd97e24996bc24ad1bb59049e4&amp;sc_lang=en" TargetMode="External" Id="R139562538baa4c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2021_fdv_brazil.pdf?rev=eb6b4305177b41019c18080c50e0d4d3&amp;sc_lang=en" TargetMode="External" Id="R8e077f3625b2402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="R1f61a47e11dd4c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnnchile.com/pais/protocolo-convencion-eliminacion-de-todas-las-formas-de-discriminacion-contra-la-mujer_20191203/%23:~:text=La%20CEDAW%2C%20por%20sus%20siglas,los%20derechos%20de%20la%20mujer.&amp;amp;text=La%20convenci%C3%B3n%20fue%20ratificada%20por,21%20de%20agosto%20de%202001" TargetMode="External" Id="Rfa4750d16eda4d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chile.gob.cl/onu/en/noticias/chile-deposita-ratificacion-del-protocolo-facultativo-de-la-convencion%23:~:text=El%20instrumento%20fue%20recibido%20por,el%2020%20de%20enero%20pasado" TargetMode="External" Id="Rce491005342c4026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tbinternet.ohchr.org/_layouts/15/treatybodyexternal/SessionDetails1.aspx?SessionID=1157&amp;amp;Lang=en" TargetMode="External" Id="R5329460cee7c465b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="R53d0bbf8d24a40b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="Ra92a60ad8bd54f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="R4bade2dc288746f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2021_fdv_chile.pdf?rev=969d6cdd97e24996bc24ad1bb59049e4&amp;sc_lang=en" TargetMode="External" Id="R329beeb2f7b84c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2021_fdv_brazil.pdf?rev=eb6b4305177b41019c18080c50e0d4d3&amp;sc_lang=en" TargetMode="External" Id="Rd7591ef703184ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="R5624b1a5531d4d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnnchile.com/pais/protocolo-convencion-eliminacion-de-todas-las-formas-de-discriminacion-contra-la-mujer_20191203/%23:~:text=La%20CEDAW%2C%20por%20sus%20siglas,los%20derechos%20de%20la%20mujer.&amp;amp;text=La%20convenci%C3%B3n%20fue%20ratificada%20por,21%20de%20agosto%20de%202001" TargetMode="External" Id="Rb4c95aef86964ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chile.gob.cl/onu/en/noticias/chile-deposita-ratificacion-del-protocolo-facultativo-de-la-convencion%23:~:text=El%20instrumento%20fue%20recibido%20por,el%2020%20de%20enero%20pasado" TargetMode="External" Id="R23b675fcceb840f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tbinternet.ohchr.org/_layouts/15/treatybodyexternal/SessionDetails1.aspx?SessionID=1157&amp;amp;Lang=en" TargetMode="External" Id="Rfe2c1ffd77264150" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>