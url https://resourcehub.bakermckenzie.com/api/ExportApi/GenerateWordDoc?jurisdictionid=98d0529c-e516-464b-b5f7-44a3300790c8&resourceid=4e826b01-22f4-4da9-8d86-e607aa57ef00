--- v1 (2026-04-04)
+++ v2 (2026-04-04)
@@ -228,51 +228,51 @@
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="7772400" cy="714375"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/chile_banner_v1.jpg?h=75&amp;amp;w=816&amp;amp;rev=fe4efc647a7548b6afe95d4d780d0e3d&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/chile_banner_v1.jpg?h=75&amp;amp;w=816&amp;amp;rev=fe4efc647a7548b6afe95d4d780d0e3d&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="R53d0bbf8d24a40b1"/>
+                        <a:blip r:embed="Ra94d66cfa71f417d"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7772400" cy="714375"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
@@ -292,91 +292,91 @@
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="left"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="5105400" cy="1362075"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="6" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/quotes/chile_quote_v1.jpg?rev=4f7f9cb4d52846518eee3d8a621e78af&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="3" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/quotes/chile_quote_v1.jpg?rev=4f7f9cb4d52846518eee3d8a621e78af&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="Ra92a60ad8bd54f8a"/>
+                        <a:blip r:embed="Rf702dc2ca78d416e"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5105400" cy="1362075"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1381125" cy="1952624"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="7" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/tile-images/2021_latam.jpg?h=205&amp;amp;w=145&amp;amp;rev=a12c74d3177e4b958bd37106a9365a64&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="4" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/tile-images/2021_latam.jpg?h=205&amp;amp;w=145&amp;amp;rev=a12c74d3177e4b958bd37106a9365a64&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="R4bade2dc288746f3"/>
+                        <a:blip r:embed="Re8b03f62428044e6"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1381125" cy="1952624"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
@@ -394,96 +394,96 @@
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
-          <w:hyperlink w:history="true" r:id="R329beeb2f7b84c18">
+          <w:hyperlink w:history="true" r:id="R8b1b0102c3e5454a">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve">Chile Full Report</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="left"/>
             <w:jc w:val="left"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="323232"/>
               <w:sz w:val="36"/>
               <w:bdr w:val="single" w:color="000000" w:sz="16" w:space="1"/>
             </w:rPr>
             <w:t xml:space="preserve">How to use and navigate this report</w:t>
           </w:r>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="8667750" cy="1695450"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="8" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/jurisdiction_instructions_v1.jpg?rev=0b2544bab61249d491e5aeb9ba679f2c&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/jurisdiction_instructions_v1.jpg?rev=0b2544bab61249d491e5aeb9ba679f2c&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="R5624b1a5531d4d0f"/>
+                        <a:blip r:embed="Rbf309fdf5b884e23"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8667750" cy="1695450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
@@ -8178,102 +8178,102 @@
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[2]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Which recognizes the competence of the Committee on the Elimination of Discrimination Against Women to receive complaints from or on behalf of individuals or groups of individuals subject to the jurisdiction of the state party claiming to be victims of a violation of any of the rights set forth in the Convention.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[3]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rb4c95aef86964ca1">
+                  <w:hyperlink w:history="true" r:id="Rf75935eda4c147a5">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.cnnchile.com/pais/protocolo-convencion-eliminacion-de-todas-las-formas-de-discriminacion-contra-la-mujer_20191203/#:~:text=La%20CEDAW%2C%20por%20sus%20siglas,los%20derechos%20de%20la%20mujer.&amp;text=La%20convenci%C3%B3n%20fue%20ratificada%20por,21%20de%20agosto%20de%202001</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[4]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R23b675fcceb840f4">
+                  <w:hyperlink w:history="true" r:id="Red345a6e421b4090">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://chile.gob.cl/onu/en/noticias/chile-deposita-ratificacion-del-protocolo-facultativo-de-la-convencion#:~:text=El%20instrumento%20fue%20recibido%20por,el%2020%20de%20enero%20pasado</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[5]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rfe2c1ffd77264150">
+                  <w:hyperlink w:history="true" r:id="R078aeee4de574e0e">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://tbinternet.ohchr.org/_layouts/15/treatybodyexternal/SessionDetails1.aspx?SessionID=1157&amp;Lang=en</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:rPr>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Disclaimer"/>
       </w:pPr>
       <w:r>
@@ -11648,51 +11648,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="R53d0bbf8d24a40b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="Ra92a60ad8bd54f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="R4bade2dc288746f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2021_fdv_chile.pdf?rev=969d6cdd97e24996bc24ad1bb59049e4&amp;sc_lang=en" TargetMode="External" Id="R329beeb2f7b84c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2021_fdv_brazil.pdf?rev=eb6b4305177b41019c18080c50e0d4d3&amp;sc_lang=en" TargetMode="External" Id="Rd7591ef703184ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="R5624b1a5531d4d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnnchile.com/pais/protocolo-convencion-eliminacion-de-todas-las-formas-de-discriminacion-contra-la-mujer_20191203/%23:~:text=La%20CEDAW%2C%20por%20sus%20siglas,los%20derechos%20de%20la%20mujer.&amp;amp;text=La%20convenci%C3%B3n%20fue%20ratificada%20por,21%20de%20agosto%20de%202001" TargetMode="External" Id="Rb4c95aef86964ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chile.gob.cl/onu/en/noticias/chile-deposita-ratificacion-del-protocolo-facultativo-de-la-convencion%23:~:text=El%20instrumento%20fue%20recibido%20por,el%2020%20de%20enero%20pasado" TargetMode="External" Id="R23b675fcceb840f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tbinternet.ohchr.org/_layouts/15/treatybodyexternal/SessionDetails1.aspx?SessionID=1157&amp;amp;Lang=en" TargetMode="External" Id="Rfe2c1ffd77264150" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="Ra94d66cfa71f417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="Rf702dc2ca78d416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="Re8b03f62428044e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2021_fdv_chile.pdf?rev=969d6cdd97e24996bc24ad1bb59049e4&amp;sc_lang=en" TargetMode="External" Id="R8b1b0102c3e5454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2021_fdv_brazil.pdf?rev=eb6b4305177b41019c18080c50e0d4d3&amp;sc_lang=en" TargetMode="External" Id="R6da8d8315e554d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="Rbf309fdf5b884e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnnchile.com/pais/protocolo-convencion-eliminacion-de-todas-las-formas-de-discriminacion-contra-la-mujer_20191203/%23:~:text=La%20CEDAW%2C%20por%20sus%20siglas,los%20derechos%20de%20la%20mujer.&amp;amp;text=La%20convenci%C3%B3n%20fue%20ratificada%20por,21%20de%20agosto%20de%202001" TargetMode="External" Id="Rf75935eda4c147a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chile.gob.cl/onu/en/noticias/chile-deposita-ratificacion-del-protocolo-facultativo-de-la-convencion%23:~:text=El%20instrumento%20fue%20recibido%20por,el%2020%20de%20enero%20pasado" TargetMode="External" Id="Red345a6e421b4090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tbinternet.ohchr.org/_layouts/15/treatybodyexternal/SessionDetails1.aspx?SessionID=1157&amp;amp;Lang=en" TargetMode="External" Id="R078aeee4de574e0e" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>