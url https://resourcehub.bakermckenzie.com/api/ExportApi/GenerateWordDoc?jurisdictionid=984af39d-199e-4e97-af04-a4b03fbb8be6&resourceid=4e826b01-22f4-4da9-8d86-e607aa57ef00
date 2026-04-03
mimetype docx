--- v0 (2026-02-11)
+++ v1 (2026-04-03)
@@ -231,51 +231,51 @@
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="7781924" cy="714375"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/japan_banner_v1/china_banner_v1/hong-kong_banner_v1/india_banner_v1/pakistan_banner_v1.jpg?h=75&amp;amp;w=817&amp;amp;rev=d28cde736f7f44c690eaeb28662df339&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/japan_banner_v1/china_banner_v1/hong-kong_banner_v1/india_banner_v1/pakistan_banner_v1.jpg?h=75&amp;amp;w=817&amp;amp;rev=d28cde736f7f44c690eaeb28662df339&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="R3ebb256d3e0746e7"/>
+                        <a:blip r:embed="R82ec40864f644534"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7781924" cy="714375"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
@@ -294,185 +294,185 @@
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="4238625" cy="1047749"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="6" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/quotes/pakistan_quote_v1.jpg?h=110&amp;amp;w=445&amp;amp;rev=fb2f6761605c4c2cb8f52f065c32d98a&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="3" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/quotes/pakistan_quote_v1.jpg?h=110&amp;amp;w=445&amp;amp;rev=fb2f6761605c4c2cb8f52f065c32d98a&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="Rf4ec6ffa17884890"/>
+                        <a:blip r:embed="R3320005466364d91"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4238625" cy="1047749"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="4C0078"/>
             </w:rPr>
             <w:t xml:space="preserve">	</w:t>
           </w:r>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1381125" cy="1952624"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="7" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/tile-images/2021_asia.jpg?h=205&amp;amp;w=145&amp;amp;rev=49ba0d7996214429a95f4f9c56698bbc&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="4" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/tile-images/2021_asia.jpg?h=205&amp;amp;w=145&amp;amp;rev=49ba0d7996214429a95f4f9c56698bbc&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="Ree83a1e3b24749a8"/>
+                        <a:blip r:embed="R99a2ea7fa5d14874"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1381125" cy="1952624"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="4C0078"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="4C0078"/>
             </w:rPr>
             <w:t xml:space="preserve">																	    </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="R57b2f1e9382e4600">
+          <w:hyperlink w:history="true" r:id="R97eb5fa8b158478c">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve">Pakistan Full Report</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:ind/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="323232"/>
               <w:sz w:val="36"/>
               <w:bdr w:val="single" w:color="000000" w:sz="16" w:space="1"/>
             </w:rPr>
             <w:t xml:space="preserve">How to use and navigate this report</w:t>
           </w:r>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="8667750" cy="1695450"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="8" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/jurisdiction_instructions_v1.jpg?rev=0b2544bab61249d491e5aeb9ba679f2c&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/jurisdiction_instructions_v1.jpg?rev=0b2544bab61249d491e5aeb9ba679f2c&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="Rf797e10d21994ac9"/>
+                        <a:blip r:embed="Rffdba74c80994610"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8667750" cy="1695450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
@@ -939,51 +939,51 @@
                     <w:rPr>
                       <w:color w:val="8DB3E2"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[7]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> remains valid.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Although the law protects women, in practice, this is not systematically enforced because of deep-rooted social, cultural and economic barriers and prejudices. A woman's status — and, therefore, her ability to exercise her social, economic and human rights — varies according to her social position in terms of class, religion, education, economic independence, region and location (urban or rural), cultural and traditional values, caste, educational profile, marital status and number of children. Women face direct, cultural and structural violence through a deeply entrenched system of patriarchy in all tiers of public and private life. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R4830589cc2024bbb">
+                  <w:hyperlink w:history="true" r:id="Rb9185e77f1f8471d">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Islamic laws</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> on women's rights give a broader framework that needs to be utilized in order to maintain the status of domestic violence against women.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="8DB3E2"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[8]</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
@@ -3616,111 +3616,111 @@
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="10"/>
                     </w:numPr>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R2a7b60c4349448c2">
+                  <w:hyperlink w:history="true" r:id="Rad87ec5d81684a24">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.dw.com/en/violence-against-women-on-the-rise-in-pakistan/a-50550672</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="10"/>
                     </w:numPr>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R2851cad598504a10">
+                  <w:hyperlink w:history="true" r:id="Rb48a73c2cc274a64">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.dw.com/en/pakistan-honor-killings-haunting-young-women/a-45985192</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="10"/>
                     </w:numPr>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R0d9aa2d07ff541b5">
+                  <w:hyperlink w:history="true" r:id="R433f01aa79784ac8">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://de.reuters.com/article/us-pakistan-women-court-idUSKCN1TK2X2</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="10"/>
                     </w:numPr>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R765e04d701b3422c">
+                  <w:hyperlink w:history="true" r:id="Rd7836d19d4584316">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://hrcp-web.org/publication/book-genre/annual-reports/</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
@@ -7426,51 +7426,51 @@
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rb11d03b0583e4f22">
+                  <w:hyperlink w:history="true" r:id="R45fb463dde584da6">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Punjab Protection of Women against Violence Act 2016</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> suggests that women's housing rights will be protected. This can only be true if the act is enforced. The act includes a "residence order" that states the following:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">This order will ensure that the aggrieved is not evicted from the house and that she may be relocated to a shelter home or an alternate accommodation according to her wishes. The alternate accommodation or rent for it will be provided by the perpetrator.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="8DB3E2"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[54]</w:t>
@@ -7711,126 +7711,126 @@
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[1]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R89e1e1b0e7f24adf">
+                  <w:hyperlink w:history="true" r:id="R3b217b24089e4844">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://vfast.org/journals/index.php/VTESS/article/view/205/296</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[2]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R3609b5d933834423">
+                  <w:hyperlink w:history="true" r:id="R5d262b054aca4142">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.justice.gov/eoir/page/file/1250691/download</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">, page 17, section 3.2.1.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[3]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rb233181efe914803">
+                  <w:hyperlink w:history="true" r:id="R75353faa463e4832">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://vfast.org/journals/index.php/VTESS/article/view/205/296</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[4]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Ra4b2332e3f4841d1">
+                  <w:hyperlink w:history="true" r:id="Rb6b6f1ee0f124b65">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://vfast.org/journals/index.php/VTESS/article/view/205/296</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[5]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Pakistan CG [2016] UKUT 67 (IAC), 2 February 2016.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
@@ -7870,1175 +7870,1175 @@
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[8]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Pertanika J. Soc. Sci. &amp; Hum. 25 (3): 1401 - 1418 (2017) 1405 women in Muslim societies.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[9]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R9259f2b4c08f483c">
+                  <w:hyperlink w:history="true" r:id="R7604feb3e39b4f68">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.af.org.pk/</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[10]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R1b56637f6abd48ce">
+                  <w:hyperlink w:history="true" r:id="R18a05532e1c64acf">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.justice.gov/eoir/page/file/1250691/download</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[11]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R9031f1ed791c4b57">
+                  <w:hyperlink w:history="true" r:id="R5add0666b6414f56">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://pcsw.punjab.gov.pk</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[12]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R7e057f5ce2ea427f">
+                  <w:hyperlink w:history="true" r:id="Rd0d21d460fb84bb1">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://citeseerx.ist.psu.edu/viewdoc/download?doi=10.1.1.729.5300&amp;rep=rep1&amp;type=pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[13]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Ra6c5c16a41f946d8">
+                  <w:hyperlink w:history="true" r:id="R50e10b32651c4239">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://www.humanrights.kp.gov.pk/sites/default/files/articles/Domestic%20Violence%20in%20Pakistan.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[14]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R82b78bb5411c4ccd">
+                  <w:hyperlink w:history="true" r:id="Rb779fc6a1c0c4626">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.coe.int/en/web/conventions/full-list/-/conventions/treaty/210/signatures</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[15]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rc70145dd75a94133">
+                  <w:hyperlink w:history="true" r:id="Rfee154514bcc4f36">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://pcsw.punjab.gov.pk</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[16]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rd9cd0b4b14514b99">
+                  <w:hyperlink w:history="true" r:id="Ra81f0a3e302c4d76">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://www.humanrights.kp.gov.pk/sites/default/files/articles/Domestic%20Violence%20in%20Pakistan.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[17]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rfaf385fc17c54ffa">
+                  <w:hyperlink w:history="true" r:id="R58ac9e4e952e4bd3">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://images.dawn.com/news/1182318</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[18]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R6c2b1985b8874737">
+                  <w:hyperlink w:history="true" r:id="R055dc668480e441e">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://www.humanrights.kp.gov.pk/sites/default/files/articles/Domestic%20Violence%20in%20Pakistan.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[19]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R5416a6de03f441ef">
+                  <w:hyperlink w:history="true" r:id="Rb3f3c828371242e5">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://hrcp-web.org/publication/book-genre/annual-reports/</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[20]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rb17271f6dc33476c">
+                  <w:hyperlink w:history="true" r:id="R93ac3407bd454400">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://vc.bridgew.edu/cgi/viewcontent.cgi</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[22]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R473726ac5cdd4baa">
+                  <w:hyperlink w:history="true" r:id="Ra488f6e0db5345ca">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://vfast.org/journals/index.php/VTESS/article/view/205/296</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[23]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rafbffba2d2584d94">
+                  <w:hyperlink w:history="true" r:id="R1ad2bed2504f44cd">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://sahsol.lums.edu.pk/law-journal/protection-against-harassment-women-workplace-act-2010-legislative-review</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[24]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rc1aa33fca8a84494">
+                  <w:hyperlink w:history="true" r:id="R0c3c81d841a14fa6">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.thenews.com.pk/latest/195270-Pakistans-first-Violence-Against-Women-Center-inaugurated-in-Multan?doi=10.1.1.729.5300&amp;rep=rep1&amp;type=pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[25]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R4d567062932d4aea">
+                  <w:hyperlink w:history="true" r:id="R67d075e8ec7d4d7a">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">brooklynworks.brooklaw.edu/cgi/viewcontent.cgi?doi=10.1.1.729.5300&amp;rep=rep1&amp;type=pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[26]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rdd98600955574c1f">
+                  <w:hyperlink w:history="true" r:id="Red6166970f04480b">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://citeseerx.ist.psu.edu/viewdoc/download?doi=10.1.1.729.5300&amp;rep=rep1&amp;type=pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[27]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R43d75ac0b5b2400e">
+                  <w:hyperlink w:history="true" r:id="R8b031393bc0a462e">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://blogs.worldbank.org/endpovertyinsouthasia/addressing-violence-against-women-pakistan-time-act-now?doi=10.1.1.729.5300&amp;rep=rep1&amp;type=pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[28]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R89227e7ba1714c36">
+                  <w:hyperlink w:history="true" r:id="Reff3c376aa284cd3">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://sahsol.lums.edu.pk/law-journal/protection-against-harassment-women-workplace-act-2010-legislative-review</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[29]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R53b449e9957040da">
+                  <w:hyperlink w:history="true" r:id="R7f20251865c44aac">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://citeseerx.ist.psu.edu</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[30]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R20d943f062764224">
+                  <w:hyperlink w:history="true" r:id="Rfe86a10247cf4594">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://pcsw.punjab.gov.pk</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[31]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R880ab31b653440fa">
+                  <w:hyperlink w:history="true" r:id="R56cae46c8e1c4f83">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://citeseerx.ist.psu.edu/viewdoc/download</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[32]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R246c197abd444d60">
+                  <w:hyperlink w:history="true" r:id="R7ed572ddbc404ccd">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://vfast.org/journals/index.php/VTESS/article/view/205/296</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[33]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R6d9aae55e98c4add">
+                  <w:hyperlink w:history="true" r:id="R102da1efa8ea46a9">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.researchgate.net/</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[34]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R2ef358db9e4d480b">
+                  <w:hyperlink w:history="true" r:id="R4af87469e2a9466b">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://de.reuters.com/article/us-pakistan-women-court-idUSKCN1TK2X2</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[35]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R9bf5ce36df7f4349">
+                  <w:hyperlink w:history="true" r:id="R5b944cc7e79348a5">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://de.reuters.com/article/us-pakistan-women-court-idUSKCN1TK2X2</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[36]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rb29bbbe26e3c43a6">
+                  <w:hyperlink w:history="true" r:id="Re4f5660cb847451d">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://pcsw.punjab.gov.pk</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[37]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R2d8c9942222e4a04">
+                  <w:hyperlink w:history="true" r:id="R2e074d49773e4dc6">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://d1wqtxts1xzle7.cloudfront.net/54111063/Domestic_Violence_against_Women_Empirical_Evidence_from_Pakistan.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[38]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R6290119dfd9f408a">
+                  <w:hyperlink w:history="true" r:id="R5b33cda4b4214816">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Violence Against Women in Pakistan: Role of Police and Media</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[39]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Reb01a59aeeb24acf">
+                  <w:hyperlink w:history="true" r:id="R5a6cd56f59c946b2">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">The State Response to Violence Against Women</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> (under section "Medico-legal Examinations")</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[40]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R4832b6850cf74e0f">
+                  <w:hyperlink w:history="true" r:id="R733d1d432f3a4a37">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Domestic Violence in Pakistan: The Tension Between Intervention &amp; Sovereign Autonomy in Human Rights Law</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[41]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R606daa7104f941f7">
+                  <w:hyperlink w:history="true" r:id="Rfd05fbbaf0574250">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Domestic Violence in Pakistan: The Tension Between Intervention &amp; Sovereign Autonomy in Human Rights Law</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="666666"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(page 19)</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[42]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R50ffeb8cad98434d">
+                  <w:hyperlink w:history="true" r:id="Rf1b8ce92ba47468b">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Pakistan: Women fearing gender-based violence</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="002856"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(page 31)</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[43]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rebcb2155b1c44e96">
+                  <w:hyperlink w:history="true" r:id="R0d0fef3aea6b45ef">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Pakistan: Domestic violence, including effectiveness of the Protection of Women (Criminal Laws Amendment) Act, 2006</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[44]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rbf478930061e4876">
+                  <w:hyperlink w:history="true" r:id="R01adc88b47b742ed">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Domestic Violence Against Women: Empirical Evidence from Pakistan</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="666666"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(page 5)</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[45]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R965ad56805fd4e59">
+                  <w:hyperlink w:history="true" r:id="R7ce8a3e9edec4986">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Pakistan: Women fearing gender-based violence</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> (pages 44-45)</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[46]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R52af5b01b81d411c">
+                  <w:hyperlink w:history="true" r:id="R022476f906bc4d05">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Domestic Violence in Pakistan: The Tension Between Intervention &amp; Sovereign Autonomy in Human Rights Law</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="666666"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(pages 26-27)</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[47]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Re80bffe9d87e455a">
+                  <w:hyperlink w:history="true" r:id="Rd083aa8b158e4f45">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Pakistan's Game-Changing Law Protects Women Against Violence</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[48]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Ref9afab55e484d2e">
+                  <w:hyperlink w:history="true" r:id="R646003191fa84cef">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Country Report - Pakistan</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> (pages 6)</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[49]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R91b05364cdf247f3">
+                  <w:hyperlink w:history="true" r:id="R4e8e59d574684ed7">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Punjab Assembly Passes Protection of Women Against Violence Bill</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[50]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Re86fa56a5feb475d">
+                  <w:hyperlink w:history="true" r:id="R6a7b7a519ad34414">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://www.humanrights.kp.gov.pk/sites/default/files/articles/Domestic%20Violence%20in%20Pakistan.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[51]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R69f1c7cea500471c">
+                  <w:hyperlink w:history="true" r:id="Ra309c5f5b8174000">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://citeseerx.ist.psu.edu/viewdoc/download</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[52]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Raa7a2af082d245a1">
+                  <w:hyperlink w:history="true" r:id="Rab8a5821128b44f1">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Domestic Violence against Women Empirical Evidence from Pakistan</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[53]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R7382fdb8317e43ba">
+                  <w:hyperlink w:history="true" r:id="R71a725a42faa4412">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Protection against harassment women workplace act 2010</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[54]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R2e38a37367be4048">
+                  <w:hyperlink w:history="true" r:id="R77e05f2dbbd54dc8">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.unafei.or.jp</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[55]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R2789343b2c164bd0">
+                  <w:hyperlink w:history="true" r:id="R1a3eb998960a4b42">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://pcsw.punjab.gov.pk/</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Disclaimer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -12020,51 +12020,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="R3ebb256d3e0746e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="Rf4ec6ffa17884890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="Ree83a1e3b24749a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2022_fdv_pakistan.pdf?rev=530afede261142a7a4c154f70732dab7&amp;sc_lang=en" TargetMode="External" Id="R57b2f1e9382e4600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="Rf797e10d21994ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeseerx.ist.psu.edu/viewdoc/download" TargetMode="External" Id="R89e1e1b0e7f24adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dw.com/en/pakistan-honor-killings-haunting-young-women/a-45985192" TargetMode="External" Id="R3609b5d933834423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.gov/eoir/page/file/1250691/download" TargetMode="External" Id="Rb233181efe914803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treaties.un.org/Pages/ViewDetails.aspx" TargetMode="External" Id="Ra4b2332e3f4841d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.af.org.pk/Acts_Fed_Provincial/Sindh_Acts_since_2002/Sindh%20%202013/The%20Domestic%20Violence%20(Prevention%20and%20Protection)%20Act,%202013.pdf?1502386956=&amp;amp;response-content-disposition=inline;+filename=Domestic_Violence_Against_Women_Empirica.pdf&amp;amp;Expires=1604421907&amp;amp;Signature=QfHaf-Jp~ZahUVgeplKQKx~lo0ytDLBIb0USBqoxxs07TY9bKt7i5KdaDZyNmh79LuB-LKu1c0gNPATnE63AOQHdPMW1zQh9M8mt6spdBVG0VcHQsgRBhO5NffYkKXYK824Zup~7Uy9nhZ79xcHsIOm5fOtwe30spehovDTql~fLNW5PAy8wnIRzK1cIXpVxtq2mVyJqF0I-XSlG2AXnDynqui0oirKIFe-gC4eP0Nm5OW-~basDadVi9iYqA1giseKmfI1Mt3envAmUfVlLNHPvLS82ZqEAffUPGI3bwprJL~RcDzgMndkSPkHOQCri8oapE34pc0Lu25cA8HZpuw__&amp;amp;Key-Pair-Id=APKAJLOHF5GGSLRBV4ZA" TargetMode="External" Id="R9259f2b4c08f483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.gov/eoir/page/file/1250691/download" TargetMode="External" Id="R1b56637f6abd48ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pcsw.punjab.gov.pk/Punjab%20Protection%20of%20Women%20against%20Violence%20Act,%202016?1502386956=&amp;amp;response-content-disposition=inline;+filename=Domestic_Violence_Against_Women_Empirica.pdf&amp;amp;Expires=1604421907&amp;amp;Signature=QfHaf-Jp~ZahUVgeplKQKx~lo0ytDLBIb0USBqoxxs07TY9bKt7i5KdaDZyNmh79LuB-LKu1c0gNPATnE63AOQHdPMW1zQh9M8mt6spdBVG0VcHQsgRBhO5NffYkKXYK824Zup~7Uy9nhZ79xcHsIOm5fOtwe30spehovDTql~fLNW5PAy8wnIRzK1cIXpVxtq2mVyJqF0I-XSlG2AXnDynqui0oirKIFe-gC4eP0Nm5OW-~basDadVi9iYqA1giseKmfI1Mt3envAmUfVlLNHPvLS82ZqEAffUPGI3bwprJL~RcDzgMndkSPkHOQCri8oapE34pc0Lu25cA8HZpuw__&amp;amp;Key-Pair-Id=APKAJLOHF5GGSLRBV4ZA" TargetMode="External" Id="R9031f1ed791c4b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vfast.org/journals/index.php/VTESS/article/view/205/296?doi=10.1.1.729.5300&amp;amp;rep=rep1&amp;amp;type=pdf" TargetMode="External" Id="R7e057f5ce2ea427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.humanrights.kp.gov.pk/sites/default/files/articles/Domestic%20Violence%20in%20Pakistan.pdf" TargetMode="External" Id="Ra6c5c16a41f946d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/f592/d26355001faf3122c3d814242fc75a005d58.pdf" TargetMode="External" Id="R82b78bb5411c4ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pcsw.punjab.gov.pk/Punjab%20Protection%20of%20Women%20against%20Violence%20Act,%202016?1353100223=&amp;amp;response-content-disposition=inline;+filename=Women_status_in_Pakistan_under_customs_a.pdf&amp;amp;Expires=1604427132&amp;amp;Signature=P8lReBVeieI3A7r5KIna8PUmwRIp1yzok6TUsVBLoO2tF8CO2QiExGjAOtuvE4UpW1Ul0JrweZT~TGM0E~fXxmdvNgbMjBeDkvAPtRk6-upS0kjHZBi2Qe4cyrVJoL1US99oESUCZ-rWKT6dHvzUgzEuKpRXbt6yc2N7WXW-2Bu7yH1xBR9QpgdQSGnULiFnj01zvNgp0sIrf8TNHWsQjFq3d39s-NMqJMnniaUlGOSiK5vkx3Ac6ukmq6oBCbbbpCSIRox0UBbwCPnBHANTIWkndTCCd61t8685OsGN3G3O2FBUmL848CwhqUOEjJoPOzLuDkboF-KUnhqVEX1vxQ__&amp;amp;Key-Pair-Id=APKAJLOHF5GGSLRBV4ZA" TargetMode="External" Id="Rc70145dd75a94133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.com/books" TargetMode="External" Id="Rd9cd0b4b14514b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.dawn.com/news/1182318" TargetMode="External" Id="Rfaf385fc17c54ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dawn.com/news/1241626" TargetMode="External" Id="R6c2b1985b8874737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hrcp-web.org/publication/book-genre/annual-reports/" TargetMode="External" Id="R5416a6de03f441ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vc.bridgew.edu/cgi/viewcontent.cgi" TargetMode="External" Id="Rb17271f6dc33476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vfast.org/journals/index.php/VTESS/article/view/205/296" TargetMode="External" Id="R473726ac5cdd4baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sahsol.lums.edu.pk/law-journal/protection-against-harassment-women-workplace-act-2010-legislative-review" TargetMode="External" Id="Rafbffba2d2584d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thenews.com.pk/latest/195270-Pakistans-first-Violence-Against-Women-Center-inaugurated-in-Multan?doi=10.1.1.729.5300&amp;amp;rep=rep1&amp;amp;type=pdf" TargetMode="External" Id="Rc1aa33fca8a84494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brooklynworks.brooklaw.edu/cgi/viewcontent.cgi?doi=10.1.1.729.5300&amp;amp;rep=rep1&amp;amp;type=pdf" TargetMode="External" Id="R4d567062932d4aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeseerx.ist.psu.edu/viewdoc/download?doi=10.1.1.729.5300&amp;amp;rep=rep1&amp;amp;type=pdf" TargetMode="External" Id="Rdd98600955574c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.worldbank.org/endpovertyinsouthasia/addressing-violence-against-women-pakistan-time-act-now?doi=10.1.1.729.5300&amp;amp;rep=rep1&amp;amp;type=pdf" TargetMode="External" Id="R43d75ac0b5b2400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sahsol.lums.edu.pk/law-journal/protection-against-harassment-women-workplace-act-2010-legislative-review" TargetMode="External" Id="R89227e7ba1714c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeseerx.ist.psu.edu/viewdoc/download?doi=10.1.1.729.5300&amp;amp;rep=rep1&amp;amp;type=pdf" TargetMode="External" Id="R53b449e9957040da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pcsw.punjab.gov.pk/Punjab%20Protection%20of%20Women%20against%20Violence%20Act%2C%202016" TargetMode="External" Id="R20d943f062764224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeseerx.ist.psu.edu/viewdoc/download" TargetMode="External" Id="R880ab31b653440fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vfast.org/journals/index.php/VTESS/article/view/205/296" TargetMode="External" Id="R246c197abd444d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Qaisar_Mahmood3/publication/283504089_Perception_of_sexual_Harassment_at_workplace_knowledge_and_attitude_of_working_women_towards_workplace_Harassment_Act_2010/links/563ba59008ae45b5d286968c.pdf" TargetMode="External" Id="R6d9aae55e98c4add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.reuters.com/article/us-pakistan-women-court-idUSKCN1TK2X2" TargetMode="External" Id="R2ef358db9e4d480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.reuters.com/article/us-pakistan-women-court-idUSKCN1TK2X2" TargetMode="External" Id="R9bf5ce36df7f4349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pcsw.punjab.gov.pk/Punjab%20Protection%20of%20Women%20against%20Violence%20Act,%202016" TargetMode="External" Id="Rb29bbbe26e3c43a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d1wqtxts1xzle7.cloudfront.net/54111063/Domestic_Violence_against_Women_Empirical_Evidence_from_Pakistan.pdf" TargetMode="External" Id="R2d8c9942222e4a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efile.fara.gov/docs/6839-Informational-Materials-20200730-2.pdf#page=17" TargetMode="External" Id="R6290119dfd9f408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unafei.or.jp/publications/pdf/RS_No69/No69_16PA_Khan.pdf" TargetMode="External" Id="Reb01a59aeeb24acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.refworld.org/docid/51222ba42.html?article=1337&amp;amp;context=bjil" TargetMode="External" Id="R4832b6850cf74e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d1wqtxts1xzle7.cloudfront.net/30198112/0501003.pdf?article=1337&amp;amp;context=bjil" TargetMode="External" Id="R606daa7104f941f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hrw.org/reports/1999/pakistan/Pakhtml-06.htm" TargetMode="External" Id="R50ffeb8cad98434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.refworld.org/docid/51222ba42.html" TargetMode="External" Id="Rebcb2155b1c44e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeseerx.ist.psu.edu/viewdoc/download?1502386956=&amp;amp;response-content-disposition=inline;+filename=Domestic_Violence_Against_Women_Empirica.pdf&amp;amp;Expires=1606329994&amp;amp;Signature=AdIw~zHYUxzu-vRbduKQFMHC~WL4zMvAPCEYlGo-e7KTFz-GOazgoF6ZDqxK2ZxhnXBb9LIoy7e0K91z6SvbJCPh5mgDOptBpRHADvxjFhlGjW5rEQ3hD~WBT2~Z6sJjuWdg1LrExfPb4GymT-7GGVTSThHRtgSLegizl6qk3EQE3eC85HL96zh7bP8PztqxKWtbsIQIVkGBAwQtRtyF5CaYrX9RSnVVKFEmQn9sn7JIa1K~KRm2-pMYEY7-y2vY41W2SoWahhsZewyhDjdr1PT3MBqhXNZ7hRqOB8PsUhh19YjkKkMswT1583h5x0UOCgTXzaui-TZwwEyi1mIWaQ__&amp;amp;Key-Pair-Id=APKAJLOHF5GGSLRBV4ZA" TargetMode="External" Id="Rbf478930061e4876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vfast.org/journals/index.php/VTESS/article/view/205/296" TargetMode="External" Id="R965ad56805fd4e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.humanrights.kp.gov.pk/sites/default/files/articles/Domestic%20Violence%20in%20Pakistan.pdf?article=1337&amp;amp;context=bjil" TargetMode="External" Id="R52af5b01b81d411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globalcitizen.org/en/content/pakistan-law-women-violence-honourkilling/#:~:text=Domestic%20violence%20offenders%20are%20expected,better%20than%20sending%20no%20message." TargetMode="External" Id="Re80bffe9d87e455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tribune.com.pk/story/2261415/court-issues-restraining-order" TargetMode="External" Id="Ref9afab55e484d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brooklynworks.brooklaw.edu/cgi/viewcontent.cgi" TargetMode="External" Id="R91b05364cdf247f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeseerx.ist.psu.edu/viewdoc/download" TargetMode="External" Id="Re86fa56a5feb475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeseerx.ist.psu.edu/viewdoc/download" TargetMode="External" Id="R69f1c7cea500471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d1wqtxts1xzle7.cloudfront.net/54111063/Domestic_Violence_against_Women_Empirical_Evidence_from_Pakistan.pdf#:~:text=workforce%20in%20Pakistan.-,The%20Protection%20against%20Harassment%20of%20Women%20at%20the%20Workplace%20Act,right%20to%20work%20in%20Pakistan" TargetMode="External" Id="Raa7a2af082d245a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sahsol.lums.edu.pk/law-journal/protection-against-harassment-women-workplace-act-2010-legislative-review#:~:text=workforce%20in%20Pakistan.-,The%20Protection%20against%20Harassment%20of%20Women%20at%20the%20Workplace%20Act,right%20to%20work%20in%20Pakistan" TargetMode="External" Id="R7382fdb8317e43ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unafei.or.jp/publications/pdf/RS_No69/No69_16PA_Khan.pdf#:~:text=workforce%20in%20Pakistan.-,The%20Protection%20against%20Harassment%20of%20Women%20at%20the%20Workplace%20Act,right%20to%20work%20in%20Pakistan" TargetMode="External" Id="R2e38a37367be4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pcsw.punjab.gov.pk/Punjab%20Protection%20of%20Women%20against%20Violence%20Act,%202016" TargetMode="External" Id="R2789343b2c164bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.refworld.org/docid/45d314242.html" TargetMode="External" Id="Rb11d03b0583e4f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dw.com/en/violence-against-women-on-the-rise-in-pakistan/a-50550672" TargetMode="External" Id="R2a7b60c4349448c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dw.com/en/pakistan-honor-killings-haunting-young-women/a-45985192" TargetMode="External" Id="R2851cad598504a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.reuters.com/article/us-pakistan-women-court-idUSKCN1TK2X2" TargetMode="External" Id="R0d9aa2d07ff541b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.reuters.com/article/us-pakistan-women-court-idUSKCN1TK2X2" TargetMode="External" Id="Rb5cac6f73f7441d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hrcp-web.org/publication/book-genre/annual-reports/" TargetMode="External" Id="R765e04d701b3422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.gov/eoir/page/file/1250691/download?1502386956=&amp;amp;response-content-disposition=inline;+filename=Domestic_Violence_Against_Women_Empirica.pdf&amp;amp;Expires=1604421907&amp;amp;Signature=QfHaf-Jp~ZahUVgeplKQKx~lo0ytDLBIb0USBqoxxs07TY9bKt7i5KdaDZyNmh79LuB-LKu1c0gNPATnE63AOQHdPMW1zQh9M8mt6spdBVG0VcHQsgRBhO5NffYkKXYK824Zup~7Uy9nhZ79xcHsIOm5fOtwe30spehovDTql~fLNW5PAy8wnIRzK1cIXpVxtq2mVyJqF0I-XSlG2AXnDynqui0oirKIFe-gC4eP0Nm5OW-~basDadVi9iYqA1giseKmfI1Mt3envAmUfVlLNHPvLS82ZqEAffUPGI3bwprJL~RcDzgMndkSPkHOQCri8oapE34pc0Lu25cA8HZpuw__&amp;amp;Key-Pair-Id=APKAJLOHF5GGSLRBV4ZA" TargetMode="External" Id="R4830589cc2024bbb" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="R82ec40864f644534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="R3320005466364d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="R99a2ea7fa5d14874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2022_fdv_pakistan.pdf?rev=530afede261142a7a4c154f70732dab7&amp;sc_lang=en" TargetMode="External" Id="R97eb5fa8b158478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="Rffdba74c80994610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeseerx.ist.psu.edu/viewdoc/download" TargetMode="External" Id="R3b217b24089e4844" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dw.com/en/pakistan-honor-killings-haunting-young-women/a-45985192" TargetMode="External" Id="R5d262b054aca4142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.gov/eoir/page/file/1250691/download" TargetMode="External" Id="R75353faa463e4832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treaties.un.org/Pages/ViewDetails.aspx" TargetMode="External" Id="Rb6b6f1ee0f124b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.af.org.pk/Acts_Fed_Provincial/Sindh_Acts_since_2002/Sindh%20%202013/The%20Domestic%20Violence%20(Prevention%20and%20Protection)%20Act,%202013.pdf?1502386956=&amp;amp;response-content-disposition=inline;+filename=Domestic_Violence_Against_Women_Empirica.pdf&amp;amp;Expires=1604421907&amp;amp;Signature=QfHaf-Jp~ZahUVgeplKQKx~lo0ytDLBIb0USBqoxxs07TY9bKt7i5KdaDZyNmh79LuB-LKu1c0gNPATnE63AOQHdPMW1zQh9M8mt6spdBVG0VcHQsgRBhO5NffYkKXYK824Zup~7Uy9nhZ79xcHsIOm5fOtwe30spehovDTql~fLNW5PAy8wnIRzK1cIXpVxtq2mVyJqF0I-XSlG2AXnDynqui0oirKIFe-gC4eP0Nm5OW-~basDadVi9iYqA1giseKmfI1Mt3envAmUfVlLNHPvLS82ZqEAffUPGI3bwprJL~RcDzgMndkSPkHOQCri8oapE34pc0Lu25cA8HZpuw__&amp;amp;Key-Pair-Id=APKAJLOHF5GGSLRBV4ZA" TargetMode="External" Id="R7604feb3e39b4f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.gov/eoir/page/file/1250691/download" TargetMode="External" Id="R18a05532e1c64acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pcsw.punjab.gov.pk/Punjab%20Protection%20of%20Women%20against%20Violence%20Act,%202016?1502386956=&amp;amp;response-content-disposition=inline;+filename=Domestic_Violence_Against_Women_Empirica.pdf&amp;amp;Expires=1604421907&amp;amp;Signature=QfHaf-Jp~ZahUVgeplKQKx~lo0ytDLBIb0USBqoxxs07TY9bKt7i5KdaDZyNmh79LuB-LKu1c0gNPATnE63AOQHdPMW1zQh9M8mt6spdBVG0VcHQsgRBhO5NffYkKXYK824Zup~7Uy9nhZ79xcHsIOm5fOtwe30spehovDTql~fLNW5PAy8wnIRzK1cIXpVxtq2mVyJqF0I-XSlG2AXnDynqui0oirKIFe-gC4eP0Nm5OW-~basDadVi9iYqA1giseKmfI1Mt3envAmUfVlLNHPvLS82ZqEAffUPGI3bwprJL~RcDzgMndkSPkHOQCri8oapE34pc0Lu25cA8HZpuw__&amp;amp;Key-Pair-Id=APKAJLOHF5GGSLRBV4ZA" TargetMode="External" Id="R5add0666b6414f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vfast.org/journals/index.php/VTESS/article/view/205/296?doi=10.1.1.729.5300&amp;amp;rep=rep1&amp;amp;type=pdf" TargetMode="External" Id="Rd0d21d460fb84bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.humanrights.kp.gov.pk/sites/default/files/articles/Domestic%20Violence%20in%20Pakistan.pdf" TargetMode="External" Id="R50e10b32651c4239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/f592/d26355001faf3122c3d814242fc75a005d58.pdf" TargetMode="External" Id="Rb779fc6a1c0c4626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pcsw.punjab.gov.pk/Punjab%20Protection%20of%20Women%20against%20Violence%20Act,%202016?1353100223=&amp;amp;response-content-disposition=inline;+filename=Women_status_in_Pakistan_under_customs_a.pdf&amp;amp;Expires=1604427132&amp;amp;Signature=P8lReBVeieI3A7r5KIna8PUmwRIp1yzok6TUsVBLoO2tF8CO2QiExGjAOtuvE4UpW1Ul0JrweZT~TGM0E~fXxmdvNgbMjBeDkvAPtRk6-upS0kjHZBi2Qe4cyrVJoL1US99oESUCZ-rWKT6dHvzUgzEuKpRXbt6yc2N7WXW-2Bu7yH1xBR9QpgdQSGnULiFnj01zvNgp0sIrf8TNHWsQjFq3d39s-NMqJMnniaUlGOSiK5vkx3Ac6ukmq6oBCbbbpCSIRox0UBbwCPnBHANTIWkndTCCd61t8685OsGN3G3O2FBUmL848CwhqUOEjJoPOzLuDkboF-KUnhqVEX1vxQ__&amp;amp;Key-Pair-Id=APKAJLOHF5GGSLRBV4ZA" TargetMode="External" Id="Rfee154514bcc4f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.com/books" TargetMode="External" Id="Ra81f0a3e302c4d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.dawn.com/news/1182318" TargetMode="External" Id="R58ac9e4e952e4bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dawn.com/news/1241626" TargetMode="External" Id="R055dc668480e441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hrcp-web.org/publication/book-genre/annual-reports/" TargetMode="External" Id="Rb3f3c828371242e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vc.bridgew.edu/cgi/viewcontent.cgi" TargetMode="External" Id="R93ac3407bd454400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vfast.org/journals/index.php/VTESS/article/view/205/296" TargetMode="External" Id="Ra488f6e0db5345ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sahsol.lums.edu.pk/law-journal/protection-against-harassment-women-workplace-act-2010-legislative-review" TargetMode="External" Id="R1ad2bed2504f44cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thenews.com.pk/latest/195270-Pakistans-first-Violence-Against-Women-Center-inaugurated-in-Multan?doi=10.1.1.729.5300&amp;amp;rep=rep1&amp;amp;type=pdf" TargetMode="External" Id="R0c3c81d841a14fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brooklynworks.brooklaw.edu/cgi/viewcontent.cgi?doi=10.1.1.729.5300&amp;amp;rep=rep1&amp;amp;type=pdf" TargetMode="External" Id="R67d075e8ec7d4d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeseerx.ist.psu.edu/viewdoc/download?doi=10.1.1.729.5300&amp;amp;rep=rep1&amp;amp;type=pdf" TargetMode="External" Id="Red6166970f04480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.worldbank.org/endpovertyinsouthasia/addressing-violence-against-women-pakistan-time-act-now?doi=10.1.1.729.5300&amp;amp;rep=rep1&amp;amp;type=pdf" TargetMode="External" Id="R8b031393bc0a462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sahsol.lums.edu.pk/law-journal/protection-against-harassment-women-workplace-act-2010-legislative-review" TargetMode="External" Id="Reff3c376aa284cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeseerx.ist.psu.edu/viewdoc/download?doi=10.1.1.729.5300&amp;amp;rep=rep1&amp;amp;type=pdf" TargetMode="External" Id="R7f20251865c44aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pcsw.punjab.gov.pk/Punjab%20Protection%20of%20Women%20against%20Violence%20Act%2C%202016" TargetMode="External" Id="Rfe86a10247cf4594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeseerx.ist.psu.edu/viewdoc/download" TargetMode="External" Id="R56cae46c8e1c4f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vfast.org/journals/index.php/VTESS/article/view/205/296" TargetMode="External" Id="R7ed572ddbc404ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Qaisar_Mahmood3/publication/283504089_Perception_of_sexual_Harassment_at_workplace_knowledge_and_attitude_of_working_women_towards_workplace_Harassment_Act_2010/links/563ba59008ae45b5d286968c.pdf" TargetMode="External" Id="R102da1efa8ea46a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.reuters.com/article/us-pakistan-women-court-idUSKCN1TK2X2" TargetMode="External" Id="R4af87469e2a9466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.reuters.com/article/us-pakistan-women-court-idUSKCN1TK2X2" TargetMode="External" Id="R5b944cc7e79348a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pcsw.punjab.gov.pk/Punjab%20Protection%20of%20Women%20against%20Violence%20Act,%202016" TargetMode="External" Id="Re4f5660cb847451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d1wqtxts1xzle7.cloudfront.net/54111063/Domestic_Violence_against_Women_Empirical_Evidence_from_Pakistan.pdf" TargetMode="External" Id="R2e074d49773e4dc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efile.fara.gov/docs/6839-Informational-Materials-20200730-2.pdf#page=17" TargetMode="External" Id="R5b33cda4b4214816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unafei.or.jp/publications/pdf/RS_No69/No69_16PA_Khan.pdf" TargetMode="External" Id="R5a6cd56f59c946b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.refworld.org/docid/51222ba42.html?article=1337&amp;amp;context=bjil" TargetMode="External" Id="R733d1d432f3a4a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d1wqtxts1xzle7.cloudfront.net/30198112/0501003.pdf?article=1337&amp;amp;context=bjil" TargetMode="External" Id="Rfd05fbbaf0574250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hrw.org/reports/1999/pakistan/Pakhtml-06.htm" TargetMode="External" Id="Rf1b8ce92ba47468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.refworld.org/docid/51222ba42.html" TargetMode="External" Id="R0d0fef3aea6b45ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeseerx.ist.psu.edu/viewdoc/download?1502386956=&amp;amp;response-content-disposition=inline;+filename=Domestic_Violence_Against_Women_Empirica.pdf&amp;amp;Expires=1606329994&amp;amp;Signature=AdIw~zHYUxzu-vRbduKQFMHC~WL4zMvAPCEYlGo-e7KTFz-GOazgoF6ZDqxK2ZxhnXBb9LIoy7e0K91z6SvbJCPh5mgDOptBpRHADvxjFhlGjW5rEQ3hD~WBT2~Z6sJjuWdg1LrExfPb4GymT-7GGVTSThHRtgSLegizl6qk3EQE3eC85HL96zh7bP8PztqxKWtbsIQIVkGBAwQtRtyF5CaYrX9RSnVVKFEmQn9sn7JIa1K~KRm2-pMYEY7-y2vY41W2SoWahhsZewyhDjdr1PT3MBqhXNZ7hRqOB8PsUhh19YjkKkMswT1583h5x0UOCgTXzaui-TZwwEyi1mIWaQ__&amp;amp;Key-Pair-Id=APKAJLOHF5GGSLRBV4ZA" TargetMode="External" Id="R01adc88b47b742ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vfast.org/journals/index.php/VTESS/article/view/205/296" TargetMode="External" Id="R7ce8a3e9edec4986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.humanrights.kp.gov.pk/sites/default/files/articles/Domestic%20Violence%20in%20Pakistan.pdf?article=1337&amp;amp;context=bjil" TargetMode="External" Id="R022476f906bc4d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globalcitizen.org/en/content/pakistan-law-women-violence-honourkilling/#:~:text=Domestic%20violence%20offenders%20are%20expected,better%20than%20sending%20no%20message." TargetMode="External" Id="Rd083aa8b158e4f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tribune.com.pk/story/2261415/court-issues-restraining-order" TargetMode="External" Id="R646003191fa84cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brooklynworks.brooklaw.edu/cgi/viewcontent.cgi" TargetMode="External" Id="R4e8e59d574684ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeseerx.ist.psu.edu/viewdoc/download" TargetMode="External" Id="R6a7b7a519ad34414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeseerx.ist.psu.edu/viewdoc/download" TargetMode="External" Id="Ra309c5f5b8174000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d1wqtxts1xzle7.cloudfront.net/54111063/Domestic_Violence_against_Women_Empirical_Evidence_from_Pakistan.pdf#:~:text=workforce%20in%20Pakistan.-,The%20Protection%20against%20Harassment%20of%20Women%20at%20the%20Workplace%20Act,right%20to%20work%20in%20Pakistan" TargetMode="External" Id="Rab8a5821128b44f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sahsol.lums.edu.pk/law-journal/protection-against-harassment-women-workplace-act-2010-legislative-review#:~:text=workforce%20in%20Pakistan.-,The%20Protection%20against%20Harassment%20of%20Women%20at%20the%20Workplace%20Act,right%20to%20work%20in%20Pakistan" TargetMode="External" Id="R71a725a42faa4412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unafei.or.jp/publications/pdf/RS_No69/No69_16PA_Khan.pdf#:~:text=workforce%20in%20Pakistan.-,The%20Protection%20against%20Harassment%20of%20Women%20at%20the%20Workplace%20Act,right%20to%20work%20in%20Pakistan" TargetMode="External" Id="R77e05f2dbbd54dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pcsw.punjab.gov.pk/Punjab%20Protection%20of%20Women%20against%20Violence%20Act,%202016" TargetMode="External" Id="R1a3eb998960a4b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.refworld.org/docid/45d314242.html" TargetMode="External" Id="R45fb463dde584da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dw.com/en/violence-against-women-on-the-rise-in-pakistan/a-50550672" TargetMode="External" Id="Rad87ec5d81684a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dw.com/en/pakistan-honor-killings-haunting-young-women/a-45985192" TargetMode="External" Id="Rb48a73c2cc274a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.reuters.com/article/us-pakistan-women-court-idUSKCN1TK2X2" TargetMode="External" Id="R433f01aa79784ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.reuters.com/article/us-pakistan-women-court-idUSKCN1TK2X2" TargetMode="External" Id="R1f480ac053c8487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hrcp-web.org/publication/book-genre/annual-reports/" TargetMode="External" Id="Rd7836d19d4584316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.gov/eoir/page/file/1250691/download?1502386956=&amp;amp;response-content-disposition=inline;+filename=Domestic_Violence_Against_Women_Empirica.pdf&amp;amp;Expires=1604421907&amp;amp;Signature=QfHaf-Jp~ZahUVgeplKQKx~lo0ytDLBIb0USBqoxxs07TY9bKt7i5KdaDZyNmh79LuB-LKu1c0gNPATnE63AOQHdPMW1zQh9M8mt6spdBVG0VcHQsgRBhO5NffYkKXYK824Zup~7Uy9nhZ79xcHsIOm5fOtwe30spehovDTql~fLNW5PAy8wnIRzK1cIXpVxtq2mVyJqF0I-XSlG2AXnDynqui0oirKIFe-gC4eP0Nm5OW-~basDadVi9iYqA1giseKmfI1Mt3envAmUfVlLNHPvLS82ZqEAffUPGI3bwprJL~RcDzgMndkSPkHOQCri8oapE34pc0Lu25cA8HZpuw__&amp;amp;Key-Pair-Id=APKAJLOHF5GGSLRBV4ZA" TargetMode="External" Id="Rb9185e77f1f8471d" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>