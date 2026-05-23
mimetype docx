--- v1 (2026-04-03)
+++ v2 (2026-05-23)
@@ -231,51 +231,51 @@
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="7781924" cy="714375"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/japan_banner_v1/china_banner_v1/hong-kong_banner_v1/india_banner_v1/pakistan_banner_v1.jpg?h=75&amp;amp;w=817&amp;amp;rev=d28cde736f7f44c690eaeb28662df339&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/japan_banner_v1/china_banner_v1/hong-kong_banner_v1/india_banner_v1/pakistan_banner_v1.jpg?h=75&amp;amp;w=817&amp;amp;rev=d28cde736f7f44c690eaeb28662df339&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="R82ec40864f644534"/>
+                        <a:blip r:embed="R9c50dd71ccda40bc"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7781924" cy="714375"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
@@ -294,185 +294,185 @@
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="4238625" cy="1047749"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="6" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/quotes/pakistan_quote_v1.jpg?h=110&amp;amp;w=445&amp;amp;rev=fb2f6761605c4c2cb8f52f065c32d98a&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="3" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/quotes/pakistan_quote_v1.jpg?h=110&amp;amp;w=445&amp;amp;rev=fb2f6761605c4c2cb8f52f065c32d98a&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="R3320005466364d91"/>
+                        <a:blip r:embed="Rbcb02be5a8114691"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4238625" cy="1047749"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="4C0078"/>
             </w:rPr>
             <w:t xml:space="preserve">	</w:t>
           </w:r>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1381125" cy="1952624"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="7" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/tile-images/2021_asia.jpg?h=205&amp;amp;w=145&amp;amp;rev=49ba0d7996214429a95f4f9c56698bbc&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="4" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/tile-images/2021_asia.jpg?h=205&amp;amp;w=145&amp;amp;rev=49ba0d7996214429a95f4f9c56698bbc&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="R99a2ea7fa5d14874"/>
+                        <a:blip r:embed="Rc1fa8002322d4a5b"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1381125" cy="1952624"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="4C0078"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="4C0078"/>
             </w:rPr>
             <w:t xml:space="preserve">																	    </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="R97eb5fa8b158478c">
+          <w:hyperlink w:history="true" r:id="R72850bf05c644273">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve">Pakistan Full Report</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:ind/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="323232"/>
               <w:sz w:val="36"/>
               <w:bdr w:val="single" w:color="000000" w:sz="16" w:space="1"/>
             </w:rPr>
             <w:t xml:space="preserve">How to use and navigate this report</w:t>
           </w:r>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="8667750" cy="1695450"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="8" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/jurisdiction_instructions_v1.jpg?rev=0b2544bab61249d491e5aeb9ba679f2c&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/jurisdiction_instructions_v1.jpg?rev=0b2544bab61249d491e5aeb9ba679f2c&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="Rffdba74c80994610"/>
+                        <a:blip r:embed="R2ef9b5159ae246ed"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8667750" cy="1695450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
@@ -939,51 +939,51 @@
                     <w:rPr>
                       <w:color w:val="8DB3E2"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[7]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> remains valid.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Although the law protects women, in practice, this is not systematically enforced because of deep-rooted social, cultural and economic barriers and prejudices. A woman's status — and, therefore, her ability to exercise her social, economic and human rights — varies according to her social position in terms of class, religion, education, economic independence, region and location (urban or rural), cultural and traditional values, caste, educational profile, marital status and number of children. Women face direct, cultural and structural violence through a deeply entrenched system of patriarchy in all tiers of public and private life. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rb9185e77f1f8471d">
+                  <w:hyperlink w:history="true" r:id="Rb275bc3520074636">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Islamic laws</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> on women's rights give a broader framework that needs to be utilized in order to maintain the status of domestic violence against women.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="8DB3E2"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[8]</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
@@ -3616,111 +3616,111 @@
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="10"/>
                     </w:numPr>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="Rad87ec5d81684a24">
+                  <w:hyperlink w:history="true" r:id="R6a52d9ea8561495b">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.dw.com/en/violence-against-women-on-the-rise-in-pakistan/a-50550672</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="10"/>
                     </w:numPr>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="Rb48a73c2cc274a64">
+                  <w:hyperlink w:history="true" r:id="R433c65252e084c78">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.dw.com/en/pakistan-honor-killings-haunting-young-women/a-45985192</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="10"/>
                     </w:numPr>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R433f01aa79784ac8">
+                  <w:hyperlink w:history="true" r:id="R3dbfacda58bd4341">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://de.reuters.com/article/us-pakistan-women-court-idUSKCN1TK2X2</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="10"/>
                     </w:numPr>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="Rd7836d19d4584316">
+                  <w:hyperlink w:history="true" r:id="R8cd23132c8d04516">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://hrcp-web.org/publication/book-genre/annual-reports/</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
@@ -7426,51 +7426,51 @@
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R45fb463dde584da6">
+                  <w:hyperlink w:history="true" r:id="Rabc745b50a5143e8">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Punjab Protection of Women against Violence Act 2016</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> suggests that women's housing rights will be protected. This can only be true if the act is enforced. The act includes a "residence order" that states the following:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">This order will ensure that the aggrieved is not evicted from the house and that she may be relocated to a shelter home or an alternate accommodation according to her wishes. The alternate accommodation or rent for it will be provided by the perpetrator.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="8DB3E2"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[54]</w:t>
@@ -7711,126 +7711,126 @@
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[1]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R3b217b24089e4844">
+                  <w:hyperlink w:history="true" r:id="R564d77f208094d93">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://vfast.org/journals/index.php/VTESS/article/view/205/296</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[2]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R5d262b054aca4142">
+                  <w:hyperlink w:history="true" r:id="Rf5474c107b384c26">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.justice.gov/eoir/page/file/1250691/download</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">, page 17, section 3.2.1.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[3]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R75353faa463e4832">
+                  <w:hyperlink w:history="true" r:id="R3997167a02944957">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://vfast.org/journals/index.php/VTESS/article/view/205/296</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[4]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rb6b6f1ee0f124b65">
+                  <w:hyperlink w:history="true" r:id="Rd1184ebae5ab455b">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://vfast.org/journals/index.php/VTESS/article/view/205/296</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[5]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Pakistan CG [2016] UKUT 67 (IAC), 2 February 2016.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
@@ -7870,1175 +7870,1175 @@
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[8]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Pertanika J. Soc. Sci. &amp; Hum. 25 (3): 1401 - 1418 (2017) 1405 women in Muslim societies.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[9]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R7604feb3e39b4f68">
+                  <w:hyperlink w:history="true" r:id="R2aa70cbf40f5484c">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.af.org.pk/</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[10]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R18a05532e1c64acf">
+                  <w:hyperlink w:history="true" r:id="Rfc0772ef228b4b7e">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.justice.gov/eoir/page/file/1250691/download</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[11]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R5add0666b6414f56">
+                  <w:hyperlink w:history="true" r:id="R9da5591731514d3f">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://pcsw.punjab.gov.pk</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[12]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rd0d21d460fb84bb1">
+                  <w:hyperlink w:history="true" r:id="Rd9b1a77769b04d93">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://citeseerx.ist.psu.edu/viewdoc/download?doi=10.1.1.729.5300&amp;rep=rep1&amp;type=pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[13]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R50e10b32651c4239">
+                  <w:hyperlink w:history="true" r:id="R579c29b1e3004f06">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://www.humanrights.kp.gov.pk/sites/default/files/articles/Domestic%20Violence%20in%20Pakistan.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[14]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rb779fc6a1c0c4626">
+                  <w:hyperlink w:history="true" r:id="R3ffb298896384843">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.coe.int/en/web/conventions/full-list/-/conventions/treaty/210/signatures</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[15]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rfee154514bcc4f36">
+                  <w:hyperlink w:history="true" r:id="R9890c0ba553b432d">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://pcsw.punjab.gov.pk</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[16]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Ra81f0a3e302c4d76">
+                  <w:hyperlink w:history="true" r:id="R5e5511ac510345bc">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://www.humanrights.kp.gov.pk/sites/default/files/articles/Domestic%20Violence%20in%20Pakistan.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[17]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R58ac9e4e952e4bd3">
+                  <w:hyperlink w:history="true" r:id="R69d973000cbe4bd6">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://images.dawn.com/news/1182318</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[18]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R055dc668480e441e">
+                  <w:hyperlink w:history="true" r:id="Rb6d06583faa14567">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://www.humanrights.kp.gov.pk/sites/default/files/articles/Domestic%20Violence%20in%20Pakistan.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[19]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rb3f3c828371242e5">
+                  <w:hyperlink w:history="true" r:id="R446015d28a8f4c8b">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://hrcp-web.org/publication/book-genre/annual-reports/</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[20]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R93ac3407bd454400">
+                  <w:hyperlink w:history="true" r:id="Rb3d149b7cb664a17">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://vc.bridgew.edu/cgi/viewcontent.cgi</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[22]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Ra488f6e0db5345ca">
+                  <w:hyperlink w:history="true" r:id="R681935609ab64989">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://vfast.org/journals/index.php/VTESS/article/view/205/296</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[23]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R1ad2bed2504f44cd">
+                  <w:hyperlink w:history="true" r:id="R87c33ca5f94349cb">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://sahsol.lums.edu.pk/law-journal/protection-against-harassment-women-workplace-act-2010-legislative-review</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[24]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R0c3c81d841a14fa6">
+                  <w:hyperlink w:history="true" r:id="R778c381a8f6144cd">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.thenews.com.pk/latest/195270-Pakistans-first-Violence-Against-Women-Center-inaugurated-in-Multan?doi=10.1.1.729.5300&amp;rep=rep1&amp;type=pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[25]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R67d075e8ec7d4d7a">
+                  <w:hyperlink w:history="true" r:id="Rdd620d58c25f44a9">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">brooklynworks.brooklaw.edu/cgi/viewcontent.cgi?doi=10.1.1.729.5300&amp;rep=rep1&amp;type=pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[26]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Red6166970f04480b">
+                  <w:hyperlink w:history="true" r:id="R601f823a66ac4ee6">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://citeseerx.ist.psu.edu/viewdoc/download?doi=10.1.1.729.5300&amp;rep=rep1&amp;type=pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[27]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R8b031393bc0a462e">
+                  <w:hyperlink w:history="true" r:id="Rdda019cbf36f4e65">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://blogs.worldbank.org/endpovertyinsouthasia/addressing-violence-against-women-pakistan-time-act-now?doi=10.1.1.729.5300&amp;rep=rep1&amp;type=pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[28]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Reff3c376aa284cd3">
+                  <w:hyperlink w:history="true" r:id="R29f394db6aa3442b">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://sahsol.lums.edu.pk/law-journal/protection-against-harassment-women-workplace-act-2010-legislative-review</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[29]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R7f20251865c44aac">
+                  <w:hyperlink w:history="true" r:id="R217d9c3813c74008">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://citeseerx.ist.psu.edu</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[30]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rfe86a10247cf4594">
+                  <w:hyperlink w:history="true" r:id="R9a97d8169f1f4f4e">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://pcsw.punjab.gov.pk</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[31]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R56cae46c8e1c4f83">
+                  <w:hyperlink w:history="true" r:id="R1a5d907a5d364ed5">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://citeseerx.ist.psu.edu/viewdoc/download</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[32]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R7ed572ddbc404ccd">
+                  <w:hyperlink w:history="true" r:id="Rbf1d6cebe5094fcf">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://vfast.org/journals/index.php/VTESS/article/view/205/296</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[33]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R102da1efa8ea46a9">
+                  <w:hyperlink w:history="true" r:id="R75c3d53863304ae6">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.researchgate.net/</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[34]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R4af87469e2a9466b">
+                  <w:hyperlink w:history="true" r:id="R148f3f9bd31743ce">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://de.reuters.com/article/us-pakistan-women-court-idUSKCN1TK2X2</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[35]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R5b944cc7e79348a5">
+                  <w:hyperlink w:history="true" r:id="Rc55fd4c4d5b04fb4">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://de.reuters.com/article/us-pakistan-women-court-idUSKCN1TK2X2</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[36]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Re4f5660cb847451d">
+                  <w:hyperlink w:history="true" r:id="Ra9325e8079074a82">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://pcsw.punjab.gov.pk</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[37]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R2e074d49773e4dc6">
+                  <w:hyperlink w:history="true" r:id="R6125887cae3a4f10">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://d1wqtxts1xzle7.cloudfront.net/54111063/Domestic_Violence_against_Women_Empirical_Evidence_from_Pakistan.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[38]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R5b33cda4b4214816">
+                  <w:hyperlink w:history="true" r:id="Rbeb0f3716e8a4b91">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Violence Against Women in Pakistan: Role of Police and Media</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[39]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R5a6cd56f59c946b2">
+                  <w:hyperlink w:history="true" r:id="R68fb1c070d034dd1">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">The State Response to Violence Against Women</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> (under section "Medico-legal Examinations")</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[40]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R733d1d432f3a4a37">
+                  <w:hyperlink w:history="true" r:id="R930b42831e4841f7">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Domestic Violence in Pakistan: The Tension Between Intervention &amp; Sovereign Autonomy in Human Rights Law</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[41]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rfd05fbbaf0574250">
+                  <w:hyperlink w:history="true" r:id="R3002932daf4e44c8">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Domestic Violence in Pakistan: The Tension Between Intervention &amp; Sovereign Autonomy in Human Rights Law</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="666666"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(page 19)</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[42]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rf1b8ce92ba47468b">
+                  <w:hyperlink w:history="true" r:id="R012ce5f8c5854278">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Pakistan: Women fearing gender-based violence</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="002856"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(page 31)</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[43]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R0d0fef3aea6b45ef">
+                  <w:hyperlink w:history="true" r:id="R608725b1df964710">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Pakistan: Domestic violence, including effectiveness of the Protection of Women (Criminal Laws Amendment) Act, 2006</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[44]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R01adc88b47b742ed">
+                  <w:hyperlink w:history="true" r:id="R49edebb22b6e4a8a">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Domestic Violence Against Women: Empirical Evidence from Pakistan</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="666666"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(page 5)</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[45]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R7ce8a3e9edec4986">
+                  <w:hyperlink w:history="true" r:id="R959b0dd5dc124037">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Pakistan: Women fearing gender-based violence</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> (pages 44-45)</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[46]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R022476f906bc4d05">
+                  <w:hyperlink w:history="true" r:id="R6ca9bc1f58b9428c">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Domestic Violence in Pakistan: The Tension Between Intervention &amp; Sovereign Autonomy in Human Rights Law</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="666666"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(pages 26-27)</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[47]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rd083aa8b158e4f45">
+                  <w:hyperlink w:history="true" r:id="R70abd8a68baf4364">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Pakistan's Game-Changing Law Protects Women Against Violence</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[48]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R646003191fa84cef">
+                  <w:hyperlink w:history="true" r:id="Rc4b6931b210d4543">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Country Report - Pakistan</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> (pages 6)</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[49]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R4e8e59d574684ed7">
+                  <w:hyperlink w:history="true" r:id="R15cf32ce77b5483b">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Punjab Assembly Passes Protection of Women Against Violence Bill</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[50]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R6a7b7a519ad34414">
+                  <w:hyperlink w:history="true" r:id="R003320857ed44551">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://www.humanrights.kp.gov.pk/sites/default/files/articles/Domestic%20Violence%20in%20Pakistan.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[51]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Ra309c5f5b8174000">
+                  <w:hyperlink w:history="true" r:id="R34d59b579f504dbc">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://citeseerx.ist.psu.edu/viewdoc/download</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[52]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rab8a5821128b44f1">
+                  <w:hyperlink w:history="true" r:id="R94fb785da7a44625">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Domestic Violence against Women Empirical Evidence from Pakistan</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[53]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R71a725a42faa4412">
+                  <w:hyperlink w:history="true" r:id="Rf1eb70e2682740d9">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Protection against harassment women workplace act 2010</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[54]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R77e05f2dbbd54dc8">
+                  <w:hyperlink w:history="true" r:id="R73e64e3686a642cb">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.unafei.or.jp</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[55]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R1a3eb998960a4b42">
+                  <w:hyperlink w:history="true" r:id="Rb50fbd5d4a0d4de7">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="002856"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://pcsw.punjab.gov.pk/</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Disclaimer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -12020,51 +12020,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="R82ec40864f644534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="R3320005466364d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="R99a2ea7fa5d14874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2022_fdv_pakistan.pdf?rev=530afede261142a7a4c154f70732dab7&amp;sc_lang=en" TargetMode="External" Id="R97eb5fa8b158478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="Rffdba74c80994610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeseerx.ist.psu.edu/viewdoc/download" TargetMode="External" Id="R3b217b24089e4844" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dw.com/en/pakistan-honor-killings-haunting-young-women/a-45985192" TargetMode="External" Id="R5d262b054aca4142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.gov/eoir/page/file/1250691/download" TargetMode="External" Id="R75353faa463e4832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treaties.un.org/Pages/ViewDetails.aspx" TargetMode="External" Id="Rb6b6f1ee0f124b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.af.org.pk/Acts_Fed_Provincial/Sindh_Acts_since_2002/Sindh%20%202013/The%20Domestic%20Violence%20(Prevention%20and%20Protection)%20Act,%202013.pdf?1502386956=&amp;amp;response-content-disposition=inline;+filename=Domestic_Violence_Against_Women_Empirica.pdf&amp;amp;Expires=1604421907&amp;amp;Signature=QfHaf-Jp~ZahUVgeplKQKx~lo0ytDLBIb0USBqoxxs07TY9bKt7i5KdaDZyNmh79LuB-LKu1c0gNPATnE63AOQHdPMW1zQh9M8mt6spdBVG0VcHQsgRBhO5NffYkKXYK824Zup~7Uy9nhZ79xcHsIOm5fOtwe30spehovDTql~fLNW5PAy8wnIRzK1cIXpVxtq2mVyJqF0I-XSlG2AXnDynqui0oirKIFe-gC4eP0Nm5OW-~basDadVi9iYqA1giseKmfI1Mt3envAmUfVlLNHPvLS82ZqEAffUPGI3bwprJL~RcDzgMndkSPkHOQCri8oapE34pc0Lu25cA8HZpuw__&amp;amp;Key-Pair-Id=APKAJLOHF5GGSLRBV4ZA" TargetMode="External" Id="R7604feb3e39b4f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.gov/eoir/page/file/1250691/download" TargetMode="External" Id="R18a05532e1c64acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pcsw.punjab.gov.pk/Punjab%20Protection%20of%20Women%20against%20Violence%20Act,%202016?1502386956=&amp;amp;response-content-disposition=inline;+filename=Domestic_Violence_Against_Women_Empirica.pdf&amp;amp;Expires=1604421907&amp;amp;Signature=QfHaf-Jp~ZahUVgeplKQKx~lo0ytDLBIb0USBqoxxs07TY9bKt7i5KdaDZyNmh79LuB-LKu1c0gNPATnE63AOQHdPMW1zQh9M8mt6spdBVG0VcHQsgRBhO5NffYkKXYK824Zup~7Uy9nhZ79xcHsIOm5fOtwe30spehovDTql~fLNW5PAy8wnIRzK1cIXpVxtq2mVyJqF0I-XSlG2AXnDynqui0oirKIFe-gC4eP0Nm5OW-~basDadVi9iYqA1giseKmfI1Mt3envAmUfVlLNHPvLS82ZqEAffUPGI3bwprJL~RcDzgMndkSPkHOQCri8oapE34pc0Lu25cA8HZpuw__&amp;amp;Key-Pair-Id=APKAJLOHF5GGSLRBV4ZA" TargetMode="External" Id="R5add0666b6414f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vfast.org/journals/index.php/VTESS/article/view/205/296?doi=10.1.1.729.5300&amp;amp;rep=rep1&amp;amp;type=pdf" TargetMode="External" Id="Rd0d21d460fb84bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.humanrights.kp.gov.pk/sites/default/files/articles/Domestic%20Violence%20in%20Pakistan.pdf" TargetMode="External" Id="R50e10b32651c4239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/f592/d26355001faf3122c3d814242fc75a005d58.pdf" TargetMode="External" Id="Rb779fc6a1c0c4626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pcsw.punjab.gov.pk/Punjab%20Protection%20of%20Women%20against%20Violence%20Act,%202016?1353100223=&amp;amp;response-content-disposition=inline;+filename=Women_status_in_Pakistan_under_customs_a.pdf&amp;amp;Expires=1604427132&amp;amp;Signature=P8lReBVeieI3A7r5KIna8PUmwRIp1yzok6TUsVBLoO2tF8CO2QiExGjAOtuvE4UpW1Ul0JrweZT~TGM0E~fXxmdvNgbMjBeDkvAPtRk6-upS0kjHZBi2Qe4cyrVJoL1US99oESUCZ-rWKT6dHvzUgzEuKpRXbt6yc2N7WXW-2Bu7yH1xBR9QpgdQSGnULiFnj01zvNgp0sIrf8TNHWsQjFq3d39s-NMqJMnniaUlGOSiK5vkx3Ac6ukmq6oBCbbbpCSIRox0UBbwCPnBHANTIWkndTCCd61t8685OsGN3G3O2FBUmL848CwhqUOEjJoPOzLuDkboF-KUnhqVEX1vxQ__&amp;amp;Key-Pair-Id=APKAJLOHF5GGSLRBV4ZA" TargetMode="External" Id="Rfee154514bcc4f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.com/books" TargetMode="External" Id="Ra81f0a3e302c4d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.dawn.com/news/1182318" TargetMode="External" Id="R58ac9e4e952e4bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dawn.com/news/1241626" TargetMode="External" Id="R055dc668480e441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hrcp-web.org/publication/book-genre/annual-reports/" TargetMode="External" Id="Rb3f3c828371242e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vc.bridgew.edu/cgi/viewcontent.cgi" TargetMode="External" Id="R93ac3407bd454400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vfast.org/journals/index.php/VTESS/article/view/205/296" TargetMode="External" Id="Ra488f6e0db5345ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sahsol.lums.edu.pk/law-journal/protection-against-harassment-women-workplace-act-2010-legislative-review" TargetMode="External" Id="R1ad2bed2504f44cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thenews.com.pk/latest/195270-Pakistans-first-Violence-Against-Women-Center-inaugurated-in-Multan?doi=10.1.1.729.5300&amp;amp;rep=rep1&amp;amp;type=pdf" TargetMode="External" Id="R0c3c81d841a14fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brooklynworks.brooklaw.edu/cgi/viewcontent.cgi?doi=10.1.1.729.5300&amp;amp;rep=rep1&amp;amp;type=pdf" TargetMode="External" Id="R67d075e8ec7d4d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeseerx.ist.psu.edu/viewdoc/download?doi=10.1.1.729.5300&amp;amp;rep=rep1&amp;amp;type=pdf" TargetMode="External" Id="Red6166970f04480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.worldbank.org/endpovertyinsouthasia/addressing-violence-against-women-pakistan-time-act-now?doi=10.1.1.729.5300&amp;amp;rep=rep1&amp;amp;type=pdf" TargetMode="External" Id="R8b031393bc0a462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sahsol.lums.edu.pk/law-journal/protection-against-harassment-women-workplace-act-2010-legislative-review" TargetMode="External" Id="Reff3c376aa284cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeseerx.ist.psu.edu/viewdoc/download?doi=10.1.1.729.5300&amp;amp;rep=rep1&amp;amp;type=pdf" TargetMode="External" Id="R7f20251865c44aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pcsw.punjab.gov.pk/Punjab%20Protection%20of%20Women%20against%20Violence%20Act%2C%202016" TargetMode="External" Id="Rfe86a10247cf4594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeseerx.ist.psu.edu/viewdoc/download" TargetMode="External" Id="R56cae46c8e1c4f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vfast.org/journals/index.php/VTESS/article/view/205/296" TargetMode="External" Id="R7ed572ddbc404ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Qaisar_Mahmood3/publication/283504089_Perception_of_sexual_Harassment_at_workplace_knowledge_and_attitude_of_working_women_towards_workplace_Harassment_Act_2010/links/563ba59008ae45b5d286968c.pdf" TargetMode="External" Id="R102da1efa8ea46a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.reuters.com/article/us-pakistan-women-court-idUSKCN1TK2X2" TargetMode="External" Id="R4af87469e2a9466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.reuters.com/article/us-pakistan-women-court-idUSKCN1TK2X2" TargetMode="External" Id="R5b944cc7e79348a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pcsw.punjab.gov.pk/Punjab%20Protection%20of%20Women%20against%20Violence%20Act,%202016" TargetMode="External" Id="Re4f5660cb847451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d1wqtxts1xzle7.cloudfront.net/54111063/Domestic_Violence_against_Women_Empirical_Evidence_from_Pakistan.pdf" TargetMode="External" Id="R2e074d49773e4dc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efile.fara.gov/docs/6839-Informational-Materials-20200730-2.pdf#page=17" TargetMode="External" Id="R5b33cda4b4214816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unafei.or.jp/publications/pdf/RS_No69/No69_16PA_Khan.pdf" TargetMode="External" Id="R5a6cd56f59c946b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.refworld.org/docid/51222ba42.html?article=1337&amp;amp;context=bjil" TargetMode="External" Id="R733d1d432f3a4a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d1wqtxts1xzle7.cloudfront.net/30198112/0501003.pdf?article=1337&amp;amp;context=bjil" TargetMode="External" Id="Rfd05fbbaf0574250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hrw.org/reports/1999/pakistan/Pakhtml-06.htm" TargetMode="External" Id="Rf1b8ce92ba47468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.refworld.org/docid/51222ba42.html" TargetMode="External" Id="R0d0fef3aea6b45ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeseerx.ist.psu.edu/viewdoc/download?1502386956=&amp;amp;response-content-disposition=inline;+filename=Domestic_Violence_Against_Women_Empirica.pdf&amp;amp;Expires=1606329994&amp;amp;Signature=AdIw~zHYUxzu-vRbduKQFMHC~WL4zMvAPCEYlGo-e7KTFz-GOazgoF6ZDqxK2ZxhnXBb9LIoy7e0K91z6SvbJCPh5mgDOptBpRHADvxjFhlGjW5rEQ3hD~WBT2~Z6sJjuWdg1LrExfPb4GymT-7GGVTSThHRtgSLegizl6qk3EQE3eC85HL96zh7bP8PztqxKWtbsIQIVkGBAwQtRtyF5CaYrX9RSnVVKFEmQn9sn7JIa1K~KRm2-pMYEY7-y2vY41W2SoWahhsZewyhDjdr1PT3MBqhXNZ7hRqOB8PsUhh19YjkKkMswT1583h5x0UOCgTXzaui-TZwwEyi1mIWaQ__&amp;amp;Key-Pair-Id=APKAJLOHF5GGSLRBV4ZA" TargetMode="External" Id="R01adc88b47b742ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vfast.org/journals/index.php/VTESS/article/view/205/296" TargetMode="External" Id="R7ce8a3e9edec4986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.humanrights.kp.gov.pk/sites/default/files/articles/Domestic%20Violence%20in%20Pakistan.pdf?article=1337&amp;amp;context=bjil" TargetMode="External" Id="R022476f906bc4d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globalcitizen.org/en/content/pakistan-law-women-violence-honourkilling/#:~:text=Domestic%20violence%20offenders%20are%20expected,better%20than%20sending%20no%20message." TargetMode="External" Id="Rd083aa8b158e4f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tribune.com.pk/story/2261415/court-issues-restraining-order" TargetMode="External" Id="R646003191fa84cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brooklynworks.brooklaw.edu/cgi/viewcontent.cgi" TargetMode="External" Id="R4e8e59d574684ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeseerx.ist.psu.edu/viewdoc/download" TargetMode="External" Id="R6a7b7a519ad34414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeseerx.ist.psu.edu/viewdoc/download" TargetMode="External" Id="Ra309c5f5b8174000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d1wqtxts1xzle7.cloudfront.net/54111063/Domestic_Violence_against_Women_Empirical_Evidence_from_Pakistan.pdf#:~:text=workforce%20in%20Pakistan.-,The%20Protection%20against%20Harassment%20of%20Women%20at%20the%20Workplace%20Act,right%20to%20work%20in%20Pakistan" TargetMode="External" Id="Rab8a5821128b44f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sahsol.lums.edu.pk/law-journal/protection-against-harassment-women-workplace-act-2010-legislative-review#:~:text=workforce%20in%20Pakistan.-,The%20Protection%20against%20Harassment%20of%20Women%20at%20the%20Workplace%20Act,right%20to%20work%20in%20Pakistan" TargetMode="External" Id="R71a725a42faa4412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unafei.or.jp/publications/pdf/RS_No69/No69_16PA_Khan.pdf#:~:text=workforce%20in%20Pakistan.-,The%20Protection%20against%20Harassment%20of%20Women%20at%20the%20Workplace%20Act,right%20to%20work%20in%20Pakistan" TargetMode="External" Id="R77e05f2dbbd54dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pcsw.punjab.gov.pk/Punjab%20Protection%20of%20Women%20against%20Violence%20Act,%202016" TargetMode="External" Id="R1a3eb998960a4b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.refworld.org/docid/45d314242.html" TargetMode="External" Id="R45fb463dde584da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dw.com/en/violence-against-women-on-the-rise-in-pakistan/a-50550672" TargetMode="External" Id="Rad87ec5d81684a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dw.com/en/pakistan-honor-killings-haunting-young-women/a-45985192" TargetMode="External" Id="Rb48a73c2cc274a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.reuters.com/article/us-pakistan-women-court-idUSKCN1TK2X2" TargetMode="External" Id="R433f01aa79784ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.reuters.com/article/us-pakistan-women-court-idUSKCN1TK2X2" TargetMode="External" Id="R1f480ac053c8487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hrcp-web.org/publication/book-genre/annual-reports/" TargetMode="External" Id="Rd7836d19d4584316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.gov/eoir/page/file/1250691/download?1502386956=&amp;amp;response-content-disposition=inline;+filename=Domestic_Violence_Against_Women_Empirica.pdf&amp;amp;Expires=1604421907&amp;amp;Signature=QfHaf-Jp~ZahUVgeplKQKx~lo0ytDLBIb0USBqoxxs07TY9bKt7i5KdaDZyNmh79LuB-LKu1c0gNPATnE63AOQHdPMW1zQh9M8mt6spdBVG0VcHQsgRBhO5NffYkKXYK824Zup~7Uy9nhZ79xcHsIOm5fOtwe30spehovDTql~fLNW5PAy8wnIRzK1cIXpVxtq2mVyJqF0I-XSlG2AXnDynqui0oirKIFe-gC4eP0Nm5OW-~basDadVi9iYqA1giseKmfI1Mt3envAmUfVlLNHPvLS82ZqEAffUPGI3bwprJL~RcDzgMndkSPkHOQCri8oapE34pc0Lu25cA8HZpuw__&amp;amp;Key-Pair-Id=APKAJLOHF5GGSLRBV4ZA" TargetMode="External" Id="Rb9185e77f1f8471d" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="R9c50dd71ccda40bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="Rbcb02be5a8114691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="Rc1fa8002322d4a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2022_fdv_pakistan.pdf?rev=530afede261142a7a4c154f70732dab7&amp;sc_lang=en" TargetMode="External" Id="R72850bf05c644273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="R2ef9b5159ae246ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeseerx.ist.psu.edu/viewdoc/download" TargetMode="External" Id="R564d77f208094d93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dw.com/en/pakistan-honor-killings-haunting-young-women/a-45985192" TargetMode="External" Id="Rf5474c107b384c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.gov/eoir/page/file/1250691/download" TargetMode="External" Id="R3997167a02944957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treaties.un.org/Pages/ViewDetails.aspx" TargetMode="External" Id="Rd1184ebae5ab455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.af.org.pk/Acts_Fed_Provincial/Sindh_Acts_since_2002/Sindh%20%202013/The%20Domestic%20Violence%20(Prevention%20and%20Protection)%20Act,%202013.pdf?1502386956=&amp;amp;response-content-disposition=inline;+filename=Domestic_Violence_Against_Women_Empirica.pdf&amp;amp;Expires=1604421907&amp;amp;Signature=QfHaf-Jp~ZahUVgeplKQKx~lo0ytDLBIb0USBqoxxs07TY9bKt7i5KdaDZyNmh79LuB-LKu1c0gNPATnE63AOQHdPMW1zQh9M8mt6spdBVG0VcHQsgRBhO5NffYkKXYK824Zup~7Uy9nhZ79xcHsIOm5fOtwe30spehovDTql~fLNW5PAy8wnIRzK1cIXpVxtq2mVyJqF0I-XSlG2AXnDynqui0oirKIFe-gC4eP0Nm5OW-~basDadVi9iYqA1giseKmfI1Mt3envAmUfVlLNHPvLS82ZqEAffUPGI3bwprJL~RcDzgMndkSPkHOQCri8oapE34pc0Lu25cA8HZpuw__&amp;amp;Key-Pair-Id=APKAJLOHF5GGSLRBV4ZA" TargetMode="External" Id="R2aa70cbf40f5484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.gov/eoir/page/file/1250691/download" TargetMode="External" Id="Rfc0772ef228b4b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pcsw.punjab.gov.pk/Punjab%20Protection%20of%20Women%20against%20Violence%20Act,%202016?1502386956=&amp;amp;response-content-disposition=inline;+filename=Domestic_Violence_Against_Women_Empirica.pdf&amp;amp;Expires=1604421907&amp;amp;Signature=QfHaf-Jp~ZahUVgeplKQKx~lo0ytDLBIb0USBqoxxs07TY9bKt7i5KdaDZyNmh79LuB-LKu1c0gNPATnE63AOQHdPMW1zQh9M8mt6spdBVG0VcHQsgRBhO5NffYkKXYK824Zup~7Uy9nhZ79xcHsIOm5fOtwe30spehovDTql~fLNW5PAy8wnIRzK1cIXpVxtq2mVyJqF0I-XSlG2AXnDynqui0oirKIFe-gC4eP0Nm5OW-~basDadVi9iYqA1giseKmfI1Mt3envAmUfVlLNHPvLS82ZqEAffUPGI3bwprJL~RcDzgMndkSPkHOQCri8oapE34pc0Lu25cA8HZpuw__&amp;amp;Key-Pair-Id=APKAJLOHF5GGSLRBV4ZA" TargetMode="External" Id="R9da5591731514d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vfast.org/journals/index.php/VTESS/article/view/205/296?doi=10.1.1.729.5300&amp;amp;rep=rep1&amp;amp;type=pdf" TargetMode="External" Id="Rd9b1a77769b04d93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.humanrights.kp.gov.pk/sites/default/files/articles/Domestic%20Violence%20in%20Pakistan.pdf" TargetMode="External" Id="R579c29b1e3004f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/f592/d26355001faf3122c3d814242fc75a005d58.pdf" TargetMode="External" Id="R3ffb298896384843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pcsw.punjab.gov.pk/Punjab%20Protection%20of%20Women%20against%20Violence%20Act,%202016?1353100223=&amp;amp;response-content-disposition=inline;+filename=Women_status_in_Pakistan_under_customs_a.pdf&amp;amp;Expires=1604427132&amp;amp;Signature=P8lReBVeieI3A7r5KIna8PUmwRIp1yzok6TUsVBLoO2tF8CO2QiExGjAOtuvE4UpW1Ul0JrweZT~TGM0E~fXxmdvNgbMjBeDkvAPtRk6-upS0kjHZBi2Qe4cyrVJoL1US99oESUCZ-rWKT6dHvzUgzEuKpRXbt6yc2N7WXW-2Bu7yH1xBR9QpgdQSGnULiFnj01zvNgp0sIrf8TNHWsQjFq3d39s-NMqJMnniaUlGOSiK5vkx3Ac6ukmq6oBCbbbpCSIRox0UBbwCPnBHANTIWkndTCCd61t8685OsGN3G3O2FBUmL848CwhqUOEjJoPOzLuDkboF-KUnhqVEX1vxQ__&amp;amp;Key-Pair-Id=APKAJLOHF5GGSLRBV4ZA" TargetMode="External" Id="R9890c0ba553b432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.com/books" TargetMode="External" Id="R5e5511ac510345bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.dawn.com/news/1182318" TargetMode="External" Id="R69d973000cbe4bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dawn.com/news/1241626" TargetMode="External" Id="Rb6d06583faa14567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hrcp-web.org/publication/book-genre/annual-reports/" TargetMode="External" Id="R446015d28a8f4c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vc.bridgew.edu/cgi/viewcontent.cgi" TargetMode="External" Id="Rb3d149b7cb664a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vfast.org/journals/index.php/VTESS/article/view/205/296" TargetMode="External" Id="R681935609ab64989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sahsol.lums.edu.pk/law-journal/protection-against-harassment-women-workplace-act-2010-legislative-review" TargetMode="External" Id="R87c33ca5f94349cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thenews.com.pk/latest/195270-Pakistans-first-Violence-Against-Women-Center-inaugurated-in-Multan?doi=10.1.1.729.5300&amp;amp;rep=rep1&amp;amp;type=pdf" TargetMode="External" Id="R778c381a8f6144cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brooklynworks.brooklaw.edu/cgi/viewcontent.cgi?doi=10.1.1.729.5300&amp;amp;rep=rep1&amp;amp;type=pdf" TargetMode="External" Id="Rdd620d58c25f44a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeseerx.ist.psu.edu/viewdoc/download?doi=10.1.1.729.5300&amp;amp;rep=rep1&amp;amp;type=pdf" TargetMode="External" Id="R601f823a66ac4ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.worldbank.org/endpovertyinsouthasia/addressing-violence-against-women-pakistan-time-act-now?doi=10.1.1.729.5300&amp;amp;rep=rep1&amp;amp;type=pdf" TargetMode="External" Id="Rdda019cbf36f4e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sahsol.lums.edu.pk/law-journal/protection-against-harassment-women-workplace-act-2010-legislative-review" TargetMode="External" Id="R29f394db6aa3442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeseerx.ist.psu.edu/viewdoc/download?doi=10.1.1.729.5300&amp;amp;rep=rep1&amp;amp;type=pdf" TargetMode="External" Id="R217d9c3813c74008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pcsw.punjab.gov.pk/Punjab%20Protection%20of%20Women%20against%20Violence%20Act%2C%202016" TargetMode="External" Id="R9a97d8169f1f4f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeseerx.ist.psu.edu/viewdoc/download" TargetMode="External" Id="R1a5d907a5d364ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vfast.org/journals/index.php/VTESS/article/view/205/296" TargetMode="External" Id="Rbf1d6cebe5094fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Qaisar_Mahmood3/publication/283504089_Perception_of_sexual_Harassment_at_workplace_knowledge_and_attitude_of_working_women_towards_workplace_Harassment_Act_2010/links/563ba59008ae45b5d286968c.pdf" TargetMode="External" Id="R75c3d53863304ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.reuters.com/article/us-pakistan-women-court-idUSKCN1TK2X2" TargetMode="External" Id="R148f3f9bd31743ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.reuters.com/article/us-pakistan-women-court-idUSKCN1TK2X2" TargetMode="External" Id="Rc55fd4c4d5b04fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pcsw.punjab.gov.pk/Punjab%20Protection%20of%20Women%20against%20Violence%20Act,%202016" TargetMode="External" Id="Ra9325e8079074a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d1wqtxts1xzle7.cloudfront.net/54111063/Domestic_Violence_against_Women_Empirical_Evidence_from_Pakistan.pdf" TargetMode="External" Id="R6125887cae3a4f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efile.fara.gov/docs/6839-Informational-Materials-20200730-2.pdf#page=17" TargetMode="External" Id="Rbeb0f3716e8a4b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unafei.or.jp/publications/pdf/RS_No69/No69_16PA_Khan.pdf" TargetMode="External" Id="R68fb1c070d034dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.refworld.org/docid/51222ba42.html?article=1337&amp;amp;context=bjil" TargetMode="External" Id="R930b42831e4841f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d1wqtxts1xzle7.cloudfront.net/30198112/0501003.pdf?article=1337&amp;amp;context=bjil" TargetMode="External" Id="R3002932daf4e44c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hrw.org/reports/1999/pakistan/Pakhtml-06.htm" TargetMode="External" Id="R012ce5f8c5854278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.refworld.org/docid/51222ba42.html" TargetMode="External" Id="R608725b1df964710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeseerx.ist.psu.edu/viewdoc/download?1502386956=&amp;amp;response-content-disposition=inline;+filename=Domestic_Violence_Against_Women_Empirica.pdf&amp;amp;Expires=1606329994&amp;amp;Signature=AdIw~zHYUxzu-vRbduKQFMHC~WL4zMvAPCEYlGo-e7KTFz-GOazgoF6ZDqxK2ZxhnXBb9LIoy7e0K91z6SvbJCPh5mgDOptBpRHADvxjFhlGjW5rEQ3hD~WBT2~Z6sJjuWdg1LrExfPb4GymT-7GGVTSThHRtgSLegizl6qk3EQE3eC85HL96zh7bP8PztqxKWtbsIQIVkGBAwQtRtyF5CaYrX9RSnVVKFEmQn9sn7JIa1K~KRm2-pMYEY7-y2vY41W2SoWahhsZewyhDjdr1PT3MBqhXNZ7hRqOB8PsUhh19YjkKkMswT1583h5x0UOCgTXzaui-TZwwEyi1mIWaQ__&amp;amp;Key-Pair-Id=APKAJLOHF5GGSLRBV4ZA" TargetMode="External" Id="R49edebb22b6e4a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vfast.org/journals/index.php/VTESS/article/view/205/296" TargetMode="External" Id="R959b0dd5dc124037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.humanrights.kp.gov.pk/sites/default/files/articles/Domestic%20Violence%20in%20Pakistan.pdf?article=1337&amp;amp;context=bjil" TargetMode="External" Id="R6ca9bc1f58b9428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globalcitizen.org/en/content/pakistan-law-women-violence-honourkilling/#:~:text=Domestic%20violence%20offenders%20are%20expected,better%20than%20sending%20no%20message." TargetMode="External" Id="R70abd8a68baf4364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tribune.com.pk/story/2261415/court-issues-restraining-order" TargetMode="External" Id="Rc4b6931b210d4543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brooklynworks.brooklaw.edu/cgi/viewcontent.cgi" TargetMode="External" Id="R15cf32ce77b5483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeseerx.ist.psu.edu/viewdoc/download" TargetMode="External" Id="R003320857ed44551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeseerx.ist.psu.edu/viewdoc/download" TargetMode="External" Id="R34d59b579f504dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d1wqtxts1xzle7.cloudfront.net/54111063/Domestic_Violence_against_Women_Empirical_Evidence_from_Pakistan.pdf#:~:text=workforce%20in%20Pakistan.-,The%20Protection%20against%20Harassment%20of%20Women%20at%20the%20Workplace%20Act,right%20to%20work%20in%20Pakistan" TargetMode="External" Id="R94fb785da7a44625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sahsol.lums.edu.pk/law-journal/protection-against-harassment-women-workplace-act-2010-legislative-review#:~:text=workforce%20in%20Pakistan.-,The%20Protection%20against%20Harassment%20of%20Women%20at%20the%20Workplace%20Act,right%20to%20work%20in%20Pakistan" TargetMode="External" Id="Rf1eb70e2682740d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unafei.or.jp/publications/pdf/RS_No69/No69_16PA_Khan.pdf#:~:text=workforce%20in%20Pakistan.-,The%20Protection%20against%20Harassment%20of%20Women%20at%20the%20Workplace%20Act,right%20to%20work%20in%20Pakistan" TargetMode="External" Id="R73e64e3686a642cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pcsw.punjab.gov.pk/Punjab%20Protection%20of%20Women%20against%20Violence%20Act,%202016" TargetMode="External" Id="Rb50fbd5d4a0d4de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.refworld.org/docid/45d314242.html" TargetMode="External" Id="Rabc745b50a5143e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dw.com/en/violence-against-women-on-the-rise-in-pakistan/a-50550672" TargetMode="External" Id="R6a52d9ea8561495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dw.com/en/pakistan-honor-killings-haunting-young-women/a-45985192" TargetMode="External" Id="R433c65252e084c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.reuters.com/article/us-pakistan-women-court-idUSKCN1TK2X2" TargetMode="External" Id="R3dbfacda58bd4341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.reuters.com/article/us-pakistan-women-court-idUSKCN1TK2X2" TargetMode="External" Id="R1f3b9b4d025e4462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hrcp-web.org/publication/book-genre/annual-reports/" TargetMode="External" Id="R8cd23132c8d04516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.gov/eoir/page/file/1250691/download?1502386956=&amp;amp;response-content-disposition=inline;+filename=Domestic_Violence_Against_Women_Empirica.pdf&amp;amp;Expires=1604421907&amp;amp;Signature=QfHaf-Jp~ZahUVgeplKQKx~lo0ytDLBIb0USBqoxxs07TY9bKt7i5KdaDZyNmh79LuB-LKu1c0gNPATnE63AOQHdPMW1zQh9M8mt6spdBVG0VcHQsgRBhO5NffYkKXYK824Zup~7Uy9nhZ79xcHsIOm5fOtwe30spehovDTql~fLNW5PAy8wnIRzK1cIXpVxtq2mVyJqF0I-XSlG2AXnDynqui0oirKIFe-gC4eP0Nm5OW-~basDadVi9iYqA1giseKmfI1Mt3envAmUfVlLNHPvLS82ZqEAffUPGI3bwprJL~RcDzgMndkSPkHOQCri8oapE34pc0Lu25cA8HZpuw__&amp;amp;Key-Pair-Id=APKAJLOHF5GGSLRBV4ZA" TargetMode="External" Id="Rb275bc3520074636" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>