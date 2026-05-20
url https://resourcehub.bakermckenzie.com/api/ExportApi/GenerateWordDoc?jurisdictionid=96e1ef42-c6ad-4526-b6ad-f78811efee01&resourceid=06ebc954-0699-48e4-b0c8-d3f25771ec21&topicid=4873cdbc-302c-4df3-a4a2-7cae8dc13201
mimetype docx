--- v0 (2026-04-04)
+++ v1 (2026-05-20)
@@ -431,51 +431,51 @@
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Sociedades Anónimas (SA), i.e., "corporations"</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="11"/>
                 </w:numPr>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Sociedades de Responsabilidad Limitada (SRL or SL), i.e., "limited liability companies"</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
-                <w:t xml:space="preserve">Sole shareholder companies are permitted under Spanish law and no major restrictions apply to them, other than the requirement of adding the word "unipersonal" (i.e., "sole shareholder") or its abbreviation "U" (so we often see "SLU" or "SAU") to the corporate name and the obligation to keep a special book to record agreements between the company and the sole shareholder.</w:t>
+                <w:t xml:space="preserve">Sole shareholder companies are permitted under Spanish law and no major restrictions apply to them, other than the requirement to add the word "unipersonal" (i.e., "sole shareholder") or its abbreviation "U" (as reflected in corporate forms such as "SLU" or "SAU") to the corporate name, the obligation to disclose their sole shareholder status to the Commercial Registry and the obligation to keep a special book to record agreements between the company and the sole shareholder.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">SAs are the most common corporate vehicle in Spain for multinationals and listed companies. However, the use of SLs is more frequent since Spanish corporate law establishes more stringent requirements for operating an SA, including an increase of the minimum capital required to incorporate a company.</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-2027546159"/>
         <w:placeholder>
@@ -624,51 +624,51 @@
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="331497857"/>
             <w:placeholder>
               <w:docPart w:val="50B9E9BC9CD645C4AEC5AAC81F840459"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
-                <w:t xml:space="preserve">Spanish practice is familiar with the main international standards with respect to the structure and content of the agreements governing the acquisition of shares. An SPA is usually prepared and it is fairly common to face provisions relating to price determination and adjustment (cash-free debt-free/normalized working capital adjustment, NAV adjustments, locked box structures, earn-outs, etc.), conditions precedent to completion, including mandatory (such as merger control, if applicable) and voluntary conditions (such as material adverse effect conditions or waiver to change of control provisions), interim period obligations, representations and warranties, and indemnity undertakings.</w:t>
+                <w:t xml:space="preserve">Spanish practice is familiar with the main international standards with respect to the structure and content of the agreements governing the acquisition of shares. An SPA is usually prepared and it is fairly common to see provisions relating to price determination and adjustment (cash-free/debt-free/normalized working capital adjustment, NAV adjustments, locked box structures, earn-outs, etc.), conditions precedent to completion, including mandatory (such as merger control or foreign direct investment screening, if applicable) and voluntary conditions (such as material adverse effect conditions or waivers of change of control provisions), interim period obligations, representations and warranties, and indemnity undertakings.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">In terms of transfer formalities, the following applies:</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="10"/>
                 </w:numPr>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Shares in SA companies may be represented by either share certificates or accounting entries and may be freely transferred (unless the bylaws set out otherwise when shares are registered, e.g., specific transfer restrictions, such as first refusal rights in favor of other shareholders or the company itself). If shares are represented by share certificates, they can be transferred by the endorsement of the relevant share certificates to the buyer. Transfer of unregistered (bearer) shares is performed by handing over the relevant certificates, but the transfer will not be effective vis-à-vis third parties until notarized before a notary public (for transfers carried out without the intervention of a financial institution or securities broker). Notarizing transfers of shares (even if not legally required) is common practice. Transfers of registered shares must also be recorded in the shareholders' register.</w:t>
               </w:r>
             </w:p>