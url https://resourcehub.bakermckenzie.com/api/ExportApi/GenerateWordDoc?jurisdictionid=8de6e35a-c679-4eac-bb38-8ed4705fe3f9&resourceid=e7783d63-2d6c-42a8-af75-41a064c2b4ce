--- v0 (2026-02-11)
+++ v1 (2026-04-01)
@@ -896,51 +896,51 @@
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:ind w:left="720"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Exemptions from the licensing requirements for certain RAs may be available in some limited circumstances. For example, the performance of RAs (such as Type 4 - advising on securities, Type 6 - advising on corporate finance, and/or Type 9 - asset management) that are wholly incidental to the carrying out of another RA for which a person is already licensed (such as Type 1 - dealing in securities) does not require additional licenses to be obtained.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="22"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Banking and deposit-taking – This covers typical retail and wholesale banking activities involving the operation of current and deposit accounts. Engaging in such business activities in Hong Kong requires authorization by the HKMA under the BO. Hong Kong operates a three-tiered authorization regime, which covers licensed banks, restricted license banks and deposit-taking companies (collectively known as authorized institutions (AIs)).</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R8bcbd30d503f46ae">
+                  <w:hyperlink w:history="true" r:id="R135d0a34af9c432c">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:vertAlign w:val="superscript"/>
                       </w:rPr>
                       <w:t xml:space="preserve">[1]</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:ind w:left="720"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">This regime also covers "virtual banks," which the HKMA defines as banks that primarily deliver retail banking services through the internet or other forms of electronic channels instead of physical branches. Under new guidelines for the authorization of virtual banks adopted by the HKMA in May 2018, a virtual bank must be incorporated in Hong Kong.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
@@ -1282,51 +1282,51 @@
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:br/>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pBdr>
                       <w:top w:val="single" w:sz="4"/>
                     </w:pBdr>
                   </w:pPr>
                   <w:r/>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R6328ef6d83b74d83">
+                  <w:hyperlink w:history="true" r:id="Ra45f46ebf9734569">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">[1]</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">The HKMA conducted a public consultation in 2023 regarding the proposed simplification of the three-tier authorization regime (i.e., licensed banks, restricted license banks and deposit-taking companies) into a two-tier system during a five-year transition period. Under the proposed new two-tier regime, licensed banks would continue to form the first tier and restricted license banks the second tier, but deposit-taking companies (i.e., the current third tier) would be "merged" into the second tier. However, the consultation conclusions have not yet been released. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:br/>
                   </w:r>
                   <w:r>
                     <w:br/>
                   </w:r>
                 </w:p>
@@ -5718,51 +5718,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/bmskbd/Documents/Knowledge/FSR/2024/Hong%20Kong%20SAR%20and%20rp_Hong%20Kong%20-%20ELES%20-%20KG.docx#_ftn1" TargetMode="External" Id="R8bcbd30d503f46ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/bmskbd/Documents/Knowledge/FSR/2024/Hong%20Kong%20SAR%20and%20rp_Hong%20Kong%20-%20ELES%20-%20KG.docx#_ftnref1" TargetMode="External" Id="R6328ef6d83b74d83" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/bmskbd/Documents/Knowledge/FSR/2024/Hong%20Kong%20SAR%20and%20rp_Hong%20Kong%20-%20ELES%20-%20KG.docx#_ftn1" TargetMode="External" Id="R135d0a34af9c432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/bmskbd/Documents/Knowledge/FSR/2024/Hong%20Kong%20SAR%20and%20rp_Hong%20Kong%20-%20ELES%20-%20KG.docx#_ftnref1" TargetMode="External" Id="Ra45f46ebf9734569" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>