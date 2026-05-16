--- v1 (2026-04-01)
+++ v2 (2026-05-16)
@@ -896,51 +896,51 @@
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:ind w:left="720"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Exemptions from the licensing requirements for certain RAs may be available in some limited circumstances. For example, the performance of RAs (such as Type 4 - advising on securities, Type 6 - advising on corporate finance, and/or Type 9 - asset management) that are wholly incidental to the carrying out of another RA for which a person is already licensed (such as Type 1 - dealing in securities) does not require additional licenses to be obtained.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="22"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Banking and deposit-taking – This covers typical retail and wholesale banking activities involving the operation of current and deposit accounts. Engaging in such business activities in Hong Kong requires authorization by the HKMA under the BO. Hong Kong operates a three-tiered authorization regime, which covers licensed banks, restricted license banks and deposit-taking companies (collectively known as authorized institutions (AIs)).</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R135d0a34af9c432c">
+                  <w:hyperlink w:history="true" r:id="R3df98a1157b64225">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:vertAlign w:val="superscript"/>
                       </w:rPr>
                       <w:t xml:space="preserve">[1]</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:ind w:left="720"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">This regime also covers "virtual banks," which the HKMA defines as banks that primarily deliver retail banking services through the internet or other forms of electronic channels instead of physical branches. Under new guidelines for the authorization of virtual banks adopted by the HKMA in May 2018, a virtual bank must be incorporated in Hong Kong.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
@@ -1282,51 +1282,51 @@
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:br/>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pBdr>
                       <w:top w:val="single" w:sz="4"/>
                     </w:pBdr>
                   </w:pPr>
                   <w:r/>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="Ra45f46ebf9734569">
+                  <w:hyperlink w:history="true" r:id="R89e555fcbaad4d16">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">[1]</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">The HKMA conducted a public consultation in 2023 regarding the proposed simplification of the three-tier authorization regime (i.e., licensed banks, restricted license banks and deposit-taking companies) into a two-tier system during a five-year transition period. Under the proposed new two-tier regime, licensed banks would continue to form the first tier and restricted license banks the second tier, but deposit-taking companies (i.e., the current third tier) would be "merged" into the second tier. However, the consultation conclusions have not yet been released. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:br/>
                   </w:r>
                   <w:r>
                     <w:br/>
                   </w:r>
                 </w:p>
@@ -5718,51 +5718,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/bmskbd/Documents/Knowledge/FSR/2024/Hong%20Kong%20SAR%20and%20rp_Hong%20Kong%20-%20ELES%20-%20KG.docx#_ftn1" TargetMode="External" Id="R135d0a34af9c432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/bmskbd/Documents/Knowledge/FSR/2024/Hong%20Kong%20SAR%20and%20rp_Hong%20Kong%20-%20ELES%20-%20KG.docx#_ftnref1" TargetMode="External" Id="Ra45f46ebf9734569" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/bmskbd/Documents/Knowledge/FSR/2024/Hong%20Kong%20SAR%20and%20rp_Hong%20Kong%20-%20ELES%20-%20KG.docx#_ftn1" TargetMode="External" Id="R3df98a1157b64225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/bmskbd/Documents/Knowledge/FSR/2024/Hong%20Kong%20SAR%20and%20rp_Hong%20Kong%20-%20ELES%20-%20KG.docx#_ftnref1" TargetMode="External" Id="R89e555fcbaad4d16" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>