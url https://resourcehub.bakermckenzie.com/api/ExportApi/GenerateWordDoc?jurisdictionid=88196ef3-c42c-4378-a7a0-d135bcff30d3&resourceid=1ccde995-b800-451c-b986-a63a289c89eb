--- v0 (2026-02-13)
+++ v1 (2026-04-04)
@@ -1934,79 +1934,79 @@
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">It usually takes about a month to obtain a financial service license from the BSP. With respect to insurtech, the Insurance Commission has not yet issued regulations specifically on insurtech activities.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Further, the Philippine Data Privacy Act (DPA) mandates the registration of processing systems of personal information controllers and processors which are involved in the processing of sensitive personal information of at least 1,000 individuals, whether it be of employees, clients, customers, or contractors. The current deadline for this registration requirement is on 9 September 2017.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">For patents, information is available at </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Ra56c16fd62cc4c92">
+                  <w:hyperlink w:history="true" r:id="R2bbe5459b9234782">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://info.ipophil.gov.ph/dev/services/patents/patent-application-flow-chart</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:br/>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">For copyright, information is available at </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R772753973d5c433b">
+                  <w:hyperlink w:history="true" r:id="R066c76054d874e6b">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://info.ipophil.gov.ph/dev/services/copyright/guidelines-on-copyright-registration-and-deposit</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:br/>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">For trademarks, information is available at </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rfb5dabd2aa2a4d63">
+                  <w:hyperlink w:history="true" r:id="Re756080117684ebc">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://info.ipophil.gov.ph/dev/services/trademark/application-process-flow-chart</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
@@ -9998,51 +9998,51 @@
     </w:r>
     <w:r w:rsidR="001650B6">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="001650B6">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="001650B6">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w:rsidR="007B7254" w:rsidP="0056371E" w:rsidRDefault="008D6B08" w14:paraId="03E16594" w14:textId="02BD64A9">
     <w:pPr>
       <w:pStyle w:val="Footertext"/>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:r w:rsidRPr="008D6B08">
-      <w:t>https://resourcehub.bakermckenzie.com/pl-pl/resources/asia-pacific-insurance</w:t>
+      <w:t>https://resourcehub.bakermckenzie.com/en/resources/asia-pacific-insurance</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00EF7766" w:rsidP="008407E2" w:rsidRDefault="00EF7766" w14:paraId="628901B0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00EF7766" w:rsidP="008407E2" w:rsidRDefault="00EF7766" w14:paraId="0D741EDD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
@@ -13703,51 +13703,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://info.ipophil.gov.ph/dev/services/patents/patent-application-flow-chart" TargetMode="External" Id="Ra56c16fd62cc4c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://info.ipophil.gov.ph/dev/services/copyright/guidelines-on-copyright-registration-and-deposit" TargetMode="External" Id="R772753973d5c433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://info.ipophil.gov.ph/dev/services/trademark/application-process-flow-chart" TargetMode="External" Id="Rfb5dabd2aa2a4d63" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://info.ipophil.gov.ph/dev/services/patents/patent-application-flow-chart" TargetMode="External" Id="R2bbe5459b9234782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://info.ipophil.gov.ph/dev/services/copyright/guidelines-on-copyright-registration-and-deposit" TargetMode="External" Id="R066c76054d874e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://info.ipophil.gov.ph/dev/services/trademark/application-process-flow-chart" TargetMode="External" Id="Re756080117684ebc" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>