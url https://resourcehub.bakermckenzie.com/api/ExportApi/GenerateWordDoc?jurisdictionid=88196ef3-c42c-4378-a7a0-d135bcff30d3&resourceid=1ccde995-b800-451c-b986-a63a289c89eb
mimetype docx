--- v1 (2026-04-04)
+++ v2 (2026-06-12)
@@ -1934,79 +1934,79 @@
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">It usually takes about a month to obtain a financial service license from the BSP. With respect to insurtech, the Insurance Commission has not yet issued regulations specifically on insurtech activities.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Further, the Philippine Data Privacy Act (DPA) mandates the registration of processing systems of personal information controllers and processors which are involved in the processing of sensitive personal information of at least 1,000 individuals, whether it be of employees, clients, customers, or contractors. The current deadline for this registration requirement is on 9 September 2017.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">For patents, information is available at </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R2bbe5459b9234782">
+                  <w:hyperlink w:history="true" r:id="R5b1adf3eef784ddc">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://info.ipophil.gov.ph/dev/services/patents/patent-application-flow-chart</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:br/>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">For copyright, information is available at </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R066c76054d874e6b">
+                  <w:hyperlink w:history="true" r:id="R2e6dc526d52542e3">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://info.ipophil.gov.ph/dev/services/copyright/guidelines-on-copyright-registration-and-deposit</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:br/>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">For trademarks, information is available at </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Re756080117684ebc">
+                  <w:hyperlink w:history="true" r:id="R13864d41191d4081">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://info.ipophil.gov.ph/dev/services/trademark/application-process-flow-chart</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
@@ -13703,51 +13703,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://info.ipophil.gov.ph/dev/services/patents/patent-application-flow-chart" TargetMode="External" Id="R2bbe5459b9234782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://info.ipophil.gov.ph/dev/services/copyright/guidelines-on-copyright-registration-and-deposit" TargetMode="External" Id="R066c76054d874e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://info.ipophil.gov.ph/dev/services/trademark/application-process-flow-chart" TargetMode="External" Id="Re756080117684ebc" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://info.ipophil.gov.ph/dev/services/patents/patent-application-flow-chart" TargetMode="External" Id="R5b1adf3eef784ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://info.ipophil.gov.ph/dev/services/copyright/guidelines-on-copyright-registration-and-deposit" TargetMode="External" Id="R2e6dc526d52542e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://info.ipophil.gov.ph/dev/services/trademark/application-process-flow-chart" TargetMode="External" Id="R13864d41191d4081" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>