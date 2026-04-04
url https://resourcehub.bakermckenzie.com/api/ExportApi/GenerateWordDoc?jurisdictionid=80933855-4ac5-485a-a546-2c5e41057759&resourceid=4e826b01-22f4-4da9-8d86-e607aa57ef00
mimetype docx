--- v0 (2026-02-12)
+++ v1 (2026-04-04)
@@ -231,51 +231,51 @@
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="left"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="7772400" cy="714375"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/new-zealand_banner_v1.jpg?h=75&amp;amp;w=816&amp;amp;rev=d874774fd3bb4a4cad058745fc433cf6&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/new-zealand_banner_v1.jpg?h=75&amp;amp;w=816&amp;amp;rev=d874774fd3bb4a4cad058745fc433cf6&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="Re6579b6d61674637"/>
+                        <a:blip r:embed="R8c9ad36f0947486a"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7772400" cy="714375"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
@@ -295,91 +295,91 @@
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="left"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="5105400" cy="1104900"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="6" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/quotes/new-zealand_quote_v2.jpg?rev=e7600292824c4ea2b1ea0c619069370e&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="3" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/quotes/new-zealand_quote_v2.jpg?rev=e7600292824c4ea2b1ea0c619069370e&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="Rca1194b7a7894c7d"/>
+                        <a:blip r:embed="R768d6fda9dd141dc"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5105400" cy="1104900"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1381125" cy="1952624"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="7" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/tile-images/case0163801_a4-front-cover_oceania.jpg?h=205&amp;amp;w=145&amp;amp;rev=408465033a744611a62dd806bc93c3f7&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="4" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/tile-images/case0163801_a4-front-cover_oceania.jpg?h=205&amp;amp;w=145&amp;amp;rev=408465033a744611a62dd806bc93c3f7&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="Rb27fe12a196240ce"/>
+                        <a:blip r:embed="Rd199742c5c3b44ed"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1381125" cy="1952624"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
@@ -408,96 +408,96 @@
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
-          <w:hyperlink w:history="true" r:id="R58abc8528e7a4a46">
+          <w:hyperlink w:history="true" r:id="R568d4b6ea5314084">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve">New Zealand Full Report</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="left"/>
             <w:jc w:val="left"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="323232"/>
               <w:sz w:val="36"/>
               <w:bdr w:val="single" w:color="000000" w:sz="16" w:space="1"/>
             </w:rPr>
             <w:t xml:space="preserve">How to use and navigate this report</w:t>
           </w:r>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="8667750" cy="1695450"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="8" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/jurisdiction_instructions_v1.jpg?rev=0b2544bab61249d491e5aeb9ba679f2c&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/jurisdiction_instructions_v1.jpg?rev=0b2544bab61249d491e5aeb9ba679f2c&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="Rb6a8a3112fff411e"/>
+                        <a:blip r:embed="R914c2555641d4208"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8667750" cy="1695450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
@@ -608,269 +608,269 @@
                   <w:r>
                     <w:t xml:space="preserve">This legislation provides the foundation of a system of law in New Zealand that is designed to support victims, as well as to provide an effective punitive mechanism against perpetrators. The FVA was introduced after a series of high-profile cases concerning victims of domestic violence and child abuse in conjunction with a government-commissioned report, which acknowledged that women in New Zealand experienced some of the highest rates of intimate partner-related deaths internationally.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="8DB3E2"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[1]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="8DB3E2"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">This legislative scheme aims to provide a comprehensive and systemic approach to combatting domestic violence in New Zealand.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R65d855269d604cfd">
+                  <w:hyperlink w:history="true" r:id="Re6c8ba777a114235">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                         <w:u w:val="single"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Evidence Act 2006</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">This legislation governs the admissibility of evidence, but it also provides specific protections for evidence in sexual cases.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R2bcc39321acf4345">
+                  <w:hyperlink w:history="true" r:id="R84ae370ccf504b03">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                         <w:u w:val="single"/>
                       </w:rPr>
                       <w:t xml:space="preserve">FVA</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">This legislation enables the family violence sector to have a more consistent response to victims and toward perpetrators of family violence. This legislation provides a set of principles to guide decision-making and to coordinate the consistent, appropriate and timely response of 10 government agencies to issues of family violence. The FVA also provides for imposing protection orders against perpetrators of family violence for the protection of victims.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="Rc3e9e2e13b9e49d5">
+                  <w:hyperlink w:history="true" r:id="Rc215009cdc514abe">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                       </w:rPr>
                       <w:t xml:space="preserve">Domestic Violence — Victims' Protection Act 2018</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">This legislation provides legal protections for persons affected by domestic violence in the workplace (i.e., allowing 10 days of paid domestic violence leave, providing short-term flexible working arrangements and prohibiting adverse treatment).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="Rf077914d81ff4322">
+                  <w:hyperlink w:history="true" r:id="Rb56af44a29934d05">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                       </w:rPr>
                       <w:t xml:space="preserve">Harassment Act 1997</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">This legislation criminalizes stalking and harassment, and it aims to provide greater protection to victims of these acts.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Part 7 of the Crimes Act 1961</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">This part criminalizes sexual offenses.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R42bd84e7fe23435e">
+                  <w:hyperlink w:history="true" r:id="Rd53df10f2a63491c">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                         <w:u w:val="single"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Section 195 of the Crimes Act 1961</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> and </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Ra7c50934cc694021">
+                  <w:hyperlink w:history="true" r:id="R7a3cbda9d53e4cc2">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                         <w:u w:val="single"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Children's Act 2014</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">This section and this legislation criminalizes the neglect of and cruelty toward children, and it mandates government intervention into preventing the neglect and cruelty of children to improve their well-being.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="Rff545e71b2a349f4">
+                  <w:hyperlink w:history="true" r:id="Rde9550a5a86240e4">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                         <w:u w:val="single"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Section 204A of the Crimes Act 1961</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">This section makes it a criminal offense to excise, infibulate or mutilate the "whole or part of the female genitalia of any person."</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R87e084099d004d59">
+                  <w:hyperlink w:history="true" r:id="Rbd1e4ebe60204871">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                         <w:u w:val="single"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Sections 188-204 of the Crimes Act 1961</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">These sections criminalize physical violence, assaults and injuries to the person.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R85636b261ba3411e">
+                  <w:hyperlink w:history="true" r:id="Ra226b80c2b9e4da8">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                         <w:u w:val="single"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Care of Children Act 2004</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">This act enshrines the principle that the child's welfare and best interests are the first and paramount consideration in all decisions under the FVA.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R8546203b47d64049">
+                  <w:hyperlink w:history="true" r:id="R3873dda52b5c4d01">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                         <w:u w:val="single"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Harmful Digital Communications Act 2015</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">This legislation criminalizes sharing or threatening to share nude or nearly nude photos of another person.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
@@ -898,82 +898,82 @@
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="Rb83818fd94894257">
+                  <w:hyperlink w:history="true" r:id="R2785070d607149d3">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                         <w:i/>
                         <w:u w:val="single"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Surrey v. Surrey</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:u w:val="single"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> [2010] 2 NZLR 581</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">This case created a legal presumption that, once an applicant for a protection order has proved the existence of past violence and a reasonable subjective fear of future violence, a protection order is necessary.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="Ra35059e4a0ea4df2">
+                  <w:hyperlink w:history="true" r:id="R9cbabbc538124cfe">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                         <w:i/>
                         <w:u w:val="single"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Martin v. Ryan</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:u w:val="single"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> [1990] 2 NZFLR 209</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
@@ -1041,206 +1041,206 @@
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The effect of an order will only be brief and provisional.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="52"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Strong grounds exist in the circumstances to override conventional requirements of natural justice.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="Rb71a500c37ed4607">
+                  <w:hyperlink w:history="true" r:id="R809054145d9b417e">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                         <w:i/>
                         <w:u w:val="single"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Hartley v. The Queen</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:u w:val="single"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> [2014] NZCA 162</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">This case interpreted Section 44 of the Evidence Act 2006 as protection for victims of sexual violence in legal proceedings, which is intended to prevent the reprehensible and inappropriate blackening of the characters of, particularly, women complainants by directly or indirectly "tarring" them in the eyes of the jury.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R83e6fe829f9d4e73">
+                  <w:hyperlink w:history="true" r:id="Re217b7b50fa0477d">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                         <w:i/>
                         <w:u w:val="single"/>
                       </w:rPr>
                       <w:t xml:space="preserve">B v. R</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:u w:val="single"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> [2013] NZSC 151</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">This case determined that the previous sexual history of a victim is irrelevant and it has no bearing on consent.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="Rc5d3a7e1c7fa44b8">
+                  <w:hyperlink w:history="true" r:id="R788c76ca497d4e0a">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                         <w:i/>
                         <w:u w:val="single"/>
                       </w:rPr>
                       <w:t xml:space="preserve">R v. Wilson</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:u w:val="single"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> [1991] 2 NZLR 707</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">This case determined that where a defendant pleads self-defense to a charge of assault, the fact-finder's assessment of the alleged perpetrator's truthfulness may be influenced by their prior convictions of violent offenses.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R97faabad60da4e16">
+                  <w:hyperlink w:history="true" r:id="R5b21d1f954984f50">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                         <w:i/>
                         <w:u w:val="single"/>
                       </w:rPr>
                       <w:t xml:space="preserve">KSB v. Accident Compensation Corporation</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:u w:val="single"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> [2012] NZCA 82</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">This case determined that the nondisclosure of an HIV-positive status prior to unprotected sexual intercourse vitiates or impairs a victim's consent, turning consensual sexual activity into the serious criminal offense of sexual violation. This case was pivotal as one of the first to extend the legal concept of a "mistake" to vitiating consent in sexual violence cases.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R46bb6e27942544bf">
+                  <w:hyperlink w:history="true" r:id="R36844960c860484c">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                         <w:i/>
                         <w:u w:val="single"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Christian v. R</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:u w:val="single"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> [2017] NZSC 145</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">This case determined that consent to sexual intercourse must be full, voluntary, free and informed to be real, genuine or true legal consent.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R32a65ad1e23f4abb">
+                  <w:hyperlink w:history="true" r:id="Rc22c1913013f405b">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                         <w:i/>
                         <w:u w:val="single"/>
                       </w:rPr>
                       <w:t xml:space="preserve">G v. G</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:u w:val="single"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> [1997] 3 NZLR 66</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">This case stands for the proposition that victims of domestic violence are able to successfully bring private action against a domestic violence perpetrator in court for exemplary damages. This remedy was issued in </w:t>
                   </w:r>
@@ -4290,51 +4290,51 @@
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="33"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">In relation to a child, it means a litigation guardian or next friend appointed under or recognized by the rules of court, or an approved organization to take proceedings under the act on behalf of that child.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="33"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">In relation to a person lacking capacity to whom </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R79642600322f4e6e">
+                  <w:hyperlink w:history="true" r:id="R91b842559c8d43e0">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Section 67</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> of the FVAapplies, it means a litigation guardian appointed under or recognized by the rules of court, or an approved organization to take proceedings under the act on behalf of that person.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="33"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">In relation to a person who is unable to apply personally (i.e., a person aged 18 years old or over who is: (i) not a person lacking capacity; (ii) eligible to apply for a protection order; and (iii) prevented by physical incapacity, fear of harm or another sufficient cause from making the application personally), it means a litigation guardian or an approved organization to take proceedings under the act on behalf of that person.</w:t>
                   </w:r>
@@ -4650,51 +4650,51 @@
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0">
                         <wp:extent cx="6972300" cy="9906000"/>
                         <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                         <wp:docPr id="10" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/2021-new-zealand-411-diagram.jpg?rev=ee029766f431496e80aca43a5098e443&amp;sc_lang=en" descr=""/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/2021-new-zealand-411-diagram.jpg?rev=ee029766f431496e80aca43a5098e443&amp;sc_lang=en" descr=""/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                 </pic:cNvPicPr>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="Rc9fb15467b8842ff"/>
+                                <a:blip r:embed="R4e983828ab6545db"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="6972300" cy="9906000"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
@@ -5602,107 +5602,107 @@
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="1"/>
                       <w:numId w:val="31"/>
                     </w:numPr>
                     <w:ind w:left="1560"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">89% of respondents were men and 10% were women.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="8DB3E2"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[66]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="Rd010c37ebdd0483a">
+                  <w:hyperlink w:history="true" r:id="R5936c9f42ae9475a">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://nzfvc.org.nz/sites/nzfvc.org.nz/files/Data-summaries-snapshot-2017.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Landing page for "family violence statistics"</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="8DB3E2"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[67]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R759acc3b134e40b7">
+                  <w:hyperlink w:history="true" r:id="R381b1bd7a7f547e4">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://nzfvc.org.nz/family-violence-statistics</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Statistics (as of June 2017) on family violence deaths and violence against women</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[68]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R41343a56af114ec5">
+                  <w:hyperlink w:history="true" r:id="R01124a345e2644d8">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://nzfvc.org.nz/our-work/data-summaries</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
@@ -5783,51 +5783,51 @@
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">To obtain a protection order, the applicant must file a completed application form with an attached affidavit at a Family Court. The affidavit must contain a statement on why a protection order is necessary and it must provide any relevant evidence. The application for a protection order form can be </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rdadd65c34b8846e1">
+                  <w:hyperlink w:history="true" r:id="Rdd22683a59fd428f">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">accessed here</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="8DB3E2"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[69]</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
@@ -12205,51 +12205,51 @@
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[1]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Health Quality and Safety Commission, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Family Violence Death Review Committee Fourth Annual Report</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">, 26 June 2014 (web page), &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rff30972dc10a4e40">
+                  <w:hyperlink w:history="true" r:id="Re5da3db1302a46f8">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.hqsc.govt.nz/our-programmes/mrc/fvdrc/publications-and-resources/publication/1600/</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[2]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
@@ -12270,51 +12270,51 @@
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[3]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    The Harassment Act 1997.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[4]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Ministry of Justice, the New Zealand government, "Apply for a Restraining Order" (web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rdecf6627e7e74bdc">
+                  <w:hyperlink w:history="true" r:id="R3c03a40ba45747a7">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.justice.govt.nz/courts/civil/restraining-orders/apply-for-a-restraining-order/</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[5]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Section 39(1)(a)-(c) of the Harassment Act 1997. </w:t>
                   </w:r>
@@ -12512,207 +12512,207 @@
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">  Section 3 of the FVA.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[19]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    The NZHRC, "New Zealand examined by the UN's CEDAW Committee" (web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R26d439511901496c">
+                  <w:hyperlink w:history="true" r:id="R161db687caaf47db">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.hrc.co.nz/news/new-zealand-examined-uns-cedaw-committee/#:~:text=The%20Convention%20obligates%20signatory%20states,all%20civil%20and%20political%20rights&amp;text=addresses%20cultural%20conceptions%20of%20women,and%20norms%20can%20perpetuate%20discrimination</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[20]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Ministry of Women, "Signed Interim CEDAW report" 22 July 2020 (Report) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rfa49c41a430149ae">
+                  <w:hyperlink w:history="true" r:id="R6f229cd3d0464a6f">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://women.govt.nz/sites/public_files/SIGNED%20Interim%20CEDAW%20report%2022%20July%202020.PDF</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[21]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Ministry of Women, "Signed Interim CEDAW report" 22 July 2020 (Report) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rc166c974249d4165">
+                  <w:hyperlink w:history="true" r:id="Re1752437d8b7450e">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://women.govt.nz/sites/public_files/SIGNED%20Interim%20CEDAW%20report%2022%20July%202020.PDF</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[22]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   The CEDAW, "Concluding observations on the eighth periodic report of New Zealand" 12 July 2018 (Report) 16(b) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R7fd03d513ab4463f">
+                  <w:hyperlink w:history="true" r:id="Rf40af8fb89ff4998">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://women.govt.nz/sites/public_files/CEDAW_C_NZL_CO_8_31061_E%20%283%29.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[23]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Ministry of Women, "Signed Interim CEDAW report" 22 July 2020 (Report) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R7b691e9f598f4499">
+                  <w:hyperlink w:history="true" r:id="R52b4d92c46b44a2a">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://women.govt.nz/sites/public_files/SIGNED%20Interim%20CEDAW%20report%2022%20July%202020.PDF</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[24]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Ministry of Women, "Signed Interim CEDAW report" 22 July 2020 (Report) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R27e2063ae01a408d">
+                  <w:hyperlink w:history="true" r:id="R0b82201c304c4096">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://women.govt.nz/sites/public_files/SIGNED%20Interim%20CEDAW%20report%2022%20July%202020.PDF</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[25]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Ministry of Women, "Signed Interim CEDAW report" 22 July 2020 (Report) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Ra99ba87ad9854390">
+                  <w:hyperlink w:history="true" r:id="Rbe383bb4ef2a4b87">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://women.govt.nz/sites/public_files/SIGNED%20Interim%20CEDAW%20report%2022%20July%202020.PDF</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[26]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Section 9 of the FVA.</w:t>
                   </w:r>
@@ -12733,51 +12733,51 @@
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[28]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Community Law Centres o Aotearoa, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Harassment in the Community: Getting Protection Under the Harassment Act</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> (web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rcb94d3b16eea49b8">
+                  <w:hyperlink w:history="true" r:id="R132c09cd39c34fcd">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://communitylaw.org.nz/community-law-manual/chapter-28-harassment-and-bullying/harassment-in-the-community-getting-protection-under-the-harassment-act/</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[29]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Section 3 of the Harassment Act 1997.</w:t>
                   </w:r>
@@ -12888,51 +12888,51 @@
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[37]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    New Zealand Police, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Protection Orders</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> (web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Re84bad2d446c4e12">
+                  <w:hyperlink w:history="true" r:id="R7927ee55c3d643b2">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.police.govt.nz/advice-services/family-violence/protection-orders</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[38]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Sections 60-74 of the FVA. </w:t>
                   </w:r>
@@ -12983,51 +12983,51 @@
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[42]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   New Zealand Police, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Protection Orders</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> (web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R78240cf3090144ea">
+                  <w:hyperlink w:history="true" r:id="Ra0111ea16d7949c2">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.police.govt.nz/advice-services/family-violence/protection-orders</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[43]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   Ibid.</w:t>
                   </w:r>
@@ -13063,51 +13063,51 @@
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[46]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    New Zealand Police, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Police Safety Orders</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> (web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rf5139192383f493b">
+                  <w:hyperlink w:history="true" r:id="R42c477e433664320">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.police.govt.nz/advice-services/family-violence/police-safety-orders</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[47]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   Section 128 of the Crimes Act 1961.</w:t>
                   </w:r>
@@ -13128,51 +13128,51 @@
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[49]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Community Law Centres o Aotearoa, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Rape, sexual assault and family (domestic) violence</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">, (web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rcaf0c9999145451a">
+                  <w:hyperlink w:history="true" r:id="Rd905893486334c4f">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://communitylaw.org.nz/community-law-manual/chapter-8-gender-and-sexuality/sexual-orientation-and-your-rights/rape-sexual-assault-and-family-domestic-violence</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[50]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Ibid.</w:t>
                   </w:r>
@@ -13208,127 +13208,127 @@
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Rule 4.29 of the </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">High Court Rules 2016</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[53]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Ministry of Justice (web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R693ef89d40a149c2">
+                  <w:hyperlink w:history="true" r:id="R7f1beadf6bbb41d2">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.justice.govt.nz/family/family-violence/conditions-of-a-protection-order/</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[54]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   Sections 59, 60, 62, 67, 69 and 74 of the FVA; Ministry of Justice, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">About Family Violence and Protection Orders </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">&lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rcea0e9a7c6bc4ed8">
+                  <w:hyperlink w:history="true" r:id="R67530327a669477d">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[55]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">  Ministry of Justice, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">About Family Violence and Protection Orders </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">&lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R6d6d5ba835f34398">
+                  <w:hyperlink w:history="true" r:id="Rfe42b7167d5d4291">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[56]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Section 91 of the Oranga Tamariki Act 1989.</w:t>
                   </w:r>
@@ -13364,86 +13364,86 @@
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[59]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Ministry of Justice, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">About Family Violence and Protection Orders </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">&lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R3b7a7e02a8054744">
+                  <w:hyperlink w:history="true" r:id="R268fc07be735408d">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[60]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    New Zealand Police, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Police Safety Orders</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> (web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R52f01e56fab042e4">
+                  <w:hyperlink w:history="true" r:id="R2c873baf0f79424a">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.police.govt.nz/advice-services/family-violence/police-safety-orders</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[61]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   Section 79 of the FVA</w:t>
                   </w:r>
@@ -13452,71 +13452,71 @@
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[62]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   Ministry of Justice, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">About Family Violence and Protection Orders </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">&lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rb3466844a0b3417f">
+                  <w:hyperlink w:history="true" r:id="R5d435847cb88422f">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt; and Ministry of Justice, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Apply for a Protection Order </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R9b39ecc00c04449c">
+                  <w:hyperlink w:history="true" r:id="Rfb019b231e084e02">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.justice.govt.nz/family/family-violence/apply-for-a-protection-order/</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[63]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
@@ -13525,287 +13525,287 @@
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[64]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Ministry of Justice, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">About Family Violence and Protection Orders </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">&lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R7cd87e910fad4c31">
+                  <w:hyperlink w:history="true" r:id="R77254390d71d4e76">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[65]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Ministry of Justice, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">About Family Violence and Protection Orders </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">&lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rd24acc0fdec8464e">
+                  <w:hyperlink w:history="true" r:id="R50c5ee405a634c64">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt; and Ministry of Justice, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Apply for a Protection Order </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rd5870cc3e1bd4fc1">
+                  <w:hyperlink w:history="true" r:id="R330b99cefefc44aa">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.justice.govt.nz/family/family-violence/apply-for-a-protection-order/</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[66]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    New Zealand Family Violence Clearinghouse, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Data Summaries 2017: Snapshot </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">&lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R219bacb6aea94a7a">
+                  <w:hyperlink w:history="true" r:id="Rb387f5b63a4044bf">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://nzfvc.org.nz/sites/nzfvc.org.nz/files/Data-summaries-snapshot-2017.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[67]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    New Zealand Family Violence Clearinghouse, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Family violence statistics </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R8e687db07a614645">
+                  <w:hyperlink w:history="true" r:id="Rbc169eba23194e71">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://nzfvc.org.nz/family-violence-statistics</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[68]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    New Zealand Family Violence Clearinghouse, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Data Summaries</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> (web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R1686b703b9f04ee2">
+                  <w:hyperlink w:history="true" r:id="Ra5ec80f3eb9d4eb7">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://nzfvc.org.nz/our-work/data-summaries</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[69]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Ministry of Justice, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">About Family Violence and Protection Orders </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">&lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R26ba8a6bf4e74ee5">
+                  <w:hyperlink w:history="true" r:id="Rc8ff82fd21fc4595">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[70]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">  Ministry of Justice, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Apply for a Protection Order </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R24790f9290e5483e">
+                  <w:hyperlink w:history="true" r:id="R335e4e078d9f4897">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.justice.govt.nz/family/family-violence/apply-for-a-protection-order/</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[71]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   Section 112 of the FVA.</w:t>
                   </w:r>
@@ -13826,51 +13826,51 @@
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[73]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   Ministry of Justice, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Apply for a Protection Order </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R93843a66a9c1432d">
+                  <w:hyperlink w:history="true" r:id="Re6de5214ef5e4ef9">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.justice.govt.nz/family/family-violence/apply-for-a-protection-order/</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[74]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Section 107 of the FVA.</w:t>
                   </w:r>
@@ -13891,155 +13891,155 @@
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[76]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Ministry of Justice, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">About Family Violence and Protection Orders </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">&lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rbe347ed3ec6f4dbd">
+                  <w:hyperlink w:history="true" r:id="Ra2ba4e39ff9e443d">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[77]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R45821c8f43494cd4">
+                  <w:hyperlink w:history="true" r:id="Rfcf369a91a944a39">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Ibid.</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[78]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Section 79 of the FVA</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[79]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rd04b196a92634800">
+                  <w:hyperlink w:history="true" r:id="Rbcebca53b54b4c6c">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Ibid.</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[80]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Accident Compensation Corporation, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Injuries we cover</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> (web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rd524fe5c6b73459a">
+                  <w:hyperlink w:history="true" r:id="R7d5957925c1c456b">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.acc.co.nz/im-injured/what-we-cover/injuries-we-cover/#injuries-caused-by-treatment</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[81]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
@@ -14084,121 +14084,121 @@
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[84]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    New Zealand Police, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Family Violence Information Disclosure Scheme (FVIDS)</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> (web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R803eeccaf47c40f3">
+                  <w:hyperlink w:history="true" r:id="R917a0fba820f4a15">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.police.govt.nz/advice-services/family-violence/family-violence-information-disclosure-scheme-fvids</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[85]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   New Zealand Police, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Police Safety Orders </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rc071f7bca2384209">
+                  <w:hyperlink w:history="true" r:id="Rafc162e0493f47c4">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.police.govt.nz/advice-services/family-violence/police-safety-orders</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[86]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   New Zealand Police, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Protection Orders </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Ra10a37d8f83340c1">
+                  <w:hyperlink w:history="true" r:id="R59607aaf76954024">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.police.govt.nz/advice-services/family-violence/protection-orders#:~:text=Where%20there%20is%20evidence%20that,is%20three%20years%20in%20prison</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[87]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   Sections 8(3A), 21(2A), 22 and 30AAA of the Bail Act 2000.</w:t>
                   </w:r>
@@ -14231,51 +14231,51 @@
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   Section 211 of the FVA.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[90]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Ministry of Justice, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">About Family Violence and Protection Orders &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R6cbeaee50c1b4471">
+                  <w:hyperlink w:history="true" r:id="R9d0b55bfca364888">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[91]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Sections 192, 196 and 202C of the Crimes Act 1961. </w:t>
                   </w:r>
@@ -14386,71 +14386,71 @@
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[99]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Ministry of Justice, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">About Family Violence and Protection Orders </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">&lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R74b10d5f8ac6450b">
+                  <w:hyperlink w:history="true" r:id="R8f891b22ccca41ae">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt; and Ministry of Justice, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Guide to applying for a Protection Order</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rca4155a61b85459e">
+                  <w:hyperlink w:history="true" r:id="Ra28c27e70ee445bc">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.justice.govt.nz/assets/Documents/Forms/Application-and-affidavit-for-Protection-Order.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[100]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   Section 171 of the FVA.</w:t>
                   </w:r>
@@ -14462,51 +14462,51 @@
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[101]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   Ministry of Justice, Guide to </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">applying for a Protection Order </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">&lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rcfba971f03304a52">
+                  <w:hyperlink w:history="true" r:id="Ra8e7695661ae436a">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.justice.govt.nz/assets/Documents/Forms/Application-and-affidavit-for-Protection-Order.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[102]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
@@ -14581,138 +14581,138 @@
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[106]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">  New Zealand Law Society, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">The truth, the whole truth and nothing but the truth… </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R21b3183eb5b94f55">
+                  <w:hyperlink w:history="true" r:id="Rf935561cb9294d72">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.lawsociety.org.nz/news/lawtalk/issue-913/the-truth-the-whole-truth-and-nothing-but-the-truth/#:~:text=It%20is%20considered%20a%20serious,up%20to%20seven%20years'%20imprisonment.&amp;text=It%20is%20very%20rare%2C%20however,R%20%5B2017%5D%20NZCA%20476</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[107]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   Health Navigator New Zealand, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Consent</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> (web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R17ccd7fb089f42d4">
+                  <w:hyperlink w:history="true" r:id="R76b502610bce4edb">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.healthnavigator.org.nz/health-a-z/c/consent/#:~:text=In%20Aotearoa%20New%20Zealand%2C%20you,absence%20of%20saying%20'no'.&amp;text=Consent%20cannot%20be%20given%20if,drunk%20or%20high%20on%20drugs</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">; </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R421c3be64d3b404c">
+                  <w:hyperlink w:history="true" r:id="Red0e24547bc94ee5">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.courtsofnz.govt.nz/for-lawyers/question-trails/sex-offences/indecent-assault-where-consent-is-in-issue-section-135-crimes-act-1961/</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[108]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    New Zealand Government, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Going to court as a witness</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> (web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Ra73433c79b564268">
+                  <w:hyperlink w:history="true" r:id="R2443d8d6e4474b24">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.govt.nz/browse/law-crime-and-justice/courts/going-to-court-as-a-witness/</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[109]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Section 77(1) of the Evidence Act 2006.</w:t>
                   </w:r>
@@ -14769,51 +14769,51 @@
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[113]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Community Law, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Evidence and witness</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> (web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Re2be022ce2234d8d">
+                  <w:hyperlink w:history="true" r:id="R3f6fcef23b4b4306">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://communitylaw.org.nz/community-law-manual/not-rated/the-trial/evidence-and-witnesses/</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[114]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
@@ -14903,162 +14903,162 @@
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[119]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   Melissa Stiles, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Witnessing Domestic Violence: The Effect on Children</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> (2002) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R14671009b9404624">
+                  <w:hyperlink w:history="true" r:id="Rf793528a73404b4e">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.aafp.org/afp/2002/1201/p2052.html</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[120]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   Office on Women's Health, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Effects of Domestic Violence on Children</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> (2019) (web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Raaab19f654b94ff0">
+                  <w:hyperlink w:history="true" r:id="R09c9c15fad0047e2">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.womenshealth.gov/relationships-and-safety/domestic-violence/effects-domestic-violence-children</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[121]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Office on Women's Health, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Effects of Domestic Violence on Children</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> (2019) (web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R3ae06883e50443bc">
+                  <w:hyperlink w:history="true" r:id="Rccea4c5254fa453b">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.womenshealth.gov/relationships-and-safety/domestic-violence/effects-domestic-violence-children</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[122]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Office on Women's Health, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Effects of Domestic Violence on Children</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> (2019) (web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R5f2b5557d84d448d">
+                  <w:hyperlink w:history="true" r:id="Rdd8e083a42254a98">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.womenshealth.gov/relationships-and-safety/domestic-violence/effects-domestic-violence-children</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[123]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    G Goodman et al, "Testifying in Criminal Court: Emotional Effects on Child Sexual Assault Victims" (1992) 75(5) </w:t>
                   </w:r>
@@ -15109,86 +15109,86 @@
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[125]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   Community Law, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">How criminal sentencing works — Overview</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> (web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R46683452e0b74541">
+                  <w:hyperlink w:history="true" r:id="R67da2d469f844dde">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://communitylaw.org.nz/community-law-manual/chapter-34-common-crimes/how-criminal-sentencing-works/</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[126]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Community Law, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">How criminal sentencing works — Overview</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> (web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R0ca0ab699ddf4cd9">
+                  <w:hyperlink w:history="true" r:id="R056fafe0e99b4c1a">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://communitylaw.org.nz/community-law-manual/chapter-34-common-crimes/how-criminal-sentencing-works/</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[127]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Section 8 of the Sentencing Act 2002.</w:t>
                   </w:r>
@@ -15209,51 +15209,51 @@
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">  Community Law, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Protections against family violence: An overview —</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">The criminal law and family violence </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R1c3f672785424d7e">
+                  <w:hyperlink w:history="true" r:id="R80175f555bb4438b">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://communitylaw.org.nz/community-law-manual/chapter-15-family-violence-and-elder-abuse/protections-against-family-violence/the-criminal-law-and-family-violence/#:~:text=It's%20a%20crime%20to%20use,of%20up%20to%20five%20years</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[129]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
@@ -15310,92 +15310,92 @@
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[132]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   New Zealand Police, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Victim Notification Register Victim Request Form</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> (web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R54ef2b0164834b30">
+                  <w:hyperlink w:history="true" r:id="R0820be136781453c">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.police.govt.nz/about-us/publication/victim-notification-register-victim-request-form</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[133]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   New Zealand Law Commission, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Battered defendants victims of domestic violence who offend </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rf06d0cc9b44c4e38">
+                  <w:hyperlink w:history="true" r:id="R558d2b9e352c4c70">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://kirra.austlii.edu.au/nz/other/nzlc/pp/PP41/PP41-2_.html</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[134]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
@@ -15635,127 +15635,127 @@
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[147]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">New Zealand Immigration, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Information about Victims of Family Violence Resident Visa</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> (web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R87fc630630ff435c">
+                  <w:hyperlink w:history="true" r:id="Reff2b15043834c23">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.immigration.govt.nz/new-zealand-visas/apply-for-a-visa/about-visa/victims-family-violence-resident-visa</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[148]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">New Zealand Immigration, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Information about Victims of Family Violence Work Visa</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> (web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R94762aa1623b45f6">
+                  <w:hyperlink w:history="true" r:id="R56db6840243a44ba">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.immigration.govt.nz/new-zealand-visas/apply-for-a-visa/about-visa/victims-family-violence-work-visa</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[149]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">New Zealand Immigration, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Information about Victims of Family Violence Resident Visa</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> (web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R8aa523b8daba479e">
+                  <w:hyperlink w:history="true" r:id="R448a64a390a64e01">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.immigration.govt.nz/new-zealand-visas/apply-for-a-visa/about-visa/victims-family-violence-resident-visa</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[150]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
@@ -16235,136 +16235,136 @@
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[177]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Ministry of Housing and Urban Development, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Reform of the Residential Tenancies Act 1986</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> (web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R6271341c9aec4b92">
+                  <w:hyperlink w:history="true" r:id="R35ee6fcda4f847f4">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.hud.govt.nz/residential-housing/tenancy-and-rentals/changes-to-the-residential-tenancies-act-1986/rta-reforms/</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[178]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Ministry of Justice, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">About Family Violence and Protection Orders </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R7374dfed0f2b44d8">
+                  <w:hyperlink w:history="true" r:id="R723fa390e3404253">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[179]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   NZ Herald, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Domestic abuse victims call for end to 'no-fault' divorce settlements </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(web page) &lt;</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R1d12b2dc68cd421a">
+                  <w:hyperlink w:history="true" r:id="R94ba4915e9e84556">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.nzherald.co.nz/nz/domestic-abuse-victims-call-for-end-to-no-fault-divorce-settlements/CIHHLYIEWCU5YMK7D5A76O37MU/</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">&gt;.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[180]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
@@ -21443,51 +21443,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="Re6579b6d61674637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="Rca1194b7a7894c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="Rb27fe12a196240ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2021_fdv_new-zealand.pdf?rev=734c57712d574b95a71a0a4bea933c95&amp;sc_lang=en" TargetMode="External" Id="R58abc8528e7a4a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2021_fdv_brazil.pdf?rev=eb6b4305177b41019c18080c50e0d4d3&amp;sc_lang=en" TargetMode="External" Id="Rfc9505fcbb094474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="Rb6a8a3112fff411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hqsc.govt.nz/our-programmes/mrc/fvdrc/publications-and-resources/publication/1600/" TargetMode="External" Id="Rff30972dc10a4e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/courts/civil/restraining-orders/apply-for-a-restraining-order/" TargetMode="External" Id="Rdecf6627e7e74bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hrc.co.nz/news/new-zealand-examined-uns-cedaw-committee/#:~:text=The%20Convention%20obligates%20signatory%20states,all%20civil%20and%20political%20rights&amp;amp;text=addresses%20cultural%20conceptions%20of%20women,and%20norms%20can%20perpetuate%20discrimination" TargetMode="External" Id="R26d439511901496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://women.govt.nz/sites/public_files/SIGNED%20Interim%20CEDAW%20report%2022%20July%202020.PDF" TargetMode="External" Id="Rfa49c41a430149ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://women.govt.nz/sites/public_files/SIGNED%20Interim%20CEDAW%20report%2022%20July%202020.PDF" TargetMode="External" Id="Rc166c974249d4165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://women.govt.nz/sites/public_files/CEDAW_C_NZL_CO_8_31061_E%20%283%29.pdf" TargetMode="External" Id="R7fd03d513ab4463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://women.govt.nz/sites/public_files/SIGNED%20Interim%20CEDAW%20report%2022%20July%202020.PDF" TargetMode="External" Id="R7b691e9f598f4499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://women.govt.nz/sites/public_files/SIGNED%20Interim%20CEDAW%20report%2022%20July%202020.PDF" TargetMode="External" Id="R27e2063ae01a408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://women.govt.nz/sites/public_files/SIGNED%20Interim%20CEDAW%20report%2022%20July%202020.PDF" TargetMode="External" Id="Ra99ba87ad9854390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://communitylaw.org.nz/community-law-manual/chapter-28-harassment-and-bullying/harassment-in-the-community-getting-protection-under-the-harassment-act/" TargetMode="External" Id="Rcb94d3b16eea49b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.govt.nz/advice-services/family-violence/protection-orders" TargetMode="External" Id="Re84bad2d446c4e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.govt.nz/advice-services/family-violence/protection-orders" TargetMode="External" Id="R78240cf3090144ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.govt.nz/advice-services/family-violence/police-safety-orders" TargetMode="External" Id="Rf5139192383f493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://communitylaw.org.nz/community-law-manual/chapter-8-gender-and-sexuality/sexual-orientation-and-your-rights/rape-sexual-assault-and-family-domestic-violence" TargetMode="External" Id="Rcaf0c9999145451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/family/family-violence/conditions-of-a-protection-order/" TargetMode="External" Id="R693ef89d40a149c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf" TargetMode="External" Id="Rcea0e9a7c6bc4ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf" TargetMode="External" Id="R6d6d5ba835f34398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf" TargetMode="External" Id="R3b7a7e02a8054744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.govt.nz/advice-services/family-violence/police-safety-orders" TargetMode="External" Id="R52f01e56fab042e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf" TargetMode="External" Id="Rb3466844a0b3417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/family/family-violence/apply-for-a-protection-order/" TargetMode="External" Id="R9b39ecc00c04449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf" TargetMode="External" Id="R7cd87e910fad4c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf" TargetMode="External" Id="Rd24acc0fdec8464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/family/family-violence/apply-for-a-protection-order/" TargetMode="External" Id="Rd5870cc3e1bd4fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nzfvc.org.nz/sites/nzfvc.org.nz/files/Data-summaries-snapshot-2017.pdf" TargetMode="External" Id="R219bacb6aea94a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nzfvc.org.nz/family-violence-statistics" TargetMode="External" Id="R8e687db07a614645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nzfvc.org.nz/our-work/data-summaries" TargetMode="External" Id="R1686b703b9f04ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf" TargetMode="External" Id="R26ba8a6bf4e74ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/family/family-violence/apply-for-a-protection-order/" TargetMode="External" Id="R24790f9290e5483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/family/family-violence/apply-for-a-protection-order/" TargetMode="External" Id="R93843a66a9c1432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf" TargetMode="External" Id="Rbe347ed3ec6f4dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.govt.nz/advice-services/family-violence/protection-orders" TargetMode="External" Id="R45821c8f43494cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.govt.nz/advice-services/family-violence/protection-orders" TargetMode="External" Id="Rd04b196a92634800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acc.co.nz/im-injured/what-we-cover/injuries-we-cover/#injuries-caused-by-treatment" TargetMode="External" Id="Rd524fe5c6b73459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.govt.nz/advice-services/family-violence/family-violence-information-disclosure-scheme-fvids" TargetMode="External" Id="R803eeccaf47c40f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.govt.nz/advice-services/family-violence/police-safety-orders" TargetMode="External" Id="Rc071f7bca2384209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.govt.nz/advice-services/family-violence/protection-orders#:~:text=Where%20there%20is%20evidence%20that,is%20three%20years%20in%20prison" TargetMode="External" Id="Ra10a37d8f83340c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf" TargetMode="External" Id="R6cbeaee50c1b4471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf" TargetMode="External" Id="R74b10d5f8ac6450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/assets/Documents/Forms/Application-and-affidavit-for-Protection-Order.pdf" TargetMode="External" Id="Rca4155a61b85459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/assets/Documents/Forms/Application-and-affidavit-for-Protection-Order.pdf" TargetMode="External" Id="Rcfba971f03304a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lawsociety.org.nz/news/lawtalk/issue-913/the-truth-the-whole-truth-and-nothing-but-the-truth/#:~:text=It%20is%20considered%20a%20serious,up%20to%20seven%20years'%20imprisonment.&amp;amp;text=It%20is%20very%20rare%2C%20however,R%20%5B2017%5D%20NZCA%20476" TargetMode="External" Id="R21b3183eb5b94f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.healthnavigator.org.nz/health-a-z/c/consent/#:~:text=In%20Aotearoa%20New%20Zealand%2C%20you,absence%20of%20saying%20'no'.&amp;amp;text=Consent%20cannot%20be%20given%20if,drunk%20or%20high%20on%20drugs" TargetMode="External" Id="R17ccd7fb089f42d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.courtsofnz.govt.nz/for-lawyers/question-trails/sex-offences/indecent-assault-where-consent-is-in-issue-section-135-crimes-act-1961/" TargetMode="External" Id="R421c3be64d3b404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govt.nz/browse/law-crime-and-justice/courts/going-to-court-as-a-witness/" TargetMode="External" Id="Ra73433c79b564268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://communitylaw.org.nz/community-law-manual/not-rated/the-trial/evidence-and-witnesses/" TargetMode="External" Id="Re2be022ce2234d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aafp.org/afp/2002/1201/p2052.html" TargetMode="External" Id="R14671009b9404624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.womenshealth.gov/relationships-and-safety/domestic-violence/effects-domestic-violence-children" TargetMode="External" Id="Raaab19f654b94ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.womenshealth.gov/relationships-and-safety/domestic-violence/effects-domestic-violence-children" TargetMode="External" Id="R3ae06883e50443bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.womenshealth.gov/relationships-and-safety/domestic-violence/effects-domestic-violence-children" TargetMode="External" Id="R5f2b5557d84d448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://communitylaw.org.nz/community-law-manual/chapter-34-common-crimes/how-criminal-sentencing-works/" TargetMode="External" Id="R46683452e0b74541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://communitylaw.org.nz/community-law-manual/chapter-34-common-crimes/how-criminal-sentencing-works/" TargetMode="External" Id="R0ca0ab699ddf4cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://communitylaw.org.nz/community-law-manual/chapter-15-family-violence-and-elder-abuse/protections-against-family-violence/the-criminal-law-and-family-violence/#:~:text=It's%20a%20crime%20to%20use,of%20up%20to%20five%20years" TargetMode="External" Id="R1c3f672785424d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.govt.nz/about-us/publication/victim-notification-register-victim-request-form" TargetMode="External" Id="R54ef2b0164834b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://kirra.austlii.edu.au/nz/other/nzlc/pp/PP41/PP41-2_.html" TargetMode="External" Id="Rf06d0cc9b44c4e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigration.govt.nz/new-zealand-visas/apply-for-a-visa/about-visa/victims-family-violence-resident-visa" TargetMode="External" Id="R87fc630630ff435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigration.govt.nz/new-zealand-visas/apply-for-a-visa/about-visa/victims-family-violence-work-visa" TargetMode="External" Id="R94762aa1623b45f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigration.govt.nz/new-zealand-visas/apply-for-a-visa/about-visa/victims-family-violence-resident-visa" TargetMode="External" Id="R8aa523b8daba479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hud.govt.nz/residential-housing/tenancy-and-rentals/changes-to-the-residential-tenancies-act-1986/rta-reforms/" TargetMode="External" Id="R6271341c9aec4b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf" TargetMode="External" Id="R7374dfed0f2b44d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nzherald.co.nz/nz/domestic-abuse-victims-call-for-end-to-no-fault-divorce-settlements/CIHHLYIEWCU5YMK7D5A76O37MU/" TargetMode="External" Id="R1d12b2dc68cd421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///U:/Active/2020%20Pro-Bono%20GRW/Reports/010.%20Final/New%20Zealand/2021_FDV_New%20Zealand.docx#_edn14" TargetMode="External" Id="Rc2b38198ca604ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf" TargetMode="External" Id="Rdadd65c34b8846e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nzfvc.org.nz/sites/nzfvc.org.nz/files/Data-summaries-snapshot-2017.pdf" TargetMode="External" Id="Rd010c37ebdd0483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nzfvc.org.nz/family-violence-statistics" TargetMode="External" Id="R759acc3b134e40b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nzfvc.org.nz/our-work/data-summaries" TargetMode="External" Id="R41343a56af114ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.jpg" Id="Rc9fb15467b8842ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.govt.nz/act/public/2018/0046/latest/link.aspx?search=ts_act%40bill%40regulation%40deemedreg_family+violence+act_resel_25_a&amp;amp;p=1&amp;amp;id=LMS113115#LMS113115" TargetMode="External" Id="R79642600322f4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///U:/Active/2020%20Pro-Bono%20GRW/Reports/010.%20Final/New%20Zealand/2021_FDV_New%20Zealand.docx#_edn5" TargetMode="External" Id="R1a98648fd62d42a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///U:/Active/2020%20Pro-Bono%20GRW/Reports/010.%20Final/New%20Zealand/2021_FDV_New%20Zealand.docx#_edn12" TargetMode="External" Id="Rca703210a9b2489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lawreports.nz/surrey-v-surrey-2010-2-nzlr-581/" TargetMode="External" Id="Rb83818fd94894257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lawreports.nz/martin-v-ryan-1990-2-nzlr-209/" TargetMode="External" Id="Ra35059e4a0ea4df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offenders.sst.org.nz/wp-content/uploads/2017/08/Peter-John-Hartley-Appeal-Notes.pdf" TargetMode="External" Id="Rb71a500c37ed4607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.courtsofnz.govt.nz/assets/cases/2013/sc-12-2013-b-v-the-queen.pdf" TargetMode="External" Id="R83e6fe829f9d4e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lawreports.nz/r-v-wilson-1991-2-nzlr-707/" TargetMode="External" Id="Rc5d3a7e1c7fa44b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nzlii.org/cgi-bin/download.cgi/cgi-bin/download.cgi/download/nz/cases/NZCA/2012/82.pdf" TargetMode="External" Id="R97faabad60da4e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nzlii.org/nz/cases/NZSC/2017/145.html#fn26" TargetMode="External" Id="R46bb6e27942544bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lawreports.nz/garty-v-garty-1997-3-nzlr-66/" TargetMode="External" Id="R32a65ad1e23f4abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.govt.nz/act/public/2006/0069/latest/DLM393463.html?search=ta_act%40act_E_ac%40ainf%40anif_an%40bn%40rn_25_a&amp;amp;p=2" TargetMode="External" Id="R65d855269d604cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.govt.nz/act/public/2018/0046/latest/DLM7159322.html?search=ts_act%40bill%40regulation%40deemedreg_family+violence+act_resel_25_a&amp;amp;p=1" TargetMode="External" Id="R2bcc39321acf4345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.govt.nz/act/public/2018/0021/latest/DLM7054315.html" TargetMode="External" Id="Rc3e9e2e13b9e49d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.govt.nz/act/public/1997/0092/latest/DLM417078.html" TargetMode="External" Id="Rf077914d81ff4322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.govt.nz/act/public/1961/0043/latest/DLM329384.html" TargetMode="External" Id="R42bd84e7fe23435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.govt.nz/act/public/2014/0040/latest/DLM5501618.html" TargetMode="External" Id="Ra7c50934cc694021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.govt.nz/act/public/1961/0043/latest/DLM329734.html" TargetMode="External" Id="Rff545e71b2a349f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.govt.nz/act/public/1961/0043/latest/DLM327382.html" TargetMode="External" Id="R87e084099d004d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.govt.nz/act/public/2004/0090/latest/whole.html" TargetMode="External" Id="R85636b261ba3411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.govt.nz/act/public/2015/0063/latest/whole.html" TargetMode="External" Id="R8546203b47d64049" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="R8c9ad36f0947486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="R768d6fda9dd141dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="Rd199742c5c3b44ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2021_fdv_new-zealand.pdf?rev=734c57712d574b95a71a0a4bea933c95&amp;sc_lang=en" TargetMode="External" Id="R568d4b6ea5314084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2021_fdv_brazil.pdf?rev=eb6b4305177b41019c18080c50e0d4d3&amp;sc_lang=en" TargetMode="External" Id="Ra18ef794a5374033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="R914c2555641d4208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hqsc.govt.nz/our-programmes/mrc/fvdrc/publications-and-resources/publication/1600/" TargetMode="External" Id="Re5da3db1302a46f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/courts/civil/restraining-orders/apply-for-a-restraining-order/" TargetMode="External" Id="R3c03a40ba45747a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hrc.co.nz/news/new-zealand-examined-uns-cedaw-committee/#:~:text=The%20Convention%20obligates%20signatory%20states,all%20civil%20and%20political%20rights&amp;amp;text=addresses%20cultural%20conceptions%20of%20women,and%20norms%20can%20perpetuate%20discrimination" TargetMode="External" Id="R161db687caaf47db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://women.govt.nz/sites/public_files/SIGNED%20Interim%20CEDAW%20report%2022%20July%202020.PDF" TargetMode="External" Id="R6f229cd3d0464a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://women.govt.nz/sites/public_files/SIGNED%20Interim%20CEDAW%20report%2022%20July%202020.PDF" TargetMode="External" Id="Re1752437d8b7450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://women.govt.nz/sites/public_files/CEDAW_C_NZL_CO_8_31061_E%20%283%29.pdf" TargetMode="External" Id="Rf40af8fb89ff4998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://women.govt.nz/sites/public_files/SIGNED%20Interim%20CEDAW%20report%2022%20July%202020.PDF" TargetMode="External" Id="R52b4d92c46b44a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://women.govt.nz/sites/public_files/SIGNED%20Interim%20CEDAW%20report%2022%20July%202020.PDF" TargetMode="External" Id="R0b82201c304c4096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://women.govt.nz/sites/public_files/SIGNED%20Interim%20CEDAW%20report%2022%20July%202020.PDF" TargetMode="External" Id="Rbe383bb4ef2a4b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://communitylaw.org.nz/community-law-manual/chapter-28-harassment-and-bullying/harassment-in-the-community-getting-protection-under-the-harassment-act/" TargetMode="External" Id="R132c09cd39c34fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.govt.nz/advice-services/family-violence/protection-orders" TargetMode="External" Id="R7927ee55c3d643b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.govt.nz/advice-services/family-violence/protection-orders" TargetMode="External" Id="Ra0111ea16d7949c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.govt.nz/advice-services/family-violence/police-safety-orders" TargetMode="External" Id="R42c477e433664320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://communitylaw.org.nz/community-law-manual/chapter-8-gender-and-sexuality/sexual-orientation-and-your-rights/rape-sexual-assault-and-family-domestic-violence" TargetMode="External" Id="Rd905893486334c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/family/family-violence/conditions-of-a-protection-order/" TargetMode="External" Id="R7f1beadf6bbb41d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf" TargetMode="External" Id="R67530327a669477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf" TargetMode="External" Id="Rfe42b7167d5d4291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf" TargetMode="External" Id="R268fc07be735408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.govt.nz/advice-services/family-violence/police-safety-orders" TargetMode="External" Id="R2c873baf0f79424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf" TargetMode="External" Id="R5d435847cb88422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/family/family-violence/apply-for-a-protection-order/" TargetMode="External" Id="Rfb019b231e084e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf" TargetMode="External" Id="R77254390d71d4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf" TargetMode="External" Id="R50c5ee405a634c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/family/family-violence/apply-for-a-protection-order/" TargetMode="External" Id="R330b99cefefc44aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nzfvc.org.nz/sites/nzfvc.org.nz/files/Data-summaries-snapshot-2017.pdf" TargetMode="External" Id="Rb387f5b63a4044bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nzfvc.org.nz/family-violence-statistics" TargetMode="External" Id="Rbc169eba23194e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nzfvc.org.nz/our-work/data-summaries" TargetMode="External" Id="Ra5ec80f3eb9d4eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf" TargetMode="External" Id="Rc8ff82fd21fc4595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/family/family-violence/apply-for-a-protection-order/" TargetMode="External" Id="R335e4e078d9f4897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/family/family-violence/apply-for-a-protection-order/" TargetMode="External" Id="Re6de5214ef5e4ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf" TargetMode="External" Id="Ra2ba4e39ff9e443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.govt.nz/advice-services/family-violence/protection-orders" TargetMode="External" Id="Rfcf369a91a944a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.govt.nz/advice-services/family-violence/protection-orders" TargetMode="External" Id="Rbcebca53b54b4c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acc.co.nz/im-injured/what-we-cover/injuries-we-cover/#injuries-caused-by-treatment" TargetMode="External" Id="R7d5957925c1c456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.govt.nz/advice-services/family-violence/family-violence-information-disclosure-scheme-fvids" TargetMode="External" Id="R917a0fba820f4a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.govt.nz/advice-services/family-violence/police-safety-orders" TargetMode="External" Id="Rafc162e0493f47c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.govt.nz/advice-services/family-violence/protection-orders#:~:text=Where%20there%20is%20evidence%20that,is%20three%20years%20in%20prison" TargetMode="External" Id="R59607aaf76954024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf" TargetMode="External" Id="R9d0b55bfca364888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf" TargetMode="External" Id="R8f891b22ccca41ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/assets/Documents/Forms/Application-and-affidavit-for-Protection-Order.pdf" TargetMode="External" Id="Ra28c27e70ee445bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/assets/Documents/Forms/Application-and-affidavit-for-Protection-Order.pdf" TargetMode="External" Id="Ra8e7695661ae436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lawsociety.org.nz/news/lawtalk/issue-913/the-truth-the-whole-truth-and-nothing-but-the-truth/#:~:text=It%20is%20considered%20a%20serious,up%20to%20seven%20years'%20imprisonment.&amp;amp;text=It%20is%20very%20rare%2C%20however,R%20%5B2017%5D%20NZCA%20476" TargetMode="External" Id="Rf935561cb9294d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.healthnavigator.org.nz/health-a-z/c/consent/#:~:text=In%20Aotearoa%20New%20Zealand%2C%20you,absence%20of%20saying%20'no'.&amp;amp;text=Consent%20cannot%20be%20given%20if,drunk%20or%20high%20on%20drugs" TargetMode="External" Id="R76b502610bce4edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.courtsofnz.govt.nz/for-lawyers/question-trails/sex-offences/indecent-assault-where-consent-is-in-issue-section-135-crimes-act-1961/" TargetMode="External" Id="Red0e24547bc94ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govt.nz/browse/law-crime-and-justice/courts/going-to-court-as-a-witness/" TargetMode="External" Id="R2443d8d6e4474b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://communitylaw.org.nz/community-law-manual/not-rated/the-trial/evidence-and-witnesses/" TargetMode="External" Id="R3f6fcef23b4b4306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aafp.org/afp/2002/1201/p2052.html" TargetMode="External" Id="Rf793528a73404b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.womenshealth.gov/relationships-and-safety/domestic-violence/effects-domestic-violence-children" TargetMode="External" Id="R09c9c15fad0047e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.womenshealth.gov/relationships-and-safety/domestic-violence/effects-domestic-violence-children" TargetMode="External" Id="Rccea4c5254fa453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.womenshealth.gov/relationships-and-safety/domestic-violence/effects-domestic-violence-children" TargetMode="External" Id="Rdd8e083a42254a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://communitylaw.org.nz/community-law-manual/chapter-34-common-crimes/how-criminal-sentencing-works/" TargetMode="External" Id="R67da2d469f844dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://communitylaw.org.nz/community-law-manual/chapter-34-common-crimes/how-criminal-sentencing-works/" TargetMode="External" Id="R056fafe0e99b4c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://communitylaw.org.nz/community-law-manual/chapter-15-family-violence-and-elder-abuse/protections-against-family-violence/the-criminal-law-and-family-violence/#:~:text=It's%20a%20crime%20to%20use,of%20up%20to%20five%20years" TargetMode="External" Id="R80175f555bb4438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.govt.nz/about-us/publication/victim-notification-register-victim-request-form" TargetMode="External" Id="R0820be136781453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://kirra.austlii.edu.au/nz/other/nzlc/pp/PP41/PP41-2_.html" TargetMode="External" Id="R558d2b9e352c4c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigration.govt.nz/new-zealand-visas/apply-for-a-visa/about-visa/victims-family-violence-resident-visa" TargetMode="External" Id="Reff2b15043834c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigration.govt.nz/new-zealand-visas/apply-for-a-visa/about-visa/victims-family-violence-work-visa" TargetMode="External" Id="R56db6840243a44ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigration.govt.nz/new-zealand-visas/apply-for-a-visa/about-visa/victims-family-violence-resident-visa" TargetMode="External" Id="R448a64a390a64e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hud.govt.nz/residential-housing/tenancy-and-rentals/changes-to-the-residential-tenancies-act-1986/rta-reforms/" TargetMode="External" Id="R35ee6fcda4f847f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf" TargetMode="External" Id="R723fa390e3404253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nzherald.co.nz/nz/domestic-abuse-victims-call-for-end-to-no-fault-divorce-settlements/CIHHLYIEWCU5YMK7D5A76O37MU/" TargetMode="External" Id="R94ba4915e9e84556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///U:/Active/2020%20Pro-Bono%20GRW/Reports/010.%20Final/New%20Zealand/2021_FDV_New%20Zealand.docx#_edn14" TargetMode="External" Id="R7d592bb0513b40b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.govt.nz/assets/Documents/Publications/About-Family-Violence-and-Protection-Orders-Booklet.pdf" TargetMode="External" Id="Rdd22683a59fd428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nzfvc.org.nz/sites/nzfvc.org.nz/files/Data-summaries-snapshot-2017.pdf" TargetMode="External" Id="R5936c9f42ae9475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nzfvc.org.nz/family-violence-statistics" TargetMode="External" Id="R381b1bd7a7f547e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nzfvc.org.nz/our-work/data-summaries" TargetMode="External" Id="R01124a345e2644d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.jpg" Id="R4e983828ab6545db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.govt.nz/act/public/2018/0046/latest/link.aspx?search=ts_act%40bill%40regulation%40deemedreg_family+violence+act_resel_25_a&amp;amp;p=1&amp;amp;id=LMS113115#LMS113115" TargetMode="External" Id="R91b842559c8d43e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///U:/Active/2020%20Pro-Bono%20GRW/Reports/010.%20Final/New%20Zealand/2021_FDV_New%20Zealand.docx#_edn5" TargetMode="External" Id="Rfb41a65dfecb4bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///U:/Active/2020%20Pro-Bono%20GRW/Reports/010.%20Final/New%20Zealand/2021_FDV_New%20Zealand.docx#_edn12" TargetMode="External" Id="Rf67254461b9f489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lawreports.nz/surrey-v-surrey-2010-2-nzlr-581/" TargetMode="External" Id="R2785070d607149d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lawreports.nz/martin-v-ryan-1990-2-nzlr-209/" TargetMode="External" Id="R9cbabbc538124cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offenders.sst.org.nz/wp-content/uploads/2017/08/Peter-John-Hartley-Appeal-Notes.pdf" TargetMode="External" Id="R809054145d9b417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.courtsofnz.govt.nz/assets/cases/2013/sc-12-2013-b-v-the-queen.pdf" TargetMode="External" Id="Re217b7b50fa0477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lawreports.nz/r-v-wilson-1991-2-nzlr-707/" TargetMode="External" Id="R788c76ca497d4e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nzlii.org/cgi-bin/download.cgi/cgi-bin/download.cgi/download/nz/cases/NZCA/2012/82.pdf" TargetMode="External" Id="R5b21d1f954984f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nzlii.org/nz/cases/NZSC/2017/145.html#fn26" TargetMode="External" Id="R36844960c860484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lawreports.nz/garty-v-garty-1997-3-nzlr-66/" TargetMode="External" Id="Rc22c1913013f405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.govt.nz/act/public/2006/0069/latest/DLM393463.html?search=ta_act%40act_E_ac%40ainf%40anif_an%40bn%40rn_25_a&amp;amp;p=2" TargetMode="External" Id="Re6c8ba777a114235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.govt.nz/act/public/2018/0046/latest/DLM7159322.html?search=ts_act%40bill%40regulation%40deemedreg_family+violence+act_resel_25_a&amp;amp;p=1" TargetMode="External" Id="R84ae370ccf504b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.govt.nz/act/public/2018/0021/latest/DLM7054315.html" TargetMode="External" Id="Rc215009cdc514abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.govt.nz/act/public/1997/0092/latest/DLM417078.html" TargetMode="External" Id="Rb56af44a29934d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.govt.nz/act/public/1961/0043/latest/DLM329384.html" TargetMode="External" Id="Rd53df10f2a63491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.govt.nz/act/public/2014/0040/latest/DLM5501618.html" TargetMode="External" Id="R7a3cbda9d53e4cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.govt.nz/act/public/1961/0043/latest/DLM329734.html" TargetMode="External" Id="Rde9550a5a86240e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.govt.nz/act/public/1961/0043/latest/DLM327382.html" TargetMode="External" Id="Rbd1e4ebe60204871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.govt.nz/act/public/2004/0090/latest/whole.html" TargetMode="External" Id="Ra226b80c2b9e4da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.govt.nz/act/public/2015/0063/latest/whole.html" TargetMode="External" Id="R3873dda52b5c4d01" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>