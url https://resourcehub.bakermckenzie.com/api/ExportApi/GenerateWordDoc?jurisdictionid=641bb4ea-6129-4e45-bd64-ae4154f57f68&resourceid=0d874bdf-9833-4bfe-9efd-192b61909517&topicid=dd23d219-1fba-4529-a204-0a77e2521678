--- v0 (2025-10-02)
+++ v1 (2026-04-04)
@@ -287,51 +287,51 @@
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Since 1 January 2015, a "final energy label" has been mandatory upon the sale, lease or delivery of residential units. The label displays a dwelling's energy performance and lays down which energy-saving measures can be taken for that particular dwelling. The label categories range from A to G (A being the highest level, with few energy-saving measures possible, and G being the lowest level, requiring several energy-saving measures). The validity term of the label remains at 10 years. In addition, at the beginning of 2015, all owners of residential properties in the Netherlands that previously failed to request energy labels received "temporary" energy labels for their dwellings. The authorities sent out these temporary energy labels during the first months of 2015 to about 5 million owners of residential properties. These temporary energy labels permit market players to explain to owners of residential properties how they can make their dwellings more energy efficient. These temporary energy labels do not have a formal status and merely amount to data indications with regard to the dwelling (i.e., information from the Land Register). Since 1 January 2015, owners of residential properties have been obliged to request final energy labels from the authorities upon the sale or lease of existing dwellings. As such, also beginning 1 January 2015, the authorities have been enforcing this obligation by controlling the issuance of an energy label upon the sale, new lease or delivery of a building. Failure to comply with this obligation will lead to penalties of up to EUR 900 for individuals, and penalties of up to EUR 20,250 and a ban on using the building in question for companies.</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Disclaimer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Disclaimer"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">©Copyright © 2025 Baker &amp; McKenzie. All rights reserved. </w:t>
+        <w:t xml:space="preserve">©Copyright © 2026 Baker &amp; McKenzie. All rights reserved. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ownership</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: This documentation and content (Content) is a proprietary resource owned exclusively by Baker McKenzie (meaning Baker &amp; McKenzie International and its member firms). The Content is protected under international copyright conventions. Use of this Content does not of itself create a contractual relationship, nor any attorney/client relationship, between Baker McKenzie and any person.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Non-reliance and exclusion</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: All Content is for informational purposes only and may not reflect the most current legal and regulatory developments. All summaries of the laws, regulations and practice are subject to change. The Content is not offered as legal or professional advice for any specific matter. It is not intended to be a substitute for reference to (and compliance with) the detailed provisions of applicable laws, rules, regulations or forms. Legal advice should always be sought before taking any action or refraining from taking any action based on any Content. Baker McKenzie and the editors and the contributing authors do not guarantee the accuracy of the Content and expressly disclaim any and all liability to any person in respect of the consequences of anything done or permitted to be done or omitted to be done wholly or partly in reliance upon the whole or any part of the Content. The Content may contain links to external websites and external websites may link to the Content. Baker McKenzie is not responsible for the content or operation of any such external sites and disclaims all liability, howsoever occurring, in respect of the content or operation of any such external websites. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Attorney Advertising</w:t>
       </w:r>