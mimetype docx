--- v0 (2026-04-04)
+++ v1 (2026-05-27)
@@ -229,51 +229,51 @@
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">This is the </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">United Arab Emirates</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> section. Select a topic from the menu and explore the questions within.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:i/>
             </w:rPr>
-            <w:t xml:space="preserve">This content was last reviewed around October 2023. Note: Given the significance of a new competition law that entered into force as of 30 December 2023, a brief summary has been included.</w:t>
+            <w:t xml:space="preserve">This content was last reviewed around January 2026.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
           <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
@@ -384,89 +384,97 @@
                   <w:r>
                     <w:t xml:space="preserve">The most common form of consideration is cash, however loan notes or equity may also be used. There are no legal requirements regarding pricing and payment of consideration. Payment does not need to be made locally in the UAE. Valuations are not required, except in limited circumstances (for example, pursuant to a statutory merger) or where there is an exercise of a buyer of shares under a pre-emption right (and where the target is an onshore UAE entity).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Electronic transfers of funds, including through the SWIFT international payment system, is the most common way of paying cash consideration. There are no foreign exchange controls or restrictions on repatriation of funds. Due to onshore local share transfer requirements, the use of escrow accounts to hold consideration payments is common where the target is an onshore UAE entity.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">It is common for the initial purchase price to be stated on a "cash-free, debt-free" basis, based on either a "locked box" or completion accounts methodology.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">While it is not common to provide for deposits or break fees, an escrow arrangement is relatively standard. Earn-out arrangements are also relatively common, allowing the buyer to defer the payment of part of the consideration, conditional upon agreed milestones or thresholds being achieved.</w:t>
+                    <w:t xml:space="preserve">Earn-out arrangements are relatively common, allowing the buyer to defer the payment of part of the consideration, conditional upon agreed milestones or thresholds being achieved.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Break fees and escrow arrangements are not common, however may be agreed on a case-by-case basis. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Signing/closing </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Share sale</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A share purchase in the UAE will have many commonalities with share purchases in other jurisdictions. The key transactional document will be the long-form share purchase agreement (SPA) that sets out the full terms of the transaction.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">An SPA can be drafted in English, it does not have to be notarized and the parties can sign the signature page without having to sign or initial each page of the SPA. The SPA can be subject to either UAE, or foreign, law. English law is commonly used, particularly for cross-border transactions, transactions involving foreign parties, large corporates, UAE sovereign wealth funds, regional private equity institutions and large family offices, however UAE law is also often used, particularly between UAE parties. It is generally acceptable for SPAs to be signed in an electronic form under UAE law, provided that certain requirements are met with respect to verifying the signature. </w:t>
+                    <w:t xml:space="preserve">An SPA is usually drafted in English, does not have to be notarized, and the parties can sign the signature page without having to sign or initial each page of the SPA. The SPA can be subject to either UAE or foreign law. English law is commonly used, particularly for cross-border transactions, transactions involving foreign parties, large corporates, UAE sovereign wealth funds, regional private equity institutions and large family offices, however UAE law is also often used, particularly between UAE parties. It is generally acceptable for SPAs to be signed in an electronic form under UAE law, provided that certain requirements are met with respect to verifying the signature. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">An SPA is usually subject to the jurisdiction of the UAE courts (if the SPA is governed by UAE law), or the Dubai International Financial Centre (DIFC) courts, the Abu Dhabi Global Market (ADGM) courts or an arbitration tribunal that is based in a jurisdiction that is a party to the New York Convention (if the SPA is governed by a different governing law, e.g., English law). It can be problematic to enforce a court order or arbitration award in the UAE where the court order or arbitral award is granted in a jurisdiction other than the aforementioned options.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Share transfer of an onshore UAE entity</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
@@ -643,75 +651,60 @@
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Foreign investment restrictions</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">As of 1 October 2023, there is no general foreign investment screening procedure in the UAE.</w:t>
-[...23 lines deleted...]
-                    <w:t xml:space="preserve">In addition to the foregoing, the UAE has implemented a policy that permits 100% ownership of UAE companies by individuals or companies from the Gulf Cooperation Council (GCC). This policy is widely adopted, although its precise scope is unclear and it is left to the discretion of the individual corporate registration departments of the relevant emirate to implement.</w:t>
+                    <w:t xml:space="preserve">The Commercial Companies Law (the “</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">CCL</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">”) permits 100% foreign ownership of UAE companies, with certain exceptions. These exceptions are outlined in Cabinet resolutions or emirate-level regulations issued by the Department of Economic Development (DED). For further information, see the more detailed section on "Foreign investment restrictions".</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Antitrust/merger control </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The UAE has a mandatory and suspensory merger control regime, which means that transactions that meet the relevant criteria need to be notified to the competition authority and cleared before they can be completed. For further information, see the more detailed section on "Antitrust/merger control".</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
@@ -763,94 +756,104 @@
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:b/>
+                      <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Share sale</w:t>
                   </w:r>
-                  <w:r>
-                    <w:t xml:space="preserve">: All employees who are employed by the target group would remain employed by the target company upon closing of the transfer of shares, and all employment contracts and immigration permissions would, therefore, remain in place.</w:t>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">All employees who are employed by the target group would remain employed by the target company upon closing of the transfer of shares, and all employment contracts and immigration permissions would, therefore, remain in place.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">It may be the case that one or more employees of the seller's group are not technically employed by the target group but they perform certain employment functions in relation to the target group. If the parties intend to transfer any such employees as part of the share sale transaction, they would need to apply the same approach for transferring those employees as that of the asset sale arrangement referred to below.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:b/>
+                      <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Asset sale</w:t>
                   </w:r>
-                  <w:r>
-[...16 lines deleted...]
-                    <w:t xml:space="preserve">There is no formal obligation to inform and consult with employees in either a share sale or an asset sale. However, such consultation is required in practice in relation to an asset sale, as the employment arrangement cannot be transferred in that case without the cooperation of the employee.</w:t>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Employees transfer from the seller to the buyer under an asset sale by way of termination and rehire. New employment contracts would need to be entered into with each of the employees and new immigration permissions would need to be obtained in order to obtain a visa under the sponsorship of the buyer. If any employees refuse to agree to the transfer of their employment, they would remain employed by the seller unless and until their employment contracts are terminated or the employee resigns.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">There is no obligation on the buyer to replicate the terms and conditions of the transferring employees, subject to any contractual obligation to do so that might be imposed under the transaction documents. However, employees are likely to be reluctant to agree to the transfer if they deem their new employment contracts to be less favorable to them. Although termination triggers the obligation to make all termination payments due to the transferring employees, it is common for the seller, the buyer and the employees to contractually agree to the rollover of the accruals and benefits to the new employment arrangement. Often rollover and transfer logistics are contained within a tripartite agreement between the seller, the buyer and the employee. This may require an adjustment to be made to the purchase price to reflect the rollover of these benefits.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">There is no formal obligation to inform and consult with employees in either a share sale or an asset sale. However, such consultation is required in practice in relation to an asset sale, as the employment arrangement cannot be transferred in that case without the cooperation of the employee. From an employee relations perspective, some form of consultation allows for clarity on any impact to employment as a result of the share or asset sale and allows employees the opportunity to raise questions. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">There is little in the way of legal guidance regulating the transfer of employees pursuant to a corporate transaction. There is one reference in Federal Decree Law No. 33 of 2021 to current employment contracts remaining in place in the event of a "change in the form or legal status" of an establishment, and requiring the new employer to be liable for the employees. This provision is unlikely to apply in an asset sale (given the requirement to terminate and rehire the employees). Further, the proportioning of liability is normally dealt with in the transaction documents, which typically provide that the seller is liable for any breach that it incurs up to the date of closing, with the buyer becoming responsible for any breaches that are incurred thereafter.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
@@ -879,134 +882,134 @@
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">There is no stamp duty or capital transfer tax in the UAE. Registration fees are payable to the municipality on the transfer of real estate. The rate varies, depending on the emirate. In the emirate of Dubai, the rate is 4% of the value of the property.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Corporate income tax was introduced with effect from 1 June 2023. The applicable general tax rate is 9%. Companies established in free zones that undertake certain qualifying activities (subject to conditions specified in the tax legislation) are subject to tax at 0%. Government entities, government-controlled entities, qualifying Public Benefit entities, Qualifying Investment Funds, persons engaged in extractive business and persons engaged in non-extractive natural resource business are exempt from tax.</w:t>
-[...23 lines deleted...]
-                    <w:t xml:space="preserve">Transfers between related parties are subjection to the application of arm's length pricing principles.</w:t>
+                    <w:t xml:space="preserve">Corporate income tax was introduced for accounting periods beginning on or after 1 June 2023. The applicable general tax rate is 9%. Companies established in free zones that undertake certain qualifying activities (subject to conditions specified in the tax legislation) are subject to tax at 0%. Government entities, government-controlled entities, qualifying Public Benefit entities, Qualifying Investment Funds, persons engaged in extractive business and persons engaged in non-extractive natural resource business are exempt from tax.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Income (including capital gains) from qualifying participations (5% or more ownership interest in a company) is exempt if certain conditions are met (including a need for the shareholding to be held for 12 months).</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Transfers within Qualifying Groups can be made on a tax-neutral basis and business restructuring reliefs are available if qualifying conditions are met.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Transfers between related parties are subject to the application of arm's length pricing principles.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">There is no personal income tax on individuals.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">VAT is due at 5% on the transfers of assets in certain circumstances (but not on shares). The transfer of a business as a going concern is, however, outside the scope of VAT.</w:t>
+                    <w:t xml:space="preserve">VAT is due at 5% on the transfer of assets in certain circumstances (but not on shares). The transfer of a business as a going concern is, however, outside the scope of VAT.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">There is no withholding tax on the remittance of funds (within or outside the UAE).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">The UAE has a network of tax treaties, which makes it a flexible tax efficient jurisdiction for structuring corporate holdings for acquisitions.</w:t>
+                    <w:t xml:space="preserve">The UAE has a network of tax treaties, which makes it a flexible, tax-efficient jurisdiction for structuring corporate holdings for acquisitions.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
-                    <w:t xml:space="preserve">OECD's Two Pillar Solution</w:t>
-[...15 lines deleted...]
-                    <w:t xml:space="preserve">Groups will need to consider how the Pillar Two rules could impact on the life cycle of M&amp;A transactions from the pre-acquisition phase (including transaction planning (such as the choice of acquisition structure and financing) and due diligence of the target group), the acquisition phase (such as contractual risk allocation around Pillar Two) to the post-acquisition phase and the impact of Pillar Two on any post-acquisition integration.</w:t>
+                    <w:t xml:space="preserve">Introduction of a Qualifying Domestic Minimum Top-Up Tax (QDMTT)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Effective from 1 January 2025, the UAE has introduced a QDMTT that applies an effective minimum tax rate of 15% for global multinationals that operate in the UAE.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Groups will need to consider how the Pillar Two rules could impact on the life cycle of M&amp;A transactions from the pre-acquisition phase (including transaction planning (such as the choice of acquisition structure and financing) and due diligence of the target group), through the acquisition phase (such as contractual risk allocation around Pillar Two) to the post-acquisition phase and the impact of Pillar Two on any post-acquisition integration.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -1021,51 +1024,51 @@
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">For information on post-acquisition integration matters, please see our </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rcb043bf1149f4899">
+                  <w:hyperlink w:history="true" r:id="R6f02ae209680441e">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Post-acquisition Integration Handbook</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -5077,51 +5080,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Frequency/market practice: Very common; tax indemnities and warranties are increasingly being used in the UAE since the introduction of VAT on 1 January 2018. They are usually included in the SPA and are relatively short form in comparison to other jurisdictions.</w:t>
+                    <w:t xml:space="preserve">Frequency/market practice: Very common; tax indemnities and warranties are increasingly being used in the UAE since the introduction of VAT on 1 January 2018 and corporate income tax from 1 June 2023. They are usually included in the SPA and are relatively short-form in comparison to other jurisdictions (although they continue to evolve as the legislation becomes more complex).</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Disclaimer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Copyright © 2026 Baker &amp; McKenzie. All rights reserved. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ownership</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: This documentation and content (Content) is a proprietary resource owned exclusively by Baker McKenzie (meaning Baker &amp; McKenzie International and its member firms). The Content is protected under international copyright conventions. Use of this Content does not of itself create a contractual relationship, nor any attorney/client relationship, between Baker McKenzie and any person. </w:t>
       </w:r>
       <w:r>
@@ -7830,51 +7833,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/en/insight/publications/resources/post-acquisition-integration-2023" TargetMode="External" Id="Rcb043bf1149f4899" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/en/insight/publications/resources/post-acquisition-integration-2023" TargetMode="External" Id="R6f02ae209680441e" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>