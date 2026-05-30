--- v0 (2026-04-10)
+++ v1 (2026-05-30)
@@ -26,51 +26,51 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w:rsidRPr="00BC7873" w:rsidR="00BC7873" w:rsidP="00662603" w:rsidRDefault="009E2793" w14:paraId="5605F879" w14:textId="4259CC65">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC7873">
-        <w:t>Cross-Border Listings Guide - Stock Exchange of Thailand</w:t>
+        <w:t>Cross-Border Listings Guide - Thailand - Stock Exchange of Thailand</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="006F092A" w:rsidR="006F092A" w:rsidP="006F092A" w:rsidRDefault="00761F2A" w14:paraId="47A10C22" w14:textId="3415D899">
       <w:pPr>
         <w:pStyle w:val="Table"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
@@ -267,215 +267,215 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">To qualify for listing, a company must typically have the following qualifications:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="39"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Paid-up capital for common shares of at least THB300 million (approx. US$8.73 million).</w:t>
+                    <w:t xml:space="preserve">Paid-up capital for common shares of at least THB100 million (approx. US$3.18 million).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="39"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">If the shares have a par value, a share value of not less than THB0.5 (approximately US$0.014) per share in case of the domestic and primary listing, being fully paid-up.</w:t>
+                    <w:t xml:space="preserve">If the shares have a par value, a share value of not less than THB0.5 (approximately US$0.02) per share in case of the domestic and primary listing, being fully paid-up. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="39"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Must have a stable and healthy financial condition with sufficient working capital.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A "foreign private issuer" must have the following qualifications for primary and secondary listing:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="40"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Be a foreign company under the Notification of the Capital Market Supervisory Board for Foreign Companies.</w:t>
+                    <w:t xml:space="preserve">Be a foreign company under the Notification of the Capital Market Supervisory Board for Foreign Companies. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="40"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">In the case of secondary listing, it shall not be in the process of remedying its qualifications for a listed company, shall not be a potential delisted company, nor subject to similar requirements as established by the home exchange or overseas regulatory agency.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The company must have paid-up capital, and liquidity as follows:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="41"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Have paid-up capital (only for ordinary shares) of at least THB300 million (approx. US$8.73 million), shareholders' equity of at least THB300 million (approx. US$8.73 million), and shareholders' equity before a public offering of more than zero.</w:t>
+                    <w:t xml:space="preserve">Have paid-up capital (only for ordinary shares) of at least THB100 million (approx. US$3.18 million), shareholders' equity of at least THB100 million (approx. US$3.18 million), and shareholders' equity before a public offering of more than zero. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The company must have financial condition, and operating results as follows:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="42"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Profits test</w:t>
                   </w:r>
                   <w:r>
-                    <w:t xml:space="preserve">: Aggregate net profits for the latest two or three years of at least THB50 million (approx. US$1.46 million), with net profits in the last year of at least THB30 million (approx. US$873,000) and accumulated net profits in the period prior to application submission.</w:t>
+                    <w:t xml:space="preserve">: Aggregate net profits for the latest two or three years of at least THB125 million (approx. US$3.97 million), with net profits in the last year of at least THB75 million (approx. US$2.38 million) and accumulated net profits in the period prior to application submission.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="42"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Market Capitalization test</w:t>
                   </w:r>
                   <w:r>
-                    <w:t xml:space="preserve">: Have operating results of the latest year: (i) the consolidated operating incomes shall be no less than THB 5 billion (approx. US$145.50 million) (except for the promoted businesses in Groups A1 and A2 promoted by the Board of Investment and already generating commercial income from such business operations); and (ii) the incomes generating from the specified industry be either over 50% of the consolidated operating income or not less than THB 1 billion (approx. US$29.10 million) with a 20% growth rate from the previous year and demonstrated the creation of benefits for Thai economy from such business in accordance with the guidelines of the Stock Exchange of Thailand (SET).</w:t>
+                    <w:t xml:space="preserve">: Have operating results of the latest year: (i) the consolidated operating incomes shall be no less than THB5 billion (approx. US$158.75 million) (except for the promoted businesses in Groups A1 and A2 promoted by the Board of Investment and already generating commercial income from such business operations); and (ii) the incomes generating from the specified industry be either over 50% of the consolidated operating income or not less than THB1 billion (approx. US$31.75 million) with a 20% growth rate from the previous year and demonstrated the creation of benefits for Thai economy from such business in accordance with the guidelines of the Stock Exchange of Thailand (SET).</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -488,51 +488,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Distribution. </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">To list its securities, a company must have:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="36"/>
@@ -548,81 +548,97 @@
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="36"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">They must hold:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="1"/>
                       <w:numId w:val="37"/>
                     </w:numPr>
                     <w:ind w:left="1560"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Not less than 25% of paid-up capital for a company with paid-up capital of at least THB300 million but less than THB3 billion (approx. US$8.73 million to US$87.30 million).</w:t>
+                    <w:t xml:space="preserve">Not less than 30% of paid-up capital for a company with paid-up capital of less than THB300 million (approx. US$9.53 million), or</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="1"/>
                       <w:numId w:val="37"/>
                     </w:numPr>
                     <w:ind w:left="1560"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">At least 20% of paid-up capital for a company with paid-up capital more than or equal to THB3 billion (approx. US$87.30 million).</w:t>
+                    <w:t xml:space="preserve">Not less than 25% of paid-up capital for a company with paid-up capital of at least THB300 million (approx. US$9.53 million) but less than THB3 billion (approx. US$95.25 million), or</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:pPr>
+                    <w:pStyle w:val="ListParagraph"/>
+                    <w:numPr>
+                      <w:ilvl w:val="1"/>
+                      <w:numId w:val="37"/>
+                    </w:numPr>
+                    <w:ind w:left="1560"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Not less than 20% of paid-up capital for a company with paid-up capital more than or equal to THB3 billion (approx. US$95.25 million) or more.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Financial statements. </w:t>
                   </w:r>
                   <w:r>
-                    <w:t xml:space="preserve">. The registration statement must generally include three years' audited financial statements.</w:t>
+                    <w:t xml:space="preserve">The registration statement must generally include three years' audited financial statements.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Accounting standards</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">. Generally, financial statements must conform to either:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="38"/>
@@ -648,65 +664,65 @@
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="38"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">An accounting standard recognized by the home regulator or the home exchange, so long as differences from IFRS are also presented alongside.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Operating history. </w:t>
+                    <w:t xml:space="preserve">Operating history. </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">An operating history of three years is generally required.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Management continuity. </w:t>
+                    <w:t xml:space="preserve">Management continuity. </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">The SET requires continuity of a majority of management for at least one year prior to the submission of application.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
@@ -722,66 +738,66 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Listing involves registering the class of securities with the Securities and Exchange Commission (Thai SEC). The Thai SEC will typically review the registration statement, including the prospectus. Typical process and timetable for listing of a foreign company on the SET:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R1069993563c14444">
+                  <w:hyperlink w:history="true" r:id="R5b1411bc88454afa">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Link to Chart</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Language:</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> English if the filing submitted for the home exchange is in English, otherwise, the issuer may choose to submit in English or Thai.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
@@ -822,51 +838,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Requirements for a cross-border listing include:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="35"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A foreign company must generally abide by the corporate governance requirements of the SET. In general, the company must disclose information in accordance with the SET requirements regarding periodic and non-periodic reporting.</w:t>
                   </w:r>
                 </w:p>
@@ -932,59 +948,59 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
-[...7 lines deleted...]
-                    <w:t xml:space="preserve">A company seeking to list must pay the application fees, registration statement fee, annual registration statement filing fee, initial listing fee, and annual fees. The application fee is THB50,000 (approx. US$1,455) for each of the Thai SEC and the SET. The registration statement fee is at 0.08% of the total value of the share offered and the annual registration statement filing fee vary based on shareholders' equity, ranging from THB50,000 to THB300,000 (approx. US$1,455 to US$8,730). The initial listing fee for common stock typically ranges from THB100,000 to THB3 million (approx. US$2,910 to US$87,300). Additional shares listed subsequently will require additional payments. The annual listing fee is at least THB50,000 (approx. US$1,455), increases depending on the paid-up capital but not exceeding THB3 million (approx US$87,300).</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">A company seeking to list must pay the application fees, registration statement fee, annual registration statement filing fee, initial listing fee, and annual fees. The application fee is THB50,000 (approx. US$1,588) for each of the Thai SEC and the SET. The registration statement fee is at 0.08% of the total value of the share offered and the annual registration statement filing fee vary based on shareholders' equity, ranging from THB50,000 to THB300,000 (approx. US$1,588 to US$9,525). The initial listing fee for common stock typically ranges from THB100,000 to THB3 million (approx. US$3,175 to US$95,250). Additional shares listed subsequently will require additional payments. The annual listing fee is at least THB50,000 (approx. US$1,588), increases depending on the paid-up capital but not exceeding THB3 million (approx US$95,250).</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
           <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
@@ -1029,51 +1045,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The Stock Exchange of Thailand (more commonly referred to as the SET) has five markets:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="33"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The SET.</w:t>
                   </w:r>
                 </w:p>
@@ -1128,67 +1144,70 @@
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="33"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The LiVE Exchange (the LiVEx).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">At present, foreign companies can seek listing on the SET by way of both primary listing and secondary listing (dual listing). The information below relates only to the SET, and the offering and listing of a foreign company's newly issued shares on the SET, unless noted otherwise.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">As of 28 December 2023, the aggregate market capitalization of listed securities on the SET was THB17.43 trillion (approximately US$507.21 billion). This represents a decrease of 14.73% compared to 28 December 2022 when the aggregate market capitalization was THB20.44 trillion (approximately US$594.80 billion).</w:t>
-[...15 lines deleted...]
-                    <w:t xml:space="preserve">The information as of 1 January 2024 showed 628 listed Thai companies on the SET, and 212 listed Thai companies on the mai.</w:t>
+                    <w:t xml:space="preserve">As of 30 December 2025, the aggregate market capitalization of listed securities on the SET was THB15.93 trillion (approximately US$505.78 billion). This represents a decrease of 8.61% compared to 30 December 2024 when the aggregate market capitalization was THB17.43 trillion (approximately US$553.40 billion).</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:pPr>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">In 2025, foreign investors were cumulative net sales with trading in Thai shares valued at THB107.10 billion (approximately US$3.40 billion).</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">The information as of 30 December 2025 showed 638 listed Thai companies on the SET, and 230 listed Thai companies on the mai.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Companies from all industry sectors and in a variety of sizes have listed on the SET. The SET has not specialized in, or encouraged, listings by any particular type of company. It is open to all business sectors.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The Securities and Exchange Commission of Thailand (commonly known as the Thai SEC) is the main regulatory authority for the capital markets of Thailand. The Thai SEC was established in 1992 by virtue of the Securities and Exchange Act, B.E. 2535 (the SEA). The Thai SEC has the power and duty to formulate policies to promote and develop, as well as to supervise, the capital markets of Thailand. It oversees and regulates matters concerning securities, securities businesses, the securities exchange, over-the-counter centers and related businesses, organizations related to the securities business, issuance or offer of securities for sale to the public, acquisition of securities for business takeovers, and prevention of unfair securities trading practices. The Capital Markets Supervisory Board, which is overseen by the Thai SEC, was established in 2008, with the authority to promulgate and issue regulations under the SEA regarding various capital market-related transactions. In addition, under the Royal Decree on the Digital Asset Businesses B.E. 2561 (the DAB), the Thai SEC has the duty and power to establish policies as prescribed under the DAB to regulate and supervise the issuance and offering of digital assets and the undertaking of digital asset businesses.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">In 2019, the SEA was further amended by the SEA (No. 6) B.E. 2562 (2019), which came into force on 17 April 2019, to address the following issues:</w:t>
                   </w:r>
@@ -1198,96 +1217,96 @@
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="34"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">To enhance flexibility of securities business supervision.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="34"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">To enhance supervision of mutual fund management.</w:t>
+                    <w:t xml:space="preserve">To enhance supervision of mutual fund management. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="34"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">To enhance supervision over the SET to be in line with international standards.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="34"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">To enhance competitiveness of the capital market.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="34"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">To establish the Capital Market Development Fund (CMDF) as a center to promote market develop</w:t>
+                    <w:t xml:space="preserve">To establish the Capital Market Development Fund (CMDF) as a center to promote market development.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="34"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">To enhance effectiveness, clarity and transparency of the Thai SEC's operation.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Pursuant to the SEA, any offering of securities to public investors in Thailand requires prior approval from the Office of the Securities and Exchange Commission (the SEC Office), an administrative office of the Thai SEC. Such an offering involves filing the registration statement and the draft prospectus with the SEC Office.</w:t>
                   </w:r>
                 </w:p>
@@ -1363,51 +1382,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Applications from foreign companies for both primary and secondary listings on the SET are permitted.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">There are no jurisdictions of incorporation or industries that would not be acceptable for a listing on the SET. Nonetheless, the SEC Office has discretion not to approve an application by a foreign company for the offering of shares if any of the following suspicious grounds is apparent to the SEC Office:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
@@ -1587,51 +1606,51 @@
                     </w:numPr>
                     <w:ind w:left="1560"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The listed company supervision regulations requirements of its home exchange meet those of the SEC Office, and the material and significant aspects are equivalent to corporate laws and regulations applicable to a company whose shares are traded on the SET.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Corporate requirements. </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">To list its shares on the SET, a foreign company must:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R8ee7f020746f4b7f">
+                  <w:hyperlink w:history="true" r:id="R12693f4242db4e4c">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Link to Table</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Certain listing requirements or conditions for foreign infrastructure companies or holding companies may be different from the above requirements or conditions.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Regulatory mapping requirements. </w:t>
@@ -1643,100 +1662,100 @@
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Minimum trading price.</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> There is no minimum trading price imposed by the SET for foreign companies' securities. However, the value of shares for which approval is requested must not exceed the remaining quota allowed to be allocated by the SEC Office, based on the total quota determined by the Bank of Thailand for control over capital market transactions concerning foreign currency.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Escrow and lock-up</w:t>
                   </w:r>
                   <w:r>
-                    <w:t xml:space="preserve">. The SET does not impose an escrow requirement, however the SET prohibits a foreign company's strategic shareholders and/or other shareholders (as the case may be) from selling its shares and other securities from a period of one year and six months to three years from the first trading day of such shares or securities ("lock-up" arrangements). The same lock-up arrangements also apply to the secondary listing of a foreign company. However, for secondary listings, a foreign company can be exempt from the requirement to institute a lock-up if it is already in the process of observing or has fully observed a lock-up (or similar) requirement established by its home exchange.</w:t>
+                    <w:t xml:space="preserve">. The SET does not impose an escrow requirement, however the SET prohibits a foreign company's strategic shareholders and/or other shareholders (as the case may be) from selling its shares and other securities for a period of one year and six months to three years from the first trading day of such shares or securities ("lock-up" arrangements). The same lock-up arrangements also apply to the secondary listing of a foreign company. However, for secondary listings, a foreign company can be exempt from the requirement to institute a lock-up if it is already in the process of observing or has fully observed a lock-up (or similar) requirement established by its home exchange.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Currency and settlement</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">. At present, a foreign company's shares that are listed on the SET must be traded in THB. Trades must be settled with the Thailand Clearing House Co., Ltd., a wholly-owned subsidiary of the SET that provides back-office operational support for the SET.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Advisers</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">. A foreign company does not need to engage a compliance adviser established with the SET. However, the company may, and should, obtain a legal adviser in order to ensure compliance with the laws and regulations of both its home exchange and the SET. A financial adviser approved by the Office of the SEC is required if the foreign company will use Form 69-F or Form 69-FE in filing with the SEC Office.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Domestic company requirements</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">. As there are differences between the requirements described above for a foreign company and those applicable to a domestic company, it may be helpful to understand the basic requirements expected of a domestic company wishing to be listed on the SET. The following table summarizes these requirements:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R3cf9426cd9314e4e">
+                  <w:hyperlink w:history="true" r:id="R63c808865a814f11">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Link to Table</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Certain listing requirements or conditions for domestic infrastructure companies or holding companies may be different from the above requirements or conditions.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
@@ -1795,51 +1814,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Primary listing. </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">The foreign company can apply to the SEC Office to offer its newly issued shares using the application form (Form 35-1-F), which must be submitted electronically through the Digital IPO system of the SEC Office, together with the following supplementary documents:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="15"/>
@@ -2873,98 +2892,98 @@
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Secondary listing.</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> In the case of secondary listing, there is an additional provision that the foreign company must comply with, together with some additional documents, for instance, a letter showing that, at the time of filing the application, approval has been granted by the home regulator and home exchange for the offer for sale of newly issued securities, whether made in the jurisdiction where the home exchange is located or in any other jurisdiction.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The offer for sale of securities may be made only after the foreign company has obtained approval from the SEC Office, once the filing of the registration statement and draft prospectus has become effective. The application approval process can last up to 165 days from the date that the SEC Office obtains the complete application package, while the registration statement and draft prospectus become effective 14 days after the date when the SEC Office receives the complete registration statement and draft prospectus. An application review process must not exceed 45 business days upon completion of documentation.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">The foreign company must complete the offering of its shares within six months from the date on which the SEC Office gives its approval which can be extended to not over than 12 months.</w:t>
+                    <w:t xml:space="preserve">The foreign company must complete the offering of its shares within six months from the date on which the SEC Office gives its approval which can be extended to not more than 12 months.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The submission of a listing application to the SET can be done concurrently with the submission of an application and the registration statement and draft prospectus to the SEC Office. The relevant SET approvals will typically be granted during the same period as the approval of the Thai SEC.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Typical process and timetable for listing of a foreign company on the SET</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R421ce057cd1a4cf5">
+                  <w:hyperlink w:history="true" r:id="R91772ac130fa48e1">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Link to Timetable</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">There are differences between the documentation and process requirements described above for foreign companies and those required for domestic companies. For comparison purposes, the following table summarizes the requirements for a domestic company wishing to be listed, assuming that it substantially complies with the Thai SEC and the SET regulations and listing requirements:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="Re96e82092a7145f0">
+                  <w:hyperlink w:history="true" r:id="R119a185c2d214bff">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Link to Table</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
@@ -3015,51 +3034,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Post-offering filing requirements</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A foreign company must report the sale of its shares, to the SEC Office, within 45 days after the closing date of offering, in the form prescribed (Form 81-1-FE).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
@@ -3156,243 +3175,177 @@
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">There are differences between the documentation and filing requirements described above for foreign companies and those required of domestic companies. For comparison purposes, the tables below summarize the periodic and non-periodic reports required of Thai companies.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">For periodic reports:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R04a6023dcd70458e">
+                  <w:hyperlink w:history="true" r:id="R932fd12947334328">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Link to Table</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">For non-periodic reports:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R04d0877dd5a348ad">
+                  <w:hyperlink w:history="true" r:id="Ref8d5990f1a14d73">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Link to Table</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Unfair trading practices</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...1 lines deleted...]
-                  </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The trading on the SET of a foreign company's shares will be subject to Thai securities law regarding unfair securities trading practices. These practices, as defined by the SEA, are criminal offenses that include:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="14"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Spreading</w:t>
-[...5 lines deleted...]
-                    <w:t xml:space="preserve"> misleading or false information, news, or rumors.</w:t>
+                    <w:t xml:space="preserve">Spreading misleading or false information, news, or rumors.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="14"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Insider</w:t>
-[...5 lines deleted...]
-                    <w:t xml:space="preserve"> trading.</w:t>
+                    <w:t xml:space="preserve">Insider trading.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="14"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Price</w:t>
-[...82 lines deleted...]
-                    <w:t xml:space="preserve"> provides for civil sanctions, a fine of up to the amount of the benefits that the offender received or would have received, a ban on securities trading for a maximum period of five years, a ban on being a director or executive for a maximum period of 10 years, and a reimbursement of investigative expenses incurred by the SEC Office.</w:t>
+                    <w:t xml:space="preserve">Price manipulation by (a) placing a trading order or trading securities in such a way that misleads other persons regarding the price or volume of the securities trading; or (b) placing a securities trading order or trading securities on a continued basis with an intent to cause the price or the volume of such securities trading to be inconsistent with the normal market condition.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Under the SEA, (a) spreading misleading or false information, news, or rumors; (b) insider trading; and (c) manipulating stock price by placing a trading order or trading securities in such a way that misleads other persons regarding the price or volume of the securities trading, are subject to severe penalties, including imprisonment for up to two years and/or a fine from THB500,000 to THB2 million (approximately US$15,875 to US$63,500).</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">In the event that the person who spreads the misleading or false information, news or rumor is a director, manager or any person responsible for the operation of a securities issuing company, such person shall be liable to imprisonment for a term not exceeding five years or a fine ranging from THB1 million to THB5 million (approximately US$31,750 to US$158,750), or both.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">In addition, any person who manipulates stock price by (a) placing a securities trading order or trading securities on a continued basis with an intent to cause the price or the volume of such securities trading to be inconsistent with normal market conditions; or (b) placing, modifying or cancelling a securities trading order through the securities trading system of the SET or the over-the-counter center, even though it is known or ought reasonably to be known that such act is likely to cause the price or volume of the securities trading to be inconsistent with normal market conditions and cause the securities trading system to delay or discontinue, shall be liable to imprisonment for a term not exceeding five years or a fine from THB1 million to THB5 million (approximately US$31,750 to US$158,750), or both.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">The SEA provides for civil sanctions, a fine of up to the amount of the benefits that the offender received or would have received, a ban on securities trading for a maximum period of five years, a ban on being a director or executive for a maximum period of 10 years, and a reimbursement of investigative expenses incurred by the SEC Office.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
           <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
@@ -3437,51 +3390,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A foreign company must comply with all corporate governance and essential shareholder protection requirements applicable to it on its home exchange, which are comparable to the laws and regulations regulating Thai companies, or it must provide a mechanism for corporate governance and essential shareholder protection being comparable to the relevant laws and regulations of Thailand.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -3534,51 +3487,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">There are no additional requirements (or changes to the normal requirements) that apply to very large multinational companies, smaller companies, or companies in particular industries.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Fast-track or expedited listing is not applicable to a foreign company wishing to list its securities on the SET.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
@@ -3639,51 +3592,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A foreign company must have a contact person in Thailand to coordinate various tasks, including receiving any notice, order, warrant, or other relevant document. The company should be able to demonstrate the contact person's competence in performing the expected tasks.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">As discussed above, a listed company must have a securities registrar in Thailand approved by the SET.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">There is no requirement for corporate records to be kept in Thailand.</w:t>
                   </w:r>
@@ -3752,188 +3705,164 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">For a foreign company to create its primary listing and maintain its secondary listing of common shares or preferred shares on the SET, the principal fees (excluding any applicable VAT) would be:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="12"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Application fee</w:t>
                   </w:r>
                   <w:r>
-                    <w:t xml:space="preserve">. THB50,000 (approximately US$1,455) for each of the Thai SEC and the SET.</w:t>
+                    <w:t xml:space="preserve">. THB50,000 (approximately US$1,588) for each of the Thai SEC and the SET.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="12"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Registration statement fee.</w:t>
-[...2 lines deleted...]
-                    <w:t xml:space="preserve"> 0.08% of the total value of the share offered.</w:t>
+                    <w:t xml:space="preserve">Registration statement fee. </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">0.08% of the total value of the share offered.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="12"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Annual registration statement filing fee. </w:t>
                   </w:r>
                   <w:r>
-                    <w:t xml:space="preserve">The annual registration statement filing fee varies based on shareholders' equity, ranging from THB50,000 to THB300,000 (approximately US$1,455 to US$8,730).</w:t>
+                    <w:t xml:space="preserve">The annual registration statement filing fee varies based on shareholders' equity, ranging from THB50,000 to THB300,000 (approximately US$1,588 to US$9,525).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="12"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Initial </w:t>
-                  </w:r>
+                    <w:t xml:space="preserve">Initial listing fees</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">. Initial listing fees vary based on paid-up capital, ranging from THB100,000 to THB3 million (approximately US$3,175 to US$95,250).</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:pPr>
+                    <w:pStyle w:val="ListParagraph"/>
+                    <w:numPr>
+                      <w:ilvl w:val="0"/>
+                      <w:numId w:val="12"/>
+                    </w:numPr>
+                  </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
-                    <w:t xml:space="preserve">listing </w:t>
-[...41 lines deleted...]
-                    <w:t xml:space="preserve">. Payable annually based on paid-up capital, ranging from THB50,000 to THB3 million (approximately US$1,455 to US$87,300).</w:t>
+                    <w:t xml:space="preserve">Annual listing fees</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">. Payable annually based on paid-up capital, ranging from THB50,000 to THB3 million (approximately US$1,588 to US$95,250).</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
           <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
@@ -3978,51 +3907,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The language used in all documents filed with the SEC Office should be as follows:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="10"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">If the documents filed with the company's home exchange are in English, the foreign company may submit the documents in English.</w:t>
                   </w:r>
                 </w:p>
@@ -7705,51 +7634,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2024-update-10th-edition/2024-stock-exchange-of-thailand---continuing-obligations_1.pdf?rev=aa95e43aaa974433bbdcc5a5c27e120a&amp;sc_lang=en" TargetMode="External" Id="R04a6023dcd70458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2024-update-10th-edition/stock-exchange-of-thailand---long-form---continuing-obligations-and-periodic-reporting.pdf?rev=a320bbe33bea4666abbd7d4534acea45&amp;sc_lang=en" TargetMode="External" Id="R04d0877dd5a348ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2024-update-10th-edition/thailandlisting-documentation-and-process_1.pdf?rev=271cdc4d11c2427d8c91a8dcc224c636&amp;sc_lang=en" TargetMode="External" Id="R421ce057cd1a4cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2024-update-10th-edition/stock-exchange-of-thailand---long-form---listing-documentation-and-process_2.pdf?rev=7ec420c4d38040429f33d25a84bfb8f7&amp;sc_lang=en" TargetMode="External" Id="Re96e82092a7145f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2024-update-10th-edition/stock-exchange-of-thailand---long-form---principal-listing-and-maintenance.pdf?rev=5a211fb1444d4825aa267875b654dfcd&amp;sc_lang=en" TargetMode="External" Id="R8ee7f020746f4b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2024-update-10th-edition/stock-exchange-of-thailand---long-form---principal-listing-and-maintenance_2.pdf?rev=2a5e303db95344ba9614803670fd551b&amp;sc_lang=en" TargetMode="External" Id="R3cf9426cd9314e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2020-update-8th-edition/thailandlisting-process-gantt-chart.pdf?rev=4468713c1f4f484f947cb38dc6e482b5" TargetMode="External" Id="R1069993563c14444" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2026/stock-exchange-of-thailand---long-form---continuing-obligations.pdf?rev=67ac998d9e264e6ab9b1c984f982fa75&amp;sc_lang=en" TargetMode="External" Id="R932fd12947334328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2024-update-10th-edition/stock-exchange-of-thailand---long-form---continuing-obligations-and-periodic-reporting.pdf?rev=a320bbe33bea4666abbd7d4534acea45&amp;sc_lang=en" TargetMode="External" Id="Ref8d5990f1a14d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2024-update-10th-edition/thailandlisting-documentation-and-process_1.pdf?rev=271cdc4d11c2427d8c91a8dcc224c636&amp;sc_lang=en" TargetMode="External" Id="R91772ac130fa48e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2026/stock-exchange-of-thailand---long-form---listing-documentation-2.pdf?rev=06a7856a07304ebfa75e5e8c781f8e46&amp;sc_lang=en" TargetMode="External" Id="R119a185c2d214bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2026/stock-exchange-of-thailand---lonf-form---principal-listing.pdf?rev=3575ec27386345e2838e47bf1fde3ea7&amp;sc_lang=en" TargetMode="External" Id="R12693f4242db4e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2026/stock-exchange-of-thailand---lonf-form---principal-listing-2.pdf?rev=5cd985a4aee24acfabdd0eb21911329d&amp;sc_lang=en" TargetMode="External" Id="R63c808865a814f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2020-update-8th-edition/thailandlisting-process-gantt-chart.pdf?rev=4468713c1f4f484f947cb38dc6e482b5" TargetMode="External" Id="R5b1411bc88454afa" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>