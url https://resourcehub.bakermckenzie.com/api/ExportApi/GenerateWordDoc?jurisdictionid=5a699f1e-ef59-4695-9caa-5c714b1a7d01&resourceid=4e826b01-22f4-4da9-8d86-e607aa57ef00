--- v0 (2026-02-11)
+++ v1 (2026-04-03)
@@ -228,51 +228,51 @@
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="7781924" cy="714375"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/japan_banner_v1/china_banner_v1/hong-kong_banner_v1/india_banner_v1/pakistan_banner_v1/singapore_banner_v1/the-philippines_banner_v1/austria_banner_v1.jpg?h=75&amp;amp;w=817&amp;amp;rev=4addd2daf9744294837de321cfd72891&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/japan_banner_v1/china_banner_v1/hong-kong_banner_v1/india_banner_v1/pakistan_banner_v1/singapore_banner_v1/the-philippines_banner_v1/austria_banner_v1.jpg?h=75&amp;amp;w=817&amp;amp;rev=4addd2daf9744294837de321cfd72891&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="Rd79d41ad4bd44d86"/>
+                        <a:blip r:embed="R476aadd4948b48c4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7781924" cy="714375"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
@@ -287,166 +287,166 @@
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="5095875" cy="1076325"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="6" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/quotes/austria_quote_v1.jpg?h=113&amp;amp;w=535&amp;amp;rev=ac5bd3c267034b79877786910f3c159f&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="3" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/quotes/austria_quote_v1.jpg?h=113&amp;amp;w=535&amp;amp;rev=ac5bd3c267034b79877786910f3c159f&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="Re45246fa128443c8"/>
+                        <a:blip r:embed="Rf0c29c44fe9b409c"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5095875" cy="1076325"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r>
             <w:t xml:space="preserve">      </w:t>
           </w:r>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1381125" cy="1752600"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="7" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/tile-images/2021_europe.jpg?la=en&amp;amp;h=184&amp;amp;w=145&amp;amp;rev=98975a734b534a768593ab30d6143d8d&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="4" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/tile-images/2021_europe.jpg?la=en&amp;amp;h=184&amp;amp;w=145&amp;amp;rev=98975a734b534a768593ab30d6143d8d&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="Rf4267262547c40f7"/>
+                        <a:blip r:embed="R2eb309dff63e4691"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1381125" cy="1752600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
-          <w:hyperlink w:history="true" r:id="Ref376fb98a634913">
+          <w:hyperlink w:history="true" r:id="R8b36517242ee4c9a">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve">Austria Full Report</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:ind/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="323232"/>
               <w:sz w:val="36"/>
             </w:rPr>
             <w:t xml:space="preserve">How to use and navigate this report</w:t>
           </w:r>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="8667750" cy="1695450"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="8" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/jurisdiction_instructions_v1.jpg?h=178&amp;amp;w=910&amp;amp;rev=0b2544bab61249d491e5aeb9ba679f2c&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/jurisdiction_instructions_v1.jpg?h=178&amp;amp;w=910&amp;amp;rev=0b2544bab61249d491e5aeb9ba679f2c&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="Rc1a75141e7fc417f"/>
+                        <a:blip r:embed="Ra8d35233af654607"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8667750" cy="1695450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
@@ -1879,51 +1879,51 @@
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The 1979 Convention was signed on 17 July 1980 and ratified on 31 March 1982 in Austria. In addition, Austria signed the </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rb348e53ee1ff40f4">
+                  <w:hyperlink w:history="true" r:id="R2d789e5651f340a1">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Convention on the Elimination of all Forms of Discrimination Against Women</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> of 1979.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">As mentioned above, Austria is currently not a member of the CSW, but it actively participates as an observer. An Austrian delegation attends the annual meeting of the CSW every year. The UN Entity for Gender Equality and the Empowerment of Women (also known as UN Women) and the UN Population Fund are important partner organizations for strengthening women's rights in Austria.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="8DB3E2"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[23]</w:t>
@@ -8384,87 +8384,87 @@
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[1]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R44e83f174cb142bc">
+                  <w:hyperlink w:history="true" r:id="R18a353442baa4cc6">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">1996_759_0.pdf (bka.gv.at)</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[2]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Current version: Security Police Act </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rf87cf1004b2744dc">
+                  <w:hyperlink w:history="true" r:id="Rb04ea5f873da44f1">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">RIS - </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Sicherheitspolizeigesetz</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> - </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:color w:val="000000"/>
                       </w:rPr>
@@ -8489,51 +8489,51 @@
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[3]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Security Police Act </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R6e2fbfee340a447e">
+                  <w:hyperlink w:history="true" r:id="R964e836b3aa64bea">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">RIS - </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Exekutionsordnung</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> - </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:color w:val="000000"/>
                       </w:rPr>
@@ -8545,81 +8545,81 @@
                       </w:rPr>
                       <w:t xml:space="preserve"> 02.12.2020 (bka.gv.at)</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[4]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R7a284efe25c84392">
+                  <w:hyperlink w:history="true" r:id="R34c02f1521f9471b">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">BGBLA_2009_I_40.pdfsig (bka.gv.at)</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[5]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Security Police Act </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R4436904f6f9f4ce4">
+                  <w:hyperlink w:history="true" r:id="R82ca9f56d0df4595">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">RIS - </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Sicherheitspolizeigesetz</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> - </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:color w:val="000000"/>
                       </w:rPr>
@@ -8824,51 +8824,51 @@
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[14]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Federal Chancellery of Austria, "Domestic Violence": </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R7a6359e88af64645">
+                  <w:hyperlink w:history="true" r:id="R4f27c909fb8e453a">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.bundeskanzleramt.gv.at/en/agenda/women-and-equality/violence-against-women/domestic-violence.html</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[15]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
@@ -8887,282 +8887,282 @@
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[16]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Austria.org: </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R285e4f7fae864658">
+                  <w:hyperlink w:history="true" r:id="R2849152876574112">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.austria.org/womens-rights</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[17]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Article 9(1) of the Austrian Constitution: </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rf432771343a643e3">
+                  <w:hyperlink w:history="true" r:id="Ra6bd351867b54d04">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.constituteproject.org/constitution/Austria_2009.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[18]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Sections 84 and 86 of the Penal Code.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[19]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">"Emergency Barring Orders Istanbul Convention Article 52": </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R3110eebae51746f4">
+                  <w:hyperlink w:history="true" r:id="R133a32ecc28e4013">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">ES190177_Prems 084117 GBR 2574 Convention Istanbul Article 52 WEB A5.pdf (coe.int)</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[20]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">"Emergency Barring Orders Istanbul Convention Article 52": </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R09e15220272b4656">
+                  <w:hyperlink w:history="true" r:id="Rd7001aba25e34d78">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">ES190177_Prems 084117 GBR 2574 Convention Istanbul Article 52 WEB A5.pdf (coe.int)</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[21]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Austria.org: </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rc5bb8b6fee2d4a33">
+                  <w:hyperlink w:history="true" r:id="R27849efb88d24341">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.austria.org/womens-rights</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[22]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Re357c53df3324077">
+                  <w:hyperlink w:history="true" r:id="Raaac1edb8de14305">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://gewaltschutzzentrum.at/</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[23]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Austria.org </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R64c6d7a3fb5440af">
+                  <w:hyperlink w:history="true" r:id="R7fddb27e84094a3c">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.austria.org/womens-rights</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[24]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R4bfdee06a8594709">
+                  <w:hyperlink w:history="true" r:id="R0a7a74ba442f40a8">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.gsz-ktn.at/haeusliche-gewalt</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[25]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
@@ -9237,542 +9237,542 @@
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Ibid</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[29]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R686da12a92d4455d">
+                  <w:hyperlink w:history="true" r:id="R8ccb1fa36ca84c62">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.gsz-ktn.at/haeusliche-gewalt</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[30]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See "Domestic Violence," Federal Chancellery of Austria: </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rfceabaa8270a4fe7">
+                  <w:hyperlink w:history="true" r:id="R6426d897d6504fd8">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.bundeskanzleramt.gv.at/en/agenda/women-and-equality/violence-against-women/domestic-violence.html</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[31]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See GREVIO Baseline Evaluation Report Austria published on 27 September 2017 and available at: </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R7f487ca0e3fc4577">
+                  <w:hyperlink w:history="true" r:id="R2e90c2593f654216">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://bim.lbg.ac.at/sites/files/bim/attachments/grevio_evaluationsbericht_oestereich_englisch.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[32]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See "Emergency Barring Orders Istanbul Convention Article 52": </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R0aac37e0ac21423b">
+                  <w:hyperlink w:history="true" r:id="R0d869d184a2e4b5f">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://rm.coe.int/article-52-convention-istanbul-english-version/168073cae6</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[33]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See "Emergency Barring Orders Istanbul Convention Article 52": </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rc63ea171bcd14dde">
+                  <w:hyperlink w:history="true" r:id="Rd3aad3045d6444d9">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://rm.coe.int/article-52-convention-istanbul-english-version/168073cae6</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[34]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See "Emergency Barring Orders Istanbul Convention Article 52": </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R7789d6b0e5e14b6e">
+                  <w:hyperlink w:history="true" r:id="Rf37be06b37cc434a">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://rm.coe.int/article-52-convention-istanbul-english-version/168073cae6</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[35]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See "Domestic Violence," Federal Chancellery of Austria: </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R0b581135c0714c6e">
+                  <w:hyperlink w:history="true" r:id="R98fc34cccaf24892">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.bundeskanzleramt.gv.at/en/agenda/women-and-equality/violence-against-women/domestic-violence.html</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[36]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See paragraph 27 of the Questionnaire on the Recognition and Enforcement of Foreign Civil Protection Orders: Summary of Member Responses and Possible Way Forward available at "Emergency Barring Orders Istanbul Convention Article 52": </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R9644c489b06f4195">
+                  <w:hyperlink w:history="true" r:id="R910d8c4b753e40f2">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://rm.coe.int/article-52-convention-istanbul-english-version/168073cae6</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[37]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See "Domestic Violence," Federal Chancellery of Austria: </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R49d48878217e4c48">
+                  <w:hyperlink w:history="true" r:id="R5475e449935b47e8">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.bundeskanzleramt.gv.at/en/agenda/women-and-equality/violence-against-women/domestic-violence.html</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[38]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R98f7e0755b0e4ca4">
+                  <w:hyperlink w:history="true" r:id="Rb440e71fe3b74dff">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Victims' Rights to Support and Protection from Violence" (September 2013)</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[39]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R8dbbc54b220e4af2">
+                  <w:hyperlink w:history="true" r:id="R18fb86ce5f1b4e0d">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Victims' Rights to Support and Protection from Violence" (September 2013)</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[40]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Ra520bfc38df44aa4">
+                  <w:hyperlink w:history="true" r:id="R2367080dbed84294">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Victims' Rights to Support and Protection from Violence" (September 2013)</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[41]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R4bfbdcd4695d4845">
+                  <w:hyperlink w:history="true" r:id="R6dab60afd1a64c0c">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Victims' Rights to Support and Protection from Violence" (September 2013)</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[42]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rd8a5d03d1a1f4f02">
+                  <w:hyperlink w:history="true" r:id="R3c3b0210d97a4617">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Victims' Rights to Support and Protection from Violence" (September 2013)</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">and "Domestic Violence," Federal Chancellery of Austria: </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rb191f7e13f414cb8">
+                  <w:hyperlink w:history="true" r:id="R8caea7e3177d4939">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.bundeskanzleramt.gv.at/en/agenda/women-and-equality/violence-against-women/domestic-violence.html</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="0000FF"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[43]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R9ef3781ba5de44c1">
+                  <w:hyperlink w:history="true" r:id="R5b776fe6f9c544f0">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Victims' Rights to Support and Protection from Violence" (September 2013)</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[44]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
@@ -9782,243 +9782,243 @@
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See GREVIO Baseline Evaluation Report Austria published on 27 September 2017 and available at: </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">https://bim.lbg.ac.at/sites/files/bim/attachments/grevio_evaluationsbericht_oestereich_englisch.pdf </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[45]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Page 40, Council of Europe — </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R4c2ee812ec1546df">
+                  <w:hyperlink w:history="true" r:id="Rbd8b220441b940ec">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Report submitted by Austria pursuant to Article 68, paragraph 1 of the Council of Europe Convention on preventing and combating violence against women and domestic violence (Baseline Report)"</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(1 September 2016).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[46]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Page 41, Council of Europe — </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rf2dd72b8c5214a44">
+                  <w:hyperlink w:history="true" r:id="Rc3b43a03116e44fb">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Report submitted by Austria pursuant to Article 68, paragraph 1 of the Council of Europe Convention on preventing and combating violence against women and domestic violence (Baseline Report)"</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> (1 September 2016).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[47]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See "Legal Aid": </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rdee5705c3b5a4075">
+                  <w:hyperlink w:history="true" r:id="Rddc7015771b94a21">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.rechtsanwaelte.at/en/support-and-services/services/legal-aid/</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[48]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R16aeaf5d8f194307">
+                  <w:hyperlink w:history="true" r:id="R26473d9bece0472a">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.legislationline.org/download/id/8548/file/Austria_CC_1974_am122019_de.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[49]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rd3d1ecd73b10429b">
+                  <w:hyperlink w:history="true" r:id="R4552605e0a0147f2">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Victims' Rights to Support and Protection from Violence" (September 2013)</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[50]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R4a016fcc78564ea4">
+                  <w:hyperlink w:history="true" r:id="Rff3abad53516435d">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Victims' Rights to Support and Protection from Violence" (September 2013)</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[51]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Section 258 of the Code of Criminal Procedure Code: </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rb5e2d7ec59d247f2">
+                  <w:hyperlink w:history="true" r:id="Re7146c0ff186439e">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">StPO</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> (Strafprozeßordnung 1975) - JUSLINE Österreich</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
@@ -10031,51 +10031,51 @@
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Lexis 360, Commentary to the Code of Criminal Procedure (StPO), Bertel, Section 258 StPO.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[53]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    European Judicial Network "Austria": </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R07d62ee9f6894c32">
+                  <w:hyperlink w:history="true" r:id="R6567f4f731a3453a">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://e-justice.europa.eu/content_taking_of_evidence-76-at-maximizeMS_EJN-en.do?member=1</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[54]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Section 65 (1) (a) of the Code of Criminal Procedure (StPO).</w:t>
@@ -10139,51 +10139,51 @@
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Section 297 of the Criminal Code (StGB).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[58]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rb3015aa9e0a84db3">
+                  <w:hyperlink w:history="true" r:id="Ra42df272431e4bf4">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.oesterreich.gv.at/themen/bildung_und_neue_medien/internet_und_handy___sicher_durch_die_digitale_welt/3/3/Seite.1720218.htm</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[59]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Section 297, paragraph 2 of the Criminal Code (StGB).</w:t>
                   </w:r>
@@ -10267,51 +10267,51 @@
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Section 288, paragraph 1 of the Criminal Code. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[64]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">For additional information, please see </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rdda100cb594b4fa7">
+                  <w:hyperlink w:history="true" r:id="R6373f702ecb44809">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Victims' Rights to Support and Protection from Violence" (September 2013)</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[65]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
@@ -10401,166 +10401,166 @@
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Pursuant to Section 66a of the Criminal Code (StGB).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[69]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R9e3098e7a4de495a">
+                  <w:hyperlink w:history="true" r:id="R9596717ad69a41a9">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Witnesses - Do you have to go as a witness?"</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[70]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See 5.6: Council of Europe — </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R389f2f8a7d2b4e78">
+                  <w:hyperlink w:history="true" r:id="R6226b31cb4fa428d">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Report submitted by Austria pursuant to Article 68, paragraph 1 of the Council of Europe Convention on preventing and combating violence against women and domestic violence (Baseline Report)"</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(1 September 2016).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[71]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Council of Europe — </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rac061ab1d77c40ce">
+                  <w:hyperlink w:history="true" r:id="Raa74bcf94607476d">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Report submitted by Austria pursuant to Article 68, paragraph 1 of the Council of Europe Convention on preventing and combating violence against women and domestic violence (Baseline Report)"</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(September 1, 2016).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[72]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Council of Europe — </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R316c963243284d34">
+                  <w:hyperlink w:history="true" r:id="Rba07c3b605a24a4b">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Report submitted by Austria pursuant to Article 68, paragraph 1 of the Council of Europe Convention on preventing and combating violence against women and domestic violence (Baseline Report)"</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(1 September 2016).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[73]</w:t>
@@ -10579,51 +10579,51 @@
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[74]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R05b23e08c5d44990">
+                  <w:hyperlink w:history="true" r:id="Rf9fce24eaaf943c7">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Victims' Rights to Support and Protection from Violence" (September 2013)</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[75]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
@@ -10667,87 +10667,87 @@
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    Section 3 of the Criminal Code</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Notwehr </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">(Self-defense)</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">:</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R92092cffaf444bd9">
+                  <w:hyperlink w:history="true" r:id="R172fc9eddae24128">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.ris.bka.gv.at/eli/bgbl/1974/60/P3/NOR12029544</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[78]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See "Temporary injunction by the District Court for general protection against violence": </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Re2931f55e54e4e46">
+                  <w:hyperlink w:history="true" r:id="R47e0599d51bb4cb0">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.oesterreich.gv.at/themen/gesundheit_und_notfaelle/gewalt_in_der_familie/5/Seite.299460.html</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[79]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
@@ -10805,211 +10805,211 @@
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Allgemeiner Schutz vor Gewalt</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">), Section 382e of the Enforcement Code.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[81]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R2d412a90f7244cca">
+                  <w:hyperlink w:history="true" r:id="Rbc7b76b14ef24cbb">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://ec.europa.eu/home-affairs/sites/default/files/what-we-do/networks/european_migration_network/reports/docs/emn-studies/illegally-resident/at-report-eng-12-12_en.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[82]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Reb4d64abc3494f7a">
+                  <w:hyperlink w:history="true" r:id="R3203a2535a134218">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://ec.europa.eu/home-affairs/sites/default/files/what-we-do/networks/european_migration_network/reports/docs/emn-studies/illegally-resident/at-report-eng-12-12_en.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[83]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Council of Europe — </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R13038b8c12694b0a">
+                  <w:hyperlink w:history="true" r:id="R39180436634041a3">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Report submitted by Austria pursuant to Article 68, paragraph 1 of the Council of Europe Convention on preventing and combating violence against women and domestic violence (Baseline Report)"</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(1 September 2016).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[84]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Council of Europe — </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R7e1f5bf83dd343e9">
+                  <w:hyperlink w:history="true" r:id="R4cf5a8377c954fde">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Report submitted by Austria pursuant to Article 68, paragraph 1 of the Council of Europe Convention on preventing and combating violence against women and domestic violence (Baseline Report)"</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(1 September 2016).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[85]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Council of Europe — </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R2afdd4b219904931">
+                  <w:hyperlink w:history="true" r:id="R4a89c1611c1740fc">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Report submitted by Austria pursuant to Article 68, paragraph 1 of the Council of Europe Convention on preventing and combating violence against women and domestic violence (Baseline Report)"</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(1 September 2016).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[86]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See "Temporary injunction by the District Court for general protection against violence": </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rab4ec1a8b7a243d5">
+                  <w:hyperlink w:history="true" r:id="R89f180189f7f4175">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.oesterreich.gv.at/themen/gesundheit_und_notfaelle/gewalt_in_der_familie/5/Seite.299460.html</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Disclaimer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -14179,51 +14179,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="Rd79d41ad4bd44d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="Re45246fa128443c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="Rf4267262547c40f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2021_fdv_austria.pdf?rev=d4c4a0b1292d4c46bf2d23a41473fbcc&amp;sc_lang=en" TargetMode="External" Id="Ref376fb98a634913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="Rc1a75141e7fc417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/Dokumente/BgblPdf/1996_759_0/1996_759_0.pdf" TargetMode="External" Id="R44e83f174cb142bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;amp;Gesetzesnummer=10005792" TargetMode="External" Id="Rf87cf1004b2744dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;amp;Gesetzesnummer=10001700" TargetMode="External" Id="R6e2fbfee340a447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/Dokumente/BgblAuth/BGBLA_2009_I_40/BGBLA_2009_I_40.pdfsig" TargetMode="External" Id="R7a284efe25c84392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;amp;Gesetzesnummer=10005792" TargetMode="External" Id="R4436904f6f9f4ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundeskanzleramt.gv.at/en/agenda/women-and-equality/violence-against-women/domestic-violence.html" TargetMode="External" Id="R7a6359e88af64645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.austria.org/womens-rights" TargetMode="External" Id="R285e4f7fae864658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.constituteproject.org/constitution/Austria_2009.pdf" TargetMode="External" Id="Rf432771343a643e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/article-52-convention-istanbul-english-version/168073cae6" TargetMode="External" Id="R3110eebae51746f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/article-52-convention-istanbul-english-version/168073cae6" TargetMode="External" Id="R09e15220272b4656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.austria.org/womens-rights" TargetMode="External" Id="Rc5bb8b6fee2d4a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gewaltschutzzentrum.at/" TargetMode="External" Id="Re357c53df3324077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.austria.org/WOMENS-RIGHTS" TargetMode="External" Id="R64c6d7a3fb5440af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gsz-ktn.at/haeusliche-gewalt" TargetMode="External" Id="R4bfdee06a8594709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gsz-ktn.at/haeusliche-gewalt" TargetMode="External" Id="R686da12a92d4455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundeskanzleramt.gv.at/en/agenda/women-and-equality/violence-against-women/domestic-violence.html" TargetMode="External" Id="Rfceabaa8270a4fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bim.lbg.ac.at/sites/files/bim/attachments/grevio_evaluationsbericht_oestereich_englisch.pdf" TargetMode="External" Id="R7f487ca0e3fc4577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/article-52-convention-istanbul-english-version/168073cae6" TargetMode="External" Id="R0aac37e0ac21423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/article-52-convention-istanbul-english-version/168073cae6" TargetMode="External" Id="Rc63ea171bcd14dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/article-52-convention-istanbul-english-version/168073cae6" TargetMode="External" Id="R7789d6b0e5e14b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundeskanzleramt.gv.at/en/agenda/women-and-equality/violence-against-women/domestic-violence.html" TargetMode="External" Id="R0b581135c0714c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/article-52-convention-istanbul-english-version/168073cae6" TargetMode="External" Id="R9644c489b06f4195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundeskanzleramt.gv.at/en/agenda/women-and-equality/violence-against-women/domestic-violence.html" TargetMode="External" Id="R49d48878217e4c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="R98f7e0755b0e4ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="R8dbbc54b220e4af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="Ra520bfc38df44aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="R4bfbdcd4695d4845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="Rd8a5d03d1a1f4f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundeskanzleramt.gv.at/en/agenda/women-and-equality/violence-against-women/domestic-violence.html" TargetMode="External" Id="Rb191f7e13f414cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="R9ef3781ba5de44c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/16806ee8b2" TargetMode="External" Id="R4c2ee812ec1546df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/16806ee8b2" TargetMode="External" Id="Rf2dd72b8c5214a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rechtsanwaelte.at/en/support-and-services/services/legal-aid/" TargetMode="External" Id="Rdee5705c3b5a4075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislationline.org/download/id/8548/file/Austria_CC_1974_am122019_de.pdf" TargetMode="External" Id="R16aeaf5d8f194307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="Rd3d1ecd73b10429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="R4a016fcc78564ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jusline.at/gesetz/stpo/paragraf/258" TargetMode="External" Id="Rb5e2d7ec59d247f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-justice.europa.eu/content_taking_of_evidence-76-at-maximizeMS_EJN-en.do?member=1" TargetMode="External" Id="R07d62ee9f6894c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oesterreich.gv.at/themen/bildung_und_neue_medien/internet_und_handy___sicher_durch_die_digitale_welt/3/3/Seite.1720218.htm" TargetMode="External" Id="Rb3015aa9e0a84db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="Rdda100cb594b4fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gewaltinfo.at/recht/strafverfahren/zeugen.php#:~:text=Zeug%2Finnen%20m%C3%BCssen%20%E2%80%93%20Kinder%20in,Teiles%20der%20Aussage%20informiert%20werden" TargetMode="External" Id="R9e3098e7a4de495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/16806ee8b2" TargetMode="External" Id="R389f2f8a7d2b4e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/16806ee8b2" TargetMode="External" Id="Rac061ab1d77c40ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/16806ee8b2" TargetMode="External" Id="R316c963243284d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="R05b23e08c5d44990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/eli/bgbl/1974/60/P3/NOR12029544" TargetMode="External" Id="R92092cffaf444bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oesterreich.gv.at/themen/gesundheit_und_notfaelle/gewalt_in_der_familie/5/Seite.299460.html" TargetMode="External" Id="Re2931f55e54e4e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/home-affairs/sites/default/files/what-we-do/networks/european_migration_network/reports/docs/emn-studies/illegally-resident/at-report-eng-12-12_en.pdf" TargetMode="External" Id="R2d412a90f7244cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/home-affairs/sites/default/files/what-we-do/networks/european_migration_network/reports/docs/emn-studies/illegally-resident/at-report-eng-12-12_en.pdf" TargetMode="External" Id="Reb4d64abc3494f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/16806ee8b2" TargetMode="External" Id="R13038b8c12694b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/16806ee8b2" TargetMode="External" Id="R7e1f5bf83dd343e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/16806ee8b2" TargetMode="External" Id="R2afdd4b219904931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oesterreich.gv.at/themen/gesundheit_und_notfaelle/gewalt_in_der_familie/5/Seite.299460.html" TargetMode="External" Id="Rab4ec1a8b7a243d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/womenwatch/daw/cedaw/" TargetMode="External" Id="Rb348e53ee1ff40f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///U:/Active/2020%20Pro-Bono%20GRW/Reports/010.%20Final/Austria/2021_FDV_Austria.docx#_edn2" TargetMode="External" Id="Rfdddb7f17c4e46b5" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="R476aadd4948b48c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="Rf0c29c44fe9b409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="R2eb309dff63e4691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2021_fdv_austria.pdf?rev=d4c4a0b1292d4c46bf2d23a41473fbcc&amp;sc_lang=en" TargetMode="External" Id="R8b36517242ee4c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="Ra8d35233af654607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/Dokumente/BgblPdf/1996_759_0/1996_759_0.pdf" TargetMode="External" Id="R18a353442baa4cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;amp;Gesetzesnummer=10005792" TargetMode="External" Id="Rb04ea5f873da44f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;amp;Gesetzesnummer=10001700" TargetMode="External" Id="R964e836b3aa64bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/Dokumente/BgblAuth/BGBLA_2009_I_40/BGBLA_2009_I_40.pdfsig" TargetMode="External" Id="R34c02f1521f9471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;amp;Gesetzesnummer=10005792" TargetMode="External" Id="R82ca9f56d0df4595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundeskanzleramt.gv.at/en/agenda/women-and-equality/violence-against-women/domestic-violence.html" TargetMode="External" Id="R4f27c909fb8e453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.austria.org/womens-rights" TargetMode="External" Id="R2849152876574112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.constituteproject.org/constitution/Austria_2009.pdf" TargetMode="External" Id="Ra6bd351867b54d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/article-52-convention-istanbul-english-version/168073cae6" TargetMode="External" Id="R133a32ecc28e4013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/article-52-convention-istanbul-english-version/168073cae6" TargetMode="External" Id="Rd7001aba25e34d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.austria.org/womens-rights" TargetMode="External" Id="R27849efb88d24341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gewaltschutzzentrum.at/" TargetMode="External" Id="Raaac1edb8de14305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.austria.org/WOMENS-RIGHTS" TargetMode="External" Id="R7fddb27e84094a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gsz-ktn.at/haeusliche-gewalt" TargetMode="External" Id="R0a7a74ba442f40a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gsz-ktn.at/haeusliche-gewalt" TargetMode="External" Id="R8ccb1fa36ca84c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundeskanzleramt.gv.at/en/agenda/women-and-equality/violence-against-women/domestic-violence.html" TargetMode="External" Id="R6426d897d6504fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bim.lbg.ac.at/sites/files/bim/attachments/grevio_evaluationsbericht_oestereich_englisch.pdf" TargetMode="External" Id="R2e90c2593f654216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/article-52-convention-istanbul-english-version/168073cae6" TargetMode="External" Id="R0d869d184a2e4b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/article-52-convention-istanbul-english-version/168073cae6" TargetMode="External" Id="Rd3aad3045d6444d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/article-52-convention-istanbul-english-version/168073cae6" TargetMode="External" Id="Rf37be06b37cc434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundeskanzleramt.gv.at/en/agenda/women-and-equality/violence-against-women/domestic-violence.html" TargetMode="External" Id="R98fc34cccaf24892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/article-52-convention-istanbul-english-version/168073cae6" TargetMode="External" Id="R910d8c4b753e40f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundeskanzleramt.gv.at/en/agenda/women-and-equality/violence-against-women/domestic-violence.html" TargetMode="External" Id="R5475e449935b47e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="Rb440e71fe3b74dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="R18fb86ce5f1b4e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="R2367080dbed84294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="R6dab60afd1a64c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="R3c3b0210d97a4617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundeskanzleramt.gv.at/en/agenda/women-and-equality/violence-against-women/domestic-violence.html" TargetMode="External" Id="R8caea7e3177d4939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="R5b776fe6f9c544f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/16806ee8b2" TargetMode="External" Id="Rbd8b220441b940ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/16806ee8b2" TargetMode="External" Id="Rc3b43a03116e44fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rechtsanwaelte.at/en/support-and-services/services/legal-aid/" TargetMode="External" Id="Rddc7015771b94a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislationline.org/download/id/8548/file/Austria_CC_1974_am122019_de.pdf" TargetMode="External" Id="R26473d9bece0472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="R4552605e0a0147f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="Rff3abad53516435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jusline.at/gesetz/stpo/paragraf/258" TargetMode="External" Id="Re7146c0ff186439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-justice.europa.eu/content_taking_of_evidence-76-at-maximizeMS_EJN-en.do?member=1" TargetMode="External" Id="R6567f4f731a3453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oesterreich.gv.at/themen/bildung_und_neue_medien/internet_und_handy___sicher_durch_die_digitale_welt/3/3/Seite.1720218.htm" TargetMode="External" Id="Ra42df272431e4bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="R6373f702ecb44809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gewaltinfo.at/recht/strafverfahren/zeugen.php#:~:text=Zeug%2Finnen%20m%C3%BCssen%20%E2%80%93%20Kinder%20in,Teiles%20der%20Aussage%20informiert%20werden" TargetMode="External" Id="R9596717ad69a41a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/16806ee8b2" TargetMode="External" Id="R6226b31cb4fa428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/16806ee8b2" TargetMode="External" Id="Raa74bcf94607476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/16806ee8b2" TargetMode="External" Id="Rba07c3b605a24a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="Rf9fce24eaaf943c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/eli/bgbl/1974/60/P3/NOR12029544" TargetMode="External" Id="R172fc9eddae24128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oesterreich.gv.at/themen/gesundheit_und_notfaelle/gewalt_in_der_familie/5/Seite.299460.html" TargetMode="External" Id="R47e0599d51bb4cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/home-affairs/sites/default/files/what-we-do/networks/european_migration_network/reports/docs/emn-studies/illegally-resident/at-report-eng-12-12_en.pdf" TargetMode="External" Id="Rbc7b76b14ef24cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/home-affairs/sites/default/files/what-we-do/networks/european_migration_network/reports/docs/emn-studies/illegally-resident/at-report-eng-12-12_en.pdf" TargetMode="External" Id="R3203a2535a134218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/16806ee8b2" TargetMode="External" Id="R39180436634041a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/16806ee8b2" TargetMode="External" Id="R4cf5a8377c954fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/16806ee8b2" TargetMode="External" Id="R4a89c1611c1740fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oesterreich.gv.at/themen/gesundheit_und_notfaelle/gewalt_in_der_familie/5/Seite.299460.html" TargetMode="External" Id="R89f180189f7f4175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/womenwatch/daw/cedaw/" TargetMode="External" Id="R2d789e5651f340a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///U:/Active/2020%20Pro-Bono%20GRW/Reports/010.%20Final/Austria/2021_FDV_Austria.docx#_edn2" TargetMode="External" Id="R11242e5c82f24360" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>