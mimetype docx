--- v1 (2026-04-03)
+++ v2 (2026-06-07)
@@ -228,51 +228,51 @@
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="7781924" cy="714375"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/japan_banner_v1/china_banner_v1/hong-kong_banner_v1/india_banner_v1/pakistan_banner_v1/singapore_banner_v1/the-philippines_banner_v1/austria_banner_v1.jpg?h=75&amp;amp;w=817&amp;amp;rev=4addd2daf9744294837de321cfd72891&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/japan_banner_v1/china_banner_v1/hong-kong_banner_v1/india_banner_v1/pakistan_banner_v1/singapore_banner_v1/the-philippines_banner_v1/austria_banner_v1.jpg?h=75&amp;amp;w=817&amp;amp;rev=4addd2daf9744294837de321cfd72891&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="R476aadd4948b48c4"/>
+                        <a:blip r:embed="R279de1e5930943e7"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7781924" cy="714375"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
@@ -287,166 +287,166 @@
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="5095875" cy="1076325"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="6" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/quotes/austria_quote_v1.jpg?h=113&amp;amp;w=535&amp;amp;rev=ac5bd3c267034b79877786910f3c159f&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="3" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/quotes/austria_quote_v1.jpg?h=113&amp;amp;w=535&amp;amp;rev=ac5bd3c267034b79877786910f3c159f&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="Rf0c29c44fe9b409c"/>
+                        <a:blip r:embed="R84df2da93c2d4562"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5095875" cy="1076325"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r>
             <w:t xml:space="preserve">      </w:t>
           </w:r>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1381125" cy="1752600"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="7" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/tile-images/2021_europe.jpg?la=en&amp;amp;h=184&amp;amp;w=145&amp;amp;rev=98975a734b534a768593ab30d6143d8d&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="4" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/tile-images/2021_europe.jpg?la=en&amp;amp;h=184&amp;amp;w=145&amp;amp;rev=98975a734b534a768593ab30d6143d8d&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="R2eb309dff63e4691"/>
+                        <a:blip r:embed="Rd2b9dfc815a74dbd"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1381125" cy="1752600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
-          <w:hyperlink w:history="true" r:id="R8b36517242ee4c9a">
+          <w:hyperlink w:history="true" r:id="Rfa4a4686d61f458d">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve">Austria Full Report</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:ind/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="323232"/>
               <w:sz w:val="36"/>
             </w:rPr>
             <w:t xml:space="preserve">How to use and navigate this report</w:t>
           </w:r>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="8667750" cy="1695450"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="8" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/jurisdiction_instructions_v1.jpg?h=178&amp;amp;w=910&amp;amp;rev=0b2544bab61249d491e5aeb9ba679f2c&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/jurisdiction_instructions_v1.jpg?h=178&amp;amp;w=910&amp;amp;rev=0b2544bab61249d491e5aeb9ba679f2c&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="Ra8d35233af654607"/>
+                        <a:blip r:embed="R44f5f5d9d57643c6"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8667750" cy="1695450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
@@ -1879,51 +1879,51 @@
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The 1979 Convention was signed on 17 July 1980 and ratified on 31 March 1982 in Austria. In addition, Austria signed the </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R2d789e5651f340a1">
+                  <w:hyperlink w:history="true" r:id="Ra68428d055734af0">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Convention on the Elimination of all Forms of Discrimination Against Women</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> of 1979.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">As mentioned above, Austria is currently not a member of the CSW, but it actively participates as an observer. An Austrian delegation attends the annual meeting of the CSW every year. The UN Entity for Gender Equality and the Empowerment of Women (also known as UN Women) and the UN Population Fund are important partner organizations for strengthening women's rights in Austria.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="8DB3E2"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[23]</w:t>
@@ -8384,87 +8384,87 @@
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[1]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R18a353442baa4cc6">
+                  <w:hyperlink w:history="true" r:id="Rb243ad3f691d4814">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">1996_759_0.pdf (bka.gv.at)</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[2]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Current version: Security Police Act </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rb04ea5f873da44f1">
+                  <w:hyperlink w:history="true" r:id="R3e64caecb44d4276">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">RIS - </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Sicherheitspolizeigesetz</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> - </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:color w:val="000000"/>
                       </w:rPr>
@@ -8489,51 +8489,51 @@
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[3]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Security Police Act </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R964e836b3aa64bea">
+                  <w:hyperlink w:history="true" r:id="R1b90d94f4adb4d09">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">RIS - </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Exekutionsordnung</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> - </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:color w:val="000000"/>
                       </w:rPr>
@@ -8545,81 +8545,81 @@
                       </w:rPr>
                       <w:t xml:space="preserve"> 02.12.2020 (bka.gv.at)</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[4]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R34c02f1521f9471b">
+                  <w:hyperlink w:history="true" r:id="R737b94c28154464d">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">BGBLA_2009_I_40.pdfsig (bka.gv.at)</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[5]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Security Police Act </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R82ca9f56d0df4595">
+                  <w:hyperlink w:history="true" r:id="R0200b802ffaf4869">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">RIS - </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Sicherheitspolizeigesetz</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> - </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:color w:val="000000"/>
                       </w:rPr>
@@ -8824,51 +8824,51 @@
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[14]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Federal Chancellery of Austria, "Domestic Violence": </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R4f27c909fb8e453a">
+                  <w:hyperlink w:history="true" r:id="Rec23c0cd802844fe">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.bundeskanzleramt.gv.at/en/agenda/women-and-equality/violence-against-women/domestic-violence.html</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[15]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
@@ -8887,282 +8887,282 @@
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[16]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Austria.org: </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R2849152876574112">
+                  <w:hyperlink w:history="true" r:id="Raa5dd70e1fbc49e7">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.austria.org/womens-rights</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[17]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Article 9(1) of the Austrian Constitution: </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Ra6bd351867b54d04">
+                  <w:hyperlink w:history="true" r:id="R5689a9c7196e41b0">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.constituteproject.org/constitution/Austria_2009.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[18]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Sections 84 and 86 of the Penal Code.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[19]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">"Emergency Barring Orders Istanbul Convention Article 52": </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R133a32ecc28e4013">
+                  <w:hyperlink w:history="true" r:id="R5782e21b03694a8f">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">ES190177_Prems 084117 GBR 2574 Convention Istanbul Article 52 WEB A5.pdf (coe.int)</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[20]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">"Emergency Barring Orders Istanbul Convention Article 52": </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rd7001aba25e34d78">
+                  <w:hyperlink w:history="true" r:id="Radf27f6085134bd8">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">ES190177_Prems 084117 GBR 2574 Convention Istanbul Article 52 WEB A5.pdf (coe.int)</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[21]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Austria.org: </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R27849efb88d24341">
+                  <w:hyperlink w:history="true" r:id="R642ae8e8393f4d11">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.austria.org/womens-rights</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[22]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Raaac1edb8de14305">
+                  <w:hyperlink w:history="true" r:id="R71ecc0f2904941f1">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://gewaltschutzzentrum.at/</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[23]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Austria.org </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R7fddb27e84094a3c">
+                  <w:hyperlink w:history="true" r:id="R6c2972f2faff4c31">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.austria.org/womens-rights</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[24]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R0a7a74ba442f40a8">
+                  <w:hyperlink w:history="true" r:id="R045d9f32547f4ac0">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.gsz-ktn.at/haeusliche-gewalt</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[25]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
@@ -9237,542 +9237,542 @@
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Ibid</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[29]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R8ccb1fa36ca84c62">
+                  <w:hyperlink w:history="true" r:id="Rb305ef9d82464b2c">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.gsz-ktn.at/haeusliche-gewalt</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[30]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See "Domestic Violence," Federal Chancellery of Austria: </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R6426d897d6504fd8">
+                  <w:hyperlink w:history="true" r:id="Rfc49c26e24b24825">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.bundeskanzleramt.gv.at/en/agenda/women-and-equality/violence-against-women/domestic-violence.html</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[31]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See GREVIO Baseline Evaluation Report Austria published on 27 September 2017 and available at: </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R2e90c2593f654216">
+                  <w:hyperlink w:history="true" r:id="R200c8bfa4a7c4cb9">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://bim.lbg.ac.at/sites/files/bim/attachments/grevio_evaluationsbericht_oestereich_englisch.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[32]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See "Emergency Barring Orders Istanbul Convention Article 52": </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R0d869d184a2e4b5f">
+                  <w:hyperlink w:history="true" r:id="Ref2d0467ea544f80">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://rm.coe.int/article-52-convention-istanbul-english-version/168073cae6</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[33]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See "Emergency Barring Orders Istanbul Convention Article 52": </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rd3aad3045d6444d9">
+                  <w:hyperlink w:history="true" r:id="Ra8ad2954ad9a415d">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://rm.coe.int/article-52-convention-istanbul-english-version/168073cae6</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[34]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See "Emergency Barring Orders Istanbul Convention Article 52": </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rf37be06b37cc434a">
+                  <w:hyperlink w:history="true" r:id="R9398ca3a7a044a27">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://rm.coe.int/article-52-convention-istanbul-english-version/168073cae6</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[35]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See "Domestic Violence," Federal Chancellery of Austria: </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R98fc34cccaf24892">
+                  <w:hyperlink w:history="true" r:id="R2c7d6f9c095c4578">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.bundeskanzleramt.gv.at/en/agenda/women-and-equality/violence-against-women/domestic-violence.html</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[36]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See paragraph 27 of the Questionnaire on the Recognition and Enforcement of Foreign Civil Protection Orders: Summary of Member Responses and Possible Way Forward available at "Emergency Barring Orders Istanbul Convention Article 52": </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R910d8c4b753e40f2">
+                  <w:hyperlink w:history="true" r:id="R04bfc2fc39494ab9">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://rm.coe.int/article-52-convention-istanbul-english-version/168073cae6</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[37]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See "Domestic Violence," Federal Chancellery of Austria: </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R5475e449935b47e8">
+                  <w:hyperlink w:history="true" r:id="Re3dbdb7884b9453e">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.bundeskanzleramt.gv.at/en/agenda/women-and-equality/violence-against-women/domestic-violence.html</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[38]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rb440e71fe3b74dff">
+                  <w:hyperlink w:history="true" r:id="Rb46d62757d524e39">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Victims' Rights to Support and Protection from Violence" (September 2013)</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[39]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R18fb86ce5f1b4e0d">
+                  <w:hyperlink w:history="true" r:id="R0338992c9d5c428b">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Victims' Rights to Support and Protection from Violence" (September 2013)</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[40]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R2367080dbed84294">
+                  <w:hyperlink w:history="true" r:id="Reed1deeada814905">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Victims' Rights to Support and Protection from Violence" (September 2013)</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[41]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R6dab60afd1a64c0c">
+                  <w:hyperlink w:history="true" r:id="R9ee95374830a4083">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Victims' Rights to Support and Protection from Violence" (September 2013)</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[42]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R3c3b0210d97a4617">
+                  <w:hyperlink w:history="true" r:id="Rbd92350ac7044963">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Victims' Rights to Support and Protection from Violence" (September 2013)</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">and "Domestic Violence," Federal Chancellery of Austria: </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R8caea7e3177d4939">
+                  <w:hyperlink w:history="true" r:id="R74371be093cb4902">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.bundeskanzleramt.gv.at/en/agenda/women-and-equality/violence-against-women/domestic-violence.html</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="0000FF"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[43]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R5b776fe6f9c544f0">
+                  <w:hyperlink w:history="true" r:id="R781c254b32cd491d">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Victims' Rights to Support and Protection from Violence" (September 2013)</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[44]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
@@ -9782,243 +9782,243 @@
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See GREVIO Baseline Evaluation Report Austria published on 27 September 2017 and available at: </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">https://bim.lbg.ac.at/sites/files/bim/attachments/grevio_evaluationsbericht_oestereich_englisch.pdf </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[45]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Page 40, Council of Europe — </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rbd8b220441b940ec">
+                  <w:hyperlink w:history="true" r:id="R8775d2a2e9214724">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Report submitted by Austria pursuant to Article 68, paragraph 1 of the Council of Europe Convention on preventing and combating violence against women and domestic violence (Baseline Report)"</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(1 September 2016).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[46]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Page 41, Council of Europe — </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rc3b43a03116e44fb">
+                  <w:hyperlink w:history="true" r:id="R3adc6eb0769d4510">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Report submitted by Austria pursuant to Article 68, paragraph 1 of the Council of Europe Convention on preventing and combating violence against women and domestic violence (Baseline Report)"</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> (1 September 2016).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[47]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See "Legal Aid": </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rddc7015771b94a21">
+                  <w:hyperlink w:history="true" r:id="R31455a0cef3347bd">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.rechtsanwaelte.at/en/support-and-services/services/legal-aid/</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[48]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R26473d9bece0472a">
+                  <w:hyperlink w:history="true" r:id="Rbc9d705ed00c46c3">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.legislationline.org/download/id/8548/file/Austria_CC_1974_am122019_de.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[49]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R4552605e0a0147f2">
+                  <w:hyperlink w:history="true" r:id="Rc5e6a4b2337d4e06">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Victims' Rights to Support and Protection from Violence" (September 2013)</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[50]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rff3abad53516435d">
+                  <w:hyperlink w:history="true" r:id="R65dc9c389b954817">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Victims' Rights to Support and Protection from Violence" (September 2013)</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[51]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Section 258 of the Code of Criminal Procedure Code: </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Re7146c0ff186439e">
+                  <w:hyperlink w:history="true" r:id="R46ff94f68d464553">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">StPO</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> (Strafprozeßordnung 1975) - JUSLINE Österreich</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
@@ -10031,51 +10031,51 @@
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Lexis 360, Commentary to the Code of Criminal Procedure (StPO), Bertel, Section 258 StPO.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[53]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    European Judicial Network "Austria": </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R6567f4f731a3453a">
+                  <w:hyperlink w:history="true" r:id="Rfe3defd02e8f4f6a">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://e-justice.europa.eu/content_taking_of_evidence-76-at-maximizeMS_EJN-en.do?member=1</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[54]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Section 65 (1) (a) of the Code of Criminal Procedure (StPO).</w:t>
@@ -10139,51 +10139,51 @@
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Section 297 of the Criminal Code (StGB).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[58]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Ra42df272431e4bf4">
+                  <w:hyperlink w:history="true" r:id="R45744116d9e248ca">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.oesterreich.gv.at/themen/bildung_und_neue_medien/internet_und_handy___sicher_durch_die_digitale_welt/3/3/Seite.1720218.htm</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[59]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Section 297, paragraph 2 of the Criminal Code (StGB).</w:t>
                   </w:r>
@@ -10267,51 +10267,51 @@
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Section 288, paragraph 1 of the Criminal Code. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[64]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">For additional information, please see </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R6373f702ecb44809">
+                  <w:hyperlink w:history="true" r:id="Rd7f75ecf74b240cd">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Victims' Rights to Support and Protection from Violence" (September 2013)</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[65]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
@@ -10401,166 +10401,166 @@
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Pursuant to Section 66a of the Criminal Code (StGB).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[69]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R9596717ad69a41a9">
+                  <w:hyperlink w:history="true" r:id="R4ed8d77d26434d2c">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Witnesses - Do you have to go as a witness?"</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[70]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See 5.6: Council of Europe — </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R6226b31cb4fa428d">
+                  <w:hyperlink w:history="true" r:id="R76095fac56e34834">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Report submitted by Austria pursuant to Article 68, paragraph 1 of the Council of Europe Convention on preventing and combating violence against women and domestic violence (Baseline Report)"</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(1 September 2016).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[71]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Council of Europe — </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Raa74bcf94607476d">
+                  <w:hyperlink w:history="true" r:id="R5cc8d337d3ea4619">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Report submitted by Austria pursuant to Article 68, paragraph 1 of the Council of Europe Convention on preventing and combating violence against women and domestic violence (Baseline Report)"</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(September 1, 2016).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[72]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Council of Europe — </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rba07c3b605a24a4b">
+                  <w:hyperlink w:history="true" r:id="R90f405fb26a448b4">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Report submitted by Austria pursuant to Article 68, paragraph 1 of the Council of Europe Convention on preventing and combating violence against women and domestic violence (Baseline Report)"</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(1 September 2016).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[73]</w:t>
@@ -10579,51 +10579,51 @@
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[74]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rf9fce24eaaf943c7">
+                  <w:hyperlink w:history="true" r:id="Rbb8411d129d7464c">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Victims' Rights to Support and Protection from Violence" (September 2013)</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[75]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
@@ -10667,87 +10667,87 @@
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    Section 3 of the Criminal Code</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Notwehr </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">(Self-defense)</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">:</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R172fc9eddae24128">
+                  <w:hyperlink w:history="true" r:id="R8eea09fc073649b2">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.ris.bka.gv.at/eli/bgbl/1974/60/P3/NOR12029544</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[78]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See "Temporary injunction by the District Court for general protection against violence": </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R47e0599d51bb4cb0">
+                  <w:hyperlink w:history="true" r:id="R9b74d32843a74ef0">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.oesterreich.gv.at/themen/gesundheit_und_notfaelle/gewalt_in_der_familie/5/Seite.299460.html</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[79]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
@@ -10805,211 +10805,211 @@
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Allgemeiner Schutz vor Gewalt</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">), Section 382e of the Enforcement Code.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[81]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rbc7b76b14ef24cbb">
+                  <w:hyperlink w:history="true" r:id="R790a2f4620864510">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://ec.europa.eu/home-affairs/sites/default/files/what-we-do/networks/european_migration_network/reports/docs/emn-studies/illegally-resident/at-report-eng-12-12_en.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[82]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R3203a2535a134218">
+                  <w:hyperlink w:history="true" r:id="R0c3164e333c44961">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://ec.europa.eu/home-affairs/sites/default/files/what-we-do/networks/european_migration_network/reports/docs/emn-studies/illegally-resident/at-report-eng-12-12_en.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[83]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Council of Europe — </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R39180436634041a3">
+                  <w:hyperlink w:history="true" r:id="R4d5cdb7ba1e34c7a">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Report submitted by Austria pursuant to Article 68, paragraph 1 of the Council of Europe Convention on preventing and combating violence against women and domestic violence (Baseline Report)"</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(1 September 2016).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[84]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Council of Europe — </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R4cf5a8377c954fde">
+                  <w:hyperlink w:history="true" r:id="R9a595d1800c746ad">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Report submitted by Austria pursuant to Article 68, paragraph 1 of the Council of Europe Convention on preventing and combating violence against women and domestic violence (Baseline Report)"</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(1 September 2016).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[85]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Council of Europe — </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R4a89c1611c1740fc">
+                  <w:hyperlink w:history="true" r:id="Rf9f78c86100c4657">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">"Report submitted by Austria pursuant to Article 68, paragraph 1 of the Council of Europe Convention on preventing and combating violence against women and domestic violence (Baseline Report)"</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">(1 September 2016).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[86]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">See "Temporary injunction by the District Court for general protection against violence": </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R89f180189f7f4175">
+                  <w:hyperlink w:history="true" r:id="Rbfa9a27dcfb24e26">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.oesterreich.gv.at/themen/gesundheit_und_notfaelle/gewalt_in_der_familie/5/Seite.299460.html</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Disclaimer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -14179,51 +14179,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="R476aadd4948b48c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="Rf0c29c44fe9b409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="R2eb309dff63e4691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2021_fdv_austria.pdf?rev=d4c4a0b1292d4c46bf2d23a41473fbcc&amp;sc_lang=en" TargetMode="External" Id="R8b36517242ee4c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="Ra8d35233af654607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/Dokumente/BgblPdf/1996_759_0/1996_759_0.pdf" TargetMode="External" Id="R18a353442baa4cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;amp;Gesetzesnummer=10005792" TargetMode="External" Id="Rb04ea5f873da44f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;amp;Gesetzesnummer=10001700" TargetMode="External" Id="R964e836b3aa64bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/Dokumente/BgblAuth/BGBLA_2009_I_40/BGBLA_2009_I_40.pdfsig" TargetMode="External" Id="R34c02f1521f9471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;amp;Gesetzesnummer=10005792" TargetMode="External" Id="R82ca9f56d0df4595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundeskanzleramt.gv.at/en/agenda/women-and-equality/violence-against-women/domestic-violence.html" TargetMode="External" Id="R4f27c909fb8e453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.austria.org/womens-rights" TargetMode="External" Id="R2849152876574112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.constituteproject.org/constitution/Austria_2009.pdf" TargetMode="External" Id="Ra6bd351867b54d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/article-52-convention-istanbul-english-version/168073cae6" TargetMode="External" Id="R133a32ecc28e4013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/article-52-convention-istanbul-english-version/168073cae6" TargetMode="External" Id="Rd7001aba25e34d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.austria.org/womens-rights" TargetMode="External" Id="R27849efb88d24341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gewaltschutzzentrum.at/" TargetMode="External" Id="Raaac1edb8de14305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.austria.org/WOMENS-RIGHTS" TargetMode="External" Id="R7fddb27e84094a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gsz-ktn.at/haeusliche-gewalt" TargetMode="External" Id="R0a7a74ba442f40a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gsz-ktn.at/haeusliche-gewalt" TargetMode="External" Id="R8ccb1fa36ca84c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundeskanzleramt.gv.at/en/agenda/women-and-equality/violence-against-women/domestic-violence.html" TargetMode="External" Id="R6426d897d6504fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bim.lbg.ac.at/sites/files/bim/attachments/grevio_evaluationsbericht_oestereich_englisch.pdf" TargetMode="External" Id="R2e90c2593f654216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/article-52-convention-istanbul-english-version/168073cae6" TargetMode="External" Id="R0d869d184a2e4b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/article-52-convention-istanbul-english-version/168073cae6" TargetMode="External" Id="Rd3aad3045d6444d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/article-52-convention-istanbul-english-version/168073cae6" TargetMode="External" Id="Rf37be06b37cc434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundeskanzleramt.gv.at/en/agenda/women-and-equality/violence-against-women/domestic-violence.html" TargetMode="External" Id="R98fc34cccaf24892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/article-52-convention-istanbul-english-version/168073cae6" TargetMode="External" Id="R910d8c4b753e40f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundeskanzleramt.gv.at/en/agenda/women-and-equality/violence-against-women/domestic-violence.html" TargetMode="External" Id="R5475e449935b47e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="Rb440e71fe3b74dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="R18fb86ce5f1b4e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="R2367080dbed84294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="R6dab60afd1a64c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="R3c3b0210d97a4617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundeskanzleramt.gv.at/en/agenda/women-and-equality/violence-against-women/domestic-violence.html" TargetMode="External" Id="R8caea7e3177d4939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="R5b776fe6f9c544f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/16806ee8b2" TargetMode="External" Id="Rbd8b220441b940ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/16806ee8b2" TargetMode="External" Id="Rc3b43a03116e44fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rechtsanwaelte.at/en/support-and-services/services/legal-aid/" TargetMode="External" Id="Rddc7015771b94a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislationline.org/download/id/8548/file/Austria_CC_1974_am122019_de.pdf" TargetMode="External" Id="R26473d9bece0472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="R4552605e0a0147f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="Rff3abad53516435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jusline.at/gesetz/stpo/paragraf/258" TargetMode="External" Id="Re7146c0ff186439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-justice.europa.eu/content_taking_of_evidence-76-at-maximizeMS_EJN-en.do?member=1" TargetMode="External" Id="R6567f4f731a3453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oesterreich.gv.at/themen/bildung_und_neue_medien/internet_und_handy___sicher_durch_die_digitale_welt/3/3/Seite.1720218.htm" TargetMode="External" Id="Ra42df272431e4bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="R6373f702ecb44809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gewaltinfo.at/recht/strafverfahren/zeugen.php#:~:text=Zeug%2Finnen%20m%C3%BCssen%20%E2%80%93%20Kinder%20in,Teiles%20der%20Aussage%20informiert%20werden" TargetMode="External" Id="R9596717ad69a41a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/16806ee8b2" TargetMode="External" Id="R6226b31cb4fa428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/16806ee8b2" TargetMode="External" Id="Raa74bcf94607476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/16806ee8b2" TargetMode="External" Id="Rba07c3b605a24a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="Rf9fce24eaaf943c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/eli/bgbl/1974/60/P3/NOR12029544" TargetMode="External" Id="R172fc9eddae24128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oesterreich.gv.at/themen/gesundheit_und_notfaelle/gewalt_in_der_familie/5/Seite.299460.html" TargetMode="External" Id="R47e0599d51bb4cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/home-affairs/sites/default/files/what-we-do/networks/european_migration_network/reports/docs/emn-studies/illegally-resident/at-report-eng-12-12_en.pdf" TargetMode="External" Id="Rbc7b76b14ef24cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/home-affairs/sites/default/files/what-we-do/networks/european_migration_network/reports/docs/emn-studies/illegally-resident/at-report-eng-12-12_en.pdf" TargetMode="External" Id="R3203a2535a134218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/16806ee8b2" TargetMode="External" Id="R39180436634041a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/16806ee8b2" TargetMode="External" Id="R4cf5a8377c954fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/16806ee8b2" TargetMode="External" Id="R4a89c1611c1740fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oesterreich.gv.at/themen/gesundheit_und_notfaelle/gewalt_in_der_familie/5/Seite.299460.html" TargetMode="External" Id="R89f180189f7f4175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/womenwatch/daw/cedaw/" TargetMode="External" Id="R2d789e5651f340a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///U:/Active/2020%20Pro-Bono%20GRW/Reports/010.%20Final/Austria/2021_FDV_Austria.docx#_edn2" TargetMode="External" Id="R11242e5c82f24360" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="R279de1e5930943e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="R84df2da93c2d4562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="Rd2b9dfc815a74dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2021_fdv_austria.pdf?rev=d4c4a0b1292d4c46bf2d23a41473fbcc&amp;sc_lang=en" TargetMode="External" Id="Rfa4a4686d61f458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="R44f5f5d9d57643c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/Dokumente/BgblPdf/1996_759_0/1996_759_0.pdf" TargetMode="External" Id="Rb243ad3f691d4814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;amp;Gesetzesnummer=10005792" TargetMode="External" Id="R3e64caecb44d4276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;amp;Gesetzesnummer=10001700" TargetMode="External" Id="R1b90d94f4adb4d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/Dokumente/BgblAuth/BGBLA_2009_I_40/BGBLA_2009_I_40.pdfsig" TargetMode="External" Id="R737b94c28154464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;amp;Gesetzesnummer=10005792" TargetMode="External" Id="R0200b802ffaf4869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundeskanzleramt.gv.at/en/agenda/women-and-equality/violence-against-women/domestic-violence.html" TargetMode="External" Id="Rec23c0cd802844fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.austria.org/womens-rights" TargetMode="External" Id="Raa5dd70e1fbc49e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.constituteproject.org/constitution/Austria_2009.pdf" TargetMode="External" Id="R5689a9c7196e41b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/article-52-convention-istanbul-english-version/168073cae6" TargetMode="External" Id="R5782e21b03694a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/article-52-convention-istanbul-english-version/168073cae6" TargetMode="External" Id="Radf27f6085134bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.austria.org/womens-rights" TargetMode="External" Id="R642ae8e8393f4d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gewaltschutzzentrum.at/" TargetMode="External" Id="R71ecc0f2904941f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.austria.org/WOMENS-RIGHTS" TargetMode="External" Id="R6c2972f2faff4c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gsz-ktn.at/haeusliche-gewalt" TargetMode="External" Id="R045d9f32547f4ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gsz-ktn.at/haeusliche-gewalt" TargetMode="External" Id="Rb305ef9d82464b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundeskanzleramt.gv.at/en/agenda/women-and-equality/violence-against-women/domestic-violence.html" TargetMode="External" Id="Rfc49c26e24b24825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bim.lbg.ac.at/sites/files/bim/attachments/grevio_evaluationsbericht_oestereich_englisch.pdf" TargetMode="External" Id="R200c8bfa4a7c4cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/article-52-convention-istanbul-english-version/168073cae6" TargetMode="External" Id="Ref2d0467ea544f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/article-52-convention-istanbul-english-version/168073cae6" TargetMode="External" Id="Ra8ad2954ad9a415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/article-52-convention-istanbul-english-version/168073cae6" TargetMode="External" Id="R9398ca3a7a044a27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundeskanzleramt.gv.at/en/agenda/women-and-equality/violence-against-women/domestic-violence.html" TargetMode="External" Id="R2c7d6f9c095c4578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/article-52-convention-istanbul-english-version/168073cae6" TargetMode="External" Id="R04bfc2fc39494ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundeskanzleramt.gv.at/en/agenda/women-and-equality/violence-against-women/domestic-violence.html" TargetMode="External" Id="Re3dbdb7884b9453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="Rb46d62757d524e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="R0338992c9d5c428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="Reed1deeada814905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="R9ee95374830a4083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="Rbd92350ac7044963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundeskanzleramt.gv.at/en/agenda/women-and-equality/violence-against-women/domestic-violence.html" TargetMode="External" Id="R74371be093cb4902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="R781c254b32cd491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/16806ee8b2" TargetMode="External" Id="R8775d2a2e9214724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/16806ee8b2" TargetMode="External" Id="R3adc6eb0769d4510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rechtsanwaelte.at/en/support-and-services/services/legal-aid/" TargetMode="External" Id="R31455a0cef3347bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislationline.org/download/id/8548/file/Austria_CC_1974_am122019_de.pdf" TargetMode="External" Id="Rbc9d705ed00c46c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="Rc5e6a4b2337d4e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="R65dc9c389b954817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jusline.at/gesetz/stpo/paragraf/258" TargetMode="External" Id="R46ff94f68d464553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-justice.europa.eu/content_taking_of_evidence-76-at-maximizeMS_EJN-en.do?member=1" TargetMode="External" Id="Rfe3defd02e8f4f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oesterreich.gv.at/themen/bildung_und_neue_medien/internet_und_handy___sicher_durch_die_digitale_welt/3/3/Seite.1720218.htm" TargetMode="External" Id="R45744116d9e248ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="Rd7f75ecf74b240cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gewaltinfo.at/recht/strafverfahren/zeugen.php#:~:text=Zeug%2Finnen%20m%C3%BCssen%20%E2%80%93%20Kinder%20in,Teiles%20der%20Aussage%20informiert%20werden" TargetMode="External" Id="R4ed8d77d26434d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/16806ee8b2" TargetMode="External" Id="R76095fac56e34834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/16806ee8b2" TargetMode="External" Id="R5cc8d337d3ea4619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/16806ee8b2" TargetMode="External" Id="R90f405fb26a448b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interventionsstelle-wien.at/download/?id=692" TargetMode="External" Id="Rbb8411d129d7464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/eli/bgbl/1974/60/P3/NOR12029544" TargetMode="External" Id="R8eea09fc073649b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oesterreich.gv.at/themen/gesundheit_und_notfaelle/gewalt_in_der_familie/5/Seite.299460.html" TargetMode="External" Id="R9b74d32843a74ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/home-affairs/sites/default/files/what-we-do/networks/european_migration_network/reports/docs/emn-studies/illegally-resident/at-report-eng-12-12_en.pdf" TargetMode="External" Id="R790a2f4620864510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/home-affairs/sites/default/files/what-we-do/networks/european_migration_network/reports/docs/emn-studies/illegally-resident/at-report-eng-12-12_en.pdf" TargetMode="External" Id="R0c3164e333c44961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/16806ee8b2" TargetMode="External" Id="R4d5cdb7ba1e34c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/16806ee8b2" TargetMode="External" Id="R9a595d1800c746ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/16806ee8b2" TargetMode="External" Id="Rf9f78c86100c4657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oesterreich.gv.at/themen/gesundheit_und_notfaelle/gewalt_in_der_familie/5/Seite.299460.html" TargetMode="External" Id="Rbfa9a27dcfb24e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/womenwatch/daw/cedaw/" TargetMode="External" Id="Ra68428d055734af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///U:/Active/2020%20Pro-Bono%20GRW/Reports/010.%20Final/Austria/2021_FDV_Austria.docx#_edn2" TargetMode="External" Id="Ra389158261f14f64" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>