--- v0 (2026-02-14)
+++ v1 (2026-05-21)
@@ -26,51 +26,51 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w:rsidRPr="00BC7873" w:rsidR="00BC7873" w:rsidP="00CD1FAF" w:rsidRDefault="009E2793" w14:paraId="5605F879" w14:textId="37852614">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC7873">
-        <w:t>Cross-Border Listings Guide - New York Stock Exchange</w:t>
+        <w:t>Cross-Border Listings Guide - United States - New York Stock Exchange</w:t>
       </w:r>
       <w:r w:rsidR="00480329"/>
     </w:p>
     <w:p w:rsidRPr="00BC7873" w:rsidR="00BC7873" w:rsidP="00D354EF" w:rsidRDefault="00051AB4" w14:paraId="2476CC56" w14:textId="2FB25FA9">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC7873">
         <w:t>Principal listing and maintenance requirements and procedures</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008020A8" w:rsidP="0066374E" w:rsidRDefault="00761F2A" w14:paraId="4EBE9349" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Table"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -248,51 +248,51 @@
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="331497857"/>
             <w:placeholder>
               <w:docPart w:val="50B9E9BC9CD645C4AEC5AAC81F840459"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
-                <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted] </w:t>
+                <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted] </w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">The NYSE allows "foreign private issuers" (a term of art under US securities laws, described further below) to qualify for listing either under the domestic listing criteria or under the alternate listing standards for foreign private issuers. The alternate listing standards allow more flexibility because they do not have the same minimum distribution requirements for securities in the US and North America. The alternate listing standards are only available if there is a broad liquid market for the company's shares in its country of origin and are designed to encourage major non-U.S. companies to list their shares on the NYSE.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Under both standards, an operating history of three years is required for a company to list on the NYSE. The NYSE will consider allowing a joint history, if a company without the requisite history is acquiring a company that has the required history.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:i/>
@@ -351,51 +351,51 @@
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Have at least 2,200 total shareholders and an average monthly trading volume of at least 100,000 shares for the most recent six months.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="9"/>
                 </w:numPr>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Have at least 500 total shareholders, with an average monthly trading volume of at least 1 million shares for the most recent 12 months.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
-                <w:t xml:space="preserve">A company seeking to list in connection with its initial public offering (IPO), must have at least 400 holders of 100 shares or more and at least 1.1 million publicly held shares.</w:t>
+                <w:t xml:space="preserve">A company seeking to list in connection with its initial public offering (IPO), must have at least 400 holders of 100 shares or more and at least 1.1 million publicly held shares. When listing a company from outside North America when such company is listing in connection with its IPO and is not listed on another regulated stock exchange, the NYSE will include all holders on a global basis in applying the minimum stockholder requirements.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:i/>
                 </w:rPr>
                 <w:t xml:space="preserve">Market value</w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve">. The aggregate market value of publicly held shares must be at least US$40 million for IPO companies, or US$100 million for companies seeking to list their existing securities or to transfer to NYSE. Additionally, the shares must have a closing price (or, if listing in connection with an IPO, an offering price) of at least US$4 per share at the time of listing.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:i/>
@@ -421,51 +421,51 @@
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earnings tests</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="1"/>
                   <w:numId w:val="11"/>
                 </w:numPr>
                 <w:ind w:left="1560"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standard earnings test</w:t>
               </w:r>
               <w:r>
-                <w:t xml:space="preserve">. Pre-tax earnings from continuing operations and after minority interest, amortization and equity in the earnings or losses of investees, must total (i) at least US$10 million in the aggregate for the last three fiscal years together with a minimum of US$2 million in each of the two most recent fiscal years, and positive amounts in all three years or (ii) at least US$12 million in the aggregate for the last three fiscal years together with a minimum of US$5 million in the most recent fiscal year and US$2 million in the next most recent fiscal year.</w:t>
+                <w:t xml:space="preserve">. Pre-tax earnings from continuing operations and after minority interest, amortization and equity in the earnings or losses of investees (as adjusted), must total (i) at least US$10 million in the aggregate for the last three fiscal years together with a minimum of US$2 million in each of the two most recent fiscal years, and positive amounts in all three years or (ii) at least US$12 million in the aggregate for the last three fiscal years together with a minimum of US$5 million in the most recent fiscal year and US$2 million in the next most recent fiscal year.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="1"/>
                   <w:numId w:val="11"/>
                 </w:numPr>
                 <w:ind w:left="1560"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative for emerging growth companies</w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve">. An "emerging growth company" (as that term is defined in the US Jumpstart Our Business Startups Act (JOBS Act)) that avails itself of certain provisions under the US securities laws allowing the company to report only two years of audited financial statements can qualify under the earnings test if its pre-tax earnings from continuing operations and after minority interest, amortization and equity in the earnings or losses of investees (as adjusted) total at least US$10 million in the aggregate for the last two fiscal years together with a minimum of $2 million in each year.</w:t>
               </w:r>
             </w:p>
             <w:p>
@@ -477,96 +477,96 @@
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="12"/>
                 </w:numPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global market capitalization test</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="1"/>
                   <w:numId w:val="13"/>
                 </w:numPr>
                 <w:ind w:left="1560"/>
               </w:pPr>
               <w:r>
-                <w:t xml:space="preserve">At least US$200 million in global market capitalization (public shares). Existing public companies must meet the minimum global market capitalization for a minimum of 90 consecutive trading days prior to receipt of clearance to make application to list.</w:t>
+                <w:t xml:space="preserve">At least US$200 million in global market capitalization (public shares). Existing public companies must meet the minimum global market capitalization and a closing price of US$4 per share for a minimum of 90 consecutive trading days prior to receipt of clearance to make application to list.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:i/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note</w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve">—In the case of companies listing in connection with an IPO, the companies' underwriter must provide a written representation that demonstrates the issuer's ability to meet the global market capitalization requirement based upon the completion of the offering.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:i/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary Direct Floor Listings.</w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve"> NYSE rules allow a company to sell shares on its own behalf in connection with its initial listing upon effectiveness of a registration statement, without a traditional underwritten public offering. A company that has not previously had its common equity securities registered may list its common equity securities on NYSE at the time of effectiveness of a registration statement pursuant to which the company will sell shares in the opening auction on the first day of trading on NYSE, referred to as a "Primary Direct Floor Listing." Companies that sell at least US$100 million in market value of shares in the direct listing auction will meet the applicable aggregate market share requirement for such listings. Alternatively, if a company is selling less than US$100 million in the auction, it will qualify if the aggregate market value of publicly held shares prior to listing, together with the market value of the shares sold by the company in the direct listing auction, is at least US$250 million.  </w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:i/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternate listing standards for foreign private issuers.</w:t>
               </w:r>
               <w:r>
-                <w:t xml:space="preserve"> A company that qualifies as a "foreign private issuer" receives special treatment under US securities laws. In order to be a foreign private issuer, the company:</w:t>
+                <w:t xml:space="preserve"> A company that qualifies as a "foreign private issuer" receives special treatment under US securities laws. Currently, in order to be a foreign private issuer, the company:</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="14"/>
                 </w:numPr>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Must be a foreign (non-US), non-governmental issuer.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
@@ -608,50 +608,69 @@
               <w:r>
                 <w:t xml:space="preserve">Have more than 50% of its assets located in the US.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="1"/>
                   <w:numId w:val="16"/>
                 </w:numPr>
                 <w:ind w:left="1560"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Administer its business principally in the US.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
+                <w:t xml:space="preserve">In June 2025, the SEC issued a </w:t>
+              </w:r>
+              <w:hyperlink w:history="true" r:id="R896ecb99a6594c29">
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Concept Release</w:t>
+                </w:r>
+              </w:hyperlink>
+              <w:r>
+                <w:t xml:space="preserve"> soliciting public input on whether the definition of foreign private issuer should be amended in light of significant changes in the population of foreign private issuers since 2003. The public comment period closed on 8 September 2025, and as of the date of these materials, the SEC has not yet issued any further commentary on this Concept Release.</w:t>
+              </w:r>
+            </w:p>
+            <w:p>
+              <w:pPr>
+                <w:pStyle w:val="BodyText"/>
+              </w:pPr>
+              <w:r>
                 <w:t xml:space="preserve">A foreign private issuer may elect to qualify for listing on the NYSE under either: (i) the following alternate listing standards, or (ii) the domestic standards described above.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">In order to list under the alternate listing standards, a foreign private issuer must satisfy certain minimum distribution requirements, market value requirements and financial standards. Shares held by directors, officers, or their immediate family members and other concentrated holdings of 10% or more are excluded in calculating the number of publicly held shares and market value of publicly held shares noted below.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution</w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve">. The company must have worldwide at least 5,000 holders of 100 shares or more and at least 2.5 million publicly held shares.</w:t>
               </w:r>
             </w:p>
@@ -860,96 +879,99 @@
                   <w:b/>
                   <w:i/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note</w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve">—In the case of companies listing in connection with an IPO, the companies' underwriter must provide a written representation that demonstrates the issuer's ability to meet the global market capitalization requirement based upon the completion of the offering.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Purpose Acquisition Companies</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
-                <w:t xml:space="preserve">Special Purpose Acquisition Company (SPAC) activity grew exponentially over the past few years, driven largely by activity in the US. Along with this was the follow-on growth in de-SPAC transactions, as publicly listed SPACs move through the transaction life cycle to merge with an acquisition target. See the </w:t>
+                <w:t xml:space="preserve">Special Purpose Acquisition Company (SPAC) activity has historically grown driven largely by activity in the US. Along with this was</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
-                  <w:i/>
+                  <w:color w:val="001A32"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baker McKenzie </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve"> for more information on SPACs. </w:t>
+                <w:t xml:space="preserve"> the follow-on growth in de-SPAC transactions, as publicly listed SPACs move through the transaction life cycle to merge with an acquisition target. See the Baker McKenzie Global SPACs Guide for more information on SPACs.</w:t>
+              </w:r>
+              <w:r>
+                <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t xml:space="preserve">Other requirements of listing and special situations</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">In addition to meeting NYSE requirements, a listing company must register its securities with the SEC before admission to dealings on the NYSE. As discussed further below, this registration is a significant undertaking.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
-                <w:t xml:space="preserve">In order to list on the NYSE, a foreign private issuer must comply with certain corporate governance standards set out in the NYSE's listed company manual (see section 5 below). A domestic company is subject to a variety of additional corporate governance standards and distribution requirements for shares in the US and North America.</w:t>
+                <w:t xml:space="preserve">In order to list on the NYSE, a foreign private issuer must comply with certain corporate governance standards set out in the NYSE's listed company manual (</w:t>
+              </w:r>
+              <w:r>
+                <w:t xml:space="preserve">see the section entitled </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:i/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corporate governance</w:t>
+              </w:r>
+              <w:r>
+                <w:t xml:space="preserve">). A domestic company is subject to a variety of additional corporate governance standards and distribution requirements for shares in the US and North America.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">In order to be listed, the shares must also receive a CUSIP number from CUSIP Global Services. This is a fairly simple administrative process.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">The NYSE also requires that the company have a designated market maker. The company may either select an eligible designated market maker as part of its listing application or delegate authority to the NYSE to select an eligible designated market maker. The NYSE will provide the company with a list of eligible designated market makers, along with contact information and market performance information.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">If a company with bearer shares has difficulty demonstrating its number of shareholders worldwide, it may request to be sponsored by a NYSE member firm that would ensure the company has adequate liquidity and depth of market for its shares.</w:t>
               </w:r>
@@ -1190,51 +1212,67 @@
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="1"/>
                   <w:numId w:val="26"/>
                 </w:numPr>
                 <w:ind w:left="1560"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">A company will be considered to be below compliance standards and accordingly may be subject to suspension and delisting if the average closing price of its listed security is less than US$1 over a consecutive 30 trading-day period.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="1"/>
                   <w:numId w:val="26"/>
                 </w:numPr>
                 <w:ind w:left="1560"/>
               </w:pPr>
               <w:r>
-                <w:t xml:space="preserve">A company generally has six months to bring its share price and average share price back above US$1 but must notify the NYSE, within 10 business days of receipt of the notification, of its intent to cure the deficiency.</w:t>
+                <w:t xml:space="preserve">A company generally has six months to bring its share price and average share price back above US$1 but must notify the NYSE, within 10 business days of receipt of the notification, of its intent to cure the deficiency. </w:t>
+              </w:r>
+            </w:p>
+            <w:p>
+              <w:pPr>
+                <w:pStyle w:val="BodyText"/>
+              </w:pPr>
+              <w:pPr>
+                <w:pStyle w:val="ListParagraph"/>
+                <w:numPr>
+                  <w:ilvl w:val="1"/>
+                  <w:numId w:val="26"/>
+                </w:numPr>
+                <w:ind w:left="1560"/>
+              </w:pPr>
+              <w:r>
+                <w:t xml:space="preserve">A company can regain compliance at any time during the six-month cure period if on the last trading day of any calendar month during the cure period the company has a closing share price of at least US$1 and an average closing share price of at least US$1 over the 30 trading-day period ending on the last trading day of that month.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="1"/>
                   <w:numId w:val="26"/>
                 </w:numPr>
                 <w:ind w:left="1560"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">A failure to satisfy the minimum price requirement will be deemed cured if the price promptly exceeds US$1 per share, and the price remains above US$1 per share for at least the following 30 trading days.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
@@ -3870,51 +3908,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="537007590">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://whem.bakerworld.com/global/knowhow-whem/Global/_layouts/15/DocIdRedir.aspx?ID=J7JR74QVTEMV-37-1132" TargetMode="External" Id="Rc89946d7fa454329" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sec.gov/newsroom/press-releases/2025-82-sec-solicits-public-comment-foreign-private-issuer-definition" TargetMode="External" Id="R896ecb99a6594c29" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>