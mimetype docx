--- v0 (2026-04-03)
+++ v1 (2026-05-18)
@@ -26,51 +26,51 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w:rsidRPr="00BC7873" w:rsidR="00BC7873" w:rsidP="00CD1FAF" w:rsidRDefault="009E2793" w14:paraId="5605F879" w14:textId="37852614">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC7873">
-        <w:t>Cross-Border Listings Guide - New York Stock Exchange</w:t>
+        <w:t>Cross-Border Listings Guide - United States - New York Stock Exchange</w:t>
       </w:r>
       <w:r w:rsidR="00480329"/>
     </w:p>
     <w:p w:rsidRPr="00BC7873" w:rsidR="00BC7873" w:rsidP="00D354EF" w:rsidRDefault="00051AB4" w14:paraId="2476CC56" w14:textId="2FB25FA9">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC7873">
         <w:t>Listing documentation and process</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008020A8" w:rsidP="0066374E" w:rsidRDefault="00761F2A" w14:paraId="4EBE9349" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Table"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -248,51 +248,51 @@
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="331497857"/>
             <w:placeholder>
               <w:docPart w:val="50B9E9BC9CD645C4AEC5AAC81F840459"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
-                <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">For non-US companies listing in the US for the first time, the listing process involves both the relevant exchange (for example, the NYSE) and the SEC.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t xml:space="preserve">NYSE</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
@@ -556,63 +556,57 @@
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">A prospective applicant for listing may use the NYSE's free confidential review process to learn whether the company is eligible for listing and whether it may need to satisfy any additional conditions. In order for the NYSE to conduct such a confidential eligibility review, the company must provide the NYSE with a variety of corporate documents and information.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEC registration</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
-              <w:pPr>
-[...1 lines deleted...]
-              </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">In addition to the NYSE-related requirements, a foreign private issuer must register the class of securities it intends to list with the SEC by filing a registration statement (Form 20-F). If a sale or offering is to be made in connection with the listing (such as an IPO), the offering must be registered by filing a registration statement (typically on Form F-1 for an initial US listing), including a prospectus. The Form 20-F and Form F-1 require largely the same information.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
-              </w:pPr>
-[...1 lines deleted...]
-                <w:spacing w:after="220"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">The Form 20-F registration statement includes consolidated financial statements for the past three years, audited by an independent auditor and accompanied by an audit report. These consolidated financial statements must include:</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="10"/>
                 </w:numPr>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">A balance sheet.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
@@ -691,63 +685,57 @@
                 </w:numPr>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">If the statements are in compliance with IFRS, the compliance must be explicitly stated, and an auditor's certification to the same must be provided.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="11"/>
                 </w:numPr>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">If the financial statements and schedules are prepared according to local GAAP, the material variations with US GAAP and SEC Regulation S-X must be disclosed. </w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
-              <w:pPr>
-[...11 lines deleted...]
-                <w:spacing w:after="220"/>
+              <w:r>
+                <w:t xml:space="preserve">The last year of the audited financial statements generally may not be older than 15 months at the time of listing, and, in the case of an IPO, may not be older than 12 months at the time the document is filed. Consolidated interim financial statements may have to be provided if the registration statement becomes effective more than nine months after the end of the last audited financial year.</w:t>
+              </w:r>
+            </w:p>
+            <w:p>
+              <w:pPr>
+                <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">A statement regarding capitalization and indebtedness must also be included in the registration statement. If the registration with the SEC and listing on the NYSE is being made pursuant to an IPO, then financial information regarding proceeds and use of proceeds may also be required. If an issuer is registering debt securities, a ratio of earnings to fixed charges must also be provided.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">These financial statement requirements may be difficult for non-US companies to comply with, because the US requirements are somewhat unique.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">The Form 20-F or Form F-1, in addition to financial statements, must publicly disclose a variety of information, such as:</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
@@ -850,101 +838,101 @@
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Off-balance sheet arrangements, contractual obligations and contractual commitments.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="12"/>
                 </w:numPr>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Changes in the company's certifying accountant and ADR fees and payments.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
-                <w:t xml:space="preserve">Filings with the SEC must be made electronically through the SEC's electronic EDGAR system. Documents are publicly available as soon as they are filed. Under certain circumstance (for example, an issuer already listed on a non-US exchange or an issuer seeking an initial listing both on a US and a non-US exchange) the SEC will permit a foreign private issuer to make its initial filing in paper form, on a draft confidential basis. In addition, an "emerging growth company" (as that term is defined in the JOBS Act), including one that is also a foreign private issuer, may make an initial filing of its registration statement to the SEC on a confidential basis. All amendments (including amendments responding to the SEC's comments on the initial confidential filing) must be publicly filed through the EDGAR system.</w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">From the time the company decides to make a public offering in the US, through the SEC's confidential review process, the company must not engage in publicity for the offering or that may stimulate interest in the company or its securities. After the registration statement is filed publicly, but before the securities are all distributed to investors and final prospectuses delivered, the company must continue to restrict its public communications and use of offering-related materials.</w:t>
+                <w:t xml:space="preserve">Filings with the SEC must be made electronically through the SEC's electronic EDGAR system. All amendments (including amendments responding to the SEC's comments) must be filed through the EDGAR system.</w:t>
+              </w:r>
+            </w:p>
+            <w:p>
+              <w:pPr>
+                <w:pStyle w:val="BodyText"/>
+              </w:pPr>
+              <w:r>
+                <w:t xml:space="preserve">From the time the company decides to make a public offering in the US, the company must not engage in publicity/communications for the offering that may stimulate interest in the company or its securities. After the registration statement is filed publicly, but before the securities are all distributed to investors and final prospectuses delivered, the company must continue to restrict its public communications and use of offering-related materials.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">The SEC will not declare the registration statement effective until FINRA clears the underwriting arrangements for any related public offering.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">US domestic companies are also required to register their listed class of securities with the SEC. To register a class of securities other than in connection with a sale of securities, the issuer must file on Form 10. If a sale or offering is to be made in connection with the listing (such as an IPO), the offering must be registered by filing a registration statement (typically on Form S-1), including a prospectus. The Form 10 and Form S-1 require largely the same information. The Form S-1 is similar to the Form F-1 but generally requires more extensive disclosure regarding executive compensation and corporate governance practices. US domestic issuers are required to provide US GAAP audited financial statements and may not, at this time, report their financial results under IFRS.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timetable</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">The following is a fairly typical process and timetable for a listing of either a foreign private issuer or a domestic issuer on the NYSE via underwritten public offering in the US.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
-              <w:hyperlink w:history="true" r:id="R53820dc026e04b3f">
+              <w:hyperlink w:history="true" r:id="R7b6a4986d1f84789">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Link to Timetable</w:t>
                 </w:r>
               </w:hyperlink>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Disclaimer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Disclaimer"/>
       </w:pPr>
       <w:r>
@@ -3459,51 +3447,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="537007590">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2020-update-8th-edition/nylisting-doc-and-proc.pdf?rev=6a337817d6914fb081040c111d987e08" TargetMode="External" Id="R53820dc026e04b3f" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2020-update-8th-edition/nylisting-doc-and-proc.pdf?rev=6a337817d6914fb081040c111d987e08" TargetMode="External" Id="R7b6a4986d1f84789" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>