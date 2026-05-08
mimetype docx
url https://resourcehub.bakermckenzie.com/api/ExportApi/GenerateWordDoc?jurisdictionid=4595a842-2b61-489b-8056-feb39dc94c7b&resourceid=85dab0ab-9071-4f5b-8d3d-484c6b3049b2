--- v0 (2026-02-13)
+++ v1 (2026-05-08)
@@ -26,51 +26,51 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w:rsidRPr="00BC7873" w:rsidR="00BC7873" w:rsidP="00662603" w:rsidRDefault="009E2793" w14:paraId="5605F879" w14:textId="4259CC65">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC7873">
-        <w:t>Cross-Border Listings Guide - New York Stock Exchange</w:t>
+        <w:t>Cross-Border Listings Guide - United States - New York Stock Exchange</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="006F092A" w:rsidR="006F092A" w:rsidP="006F092A" w:rsidRDefault="00761F2A" w14:paraId="47A10C22" w14:textId="3415D899">
       <w:pPr>
         <w:pStyle w:val="Table"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
@@ -267,180 +267,180 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">To qualify under the general standards, a company must meet one of the following financial standards:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="41"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Three years’ aggregate pre-tax income of at least US$10 million, with at least US$2 million in each of the two preceding years and positive income in all three years.</w:t>
+                    <w:t xml:space="preserve">Three years' aggregate pre-tax income of at least US$10 million, with at least US$2 million in each of the two preceding years and positive income in all three years.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="41"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Three years’ aggregate pre-tax income of at least US$12 million, with at least US$5 million in the most recent fiscal year and US$2 million in the next most recent year.</w:t>
+                    <w:t xml:space="preserve">Three years' aggregate pre-tax income of at least US$12 million, with at least US$5 million in the most recent fiscal year and US$2 million in the next most recent year.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="41"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Global market capitalization of at least US$200 million. Existing public companies must meet the minimum global market capitalization for a minimum of 90 consecutive trading days prior to receipt of clearance to make an application to list.</w:t>
-[...7 lines deleted...]
-                    <w:t xml:space="preserve">A “foreign private issuer” may also choose to qualify under alternate standards, typically by having at least one of the following:</w:t>
+                    <w:t xml:space="preserve">Global market capitalization of at least US$200 million. Existing public companies must meet the minimum global market capitalization and a closing price of US$4 per share for a minimum of 90 consecutive trading days prior to receipt of clearance to make an application to list.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">A "foreign private issuer" may also choose to qualify under alternate standards, typically by having at least one of the following:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="42"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Three years’ aggregate pre-tax income of at least US$100 million, with at least US$25 million in pre-tax income in each of the last two years.</w:t>
+                    <w:t xml:space="preserve">Three years' aggregate pre-tax income of at least US$100 million, with at least US$25 million in pre-tax income in each of the last two years.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="42"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Six months’ average global market capitalization of at least US$750 million and revenues of at least US$75 million in the most recent year.</w:t>
+                    <w:t xml:space="preserve">Six months' average global market capitalization of at least US$750 million and revenues of at least US$75 million in the most recent year.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="42"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Global market capitalization of at least US$500 million, revenues of at least US$100 million in the most recent 12-month period and three years’ aggregate cash flow of at least US$100 million (including at least US$25 million in cash flow in each of the last two years) (subject to certain adjustments).</w:t>
+                    <w:t xml:space="preserve">Global market capitalization of at least US$500 million, revenues of at least US$100 million in the most recent 12-month period and three years' aggregate cash flow of at least US$100 million (including at least US$25 million in cash flow in each of the last two years) (subject to certain adjustments).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="42"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">For controlled companies, global market capitalization of at least US$500 million, at least 12 months of operating history, the company's parent or affiliated company is a listed company in good standing and the company's parent or affiliated company retains control of the entity or is under common control with the entity.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">An “emerging growth company” that avails itself of certain provisions under the US securities laws allowing the company to report only two years of audited financial statements may qualify under alternate tests.</w:t>
+                    <w:t xml:space="preserve">An "emerging growth company" that avails itself of certain provisions under the US securities laws allowing the company to report only two years of audited financial statements may qualify under alternate tests.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -453,79 +453,79 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2024, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Share price. </w:t>
-[...2 lines deleted...]
-                    <w:t xml:space="preserve">Shares must have a closing price (or, if listing in connection with an IPO, an offering price) of at least US$4.</w:t>
+                    <w:t xml:space="preserve">Share price.</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve"> Shares must have a closing price (or, if listing in connection with an IPO, an offering price) of at least US$4.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Distribution. </w:t>
-[...2 lines deleted...]
-                    <w:t xml:space="preserve">To list its existing securities or to transfer its listing to the NYSE, a company must have at least 1.1 million publicly held shares and meet one of the following three criteria:</w:t>
+                    <w:t xml:space="preserve">Distribution.</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve"> To list its existing securities or to transfer its listing to the NYSE, a company must have at least 1.1 million publicly held shares and meet one of the following three criteria:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="40"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">At least 400 holders of 100 shares or more and an average monthly trading volume of at least 100,000 shares for the most recent six months.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
@@ -534,51 +534,51 @@
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">At least 2,200 total shareholders and an average monthly trading volume of at least 100,000 shares for the most recent six months.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="40"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">At least 500 total shareholders, with an average monthly trading volume of at least 1 million shares for the most recent 12 months.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">To list securities in connection with an IPO, a company must have at least 400 holders of 100 shares or more and at least 1.1 million publicly held shares.</w:t>
+                    <w:t xml:space="preserve">To list securities in connection with an IPO, a company must have at least 400 holders of 100 shares or more and at least 1.1 million publicly held shares. When listing a company from outside North America when such company is listing in connection with its IPO and is not listed on another regulated stock exchange, the NYSE will include all holders on a global basis in applying the minimum stockholder requirements.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">To list under the alternate “foreign private issuer” standards, a company must have at least 5,000 holders of 100 shares or more and at least 2.5 million publicly held shares worldwide.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Market value</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">. The market value of public shares must be US$40 million for IPO companies under the general domestic standards and US$100 million for other companies.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
@@ -669,66 +669,66 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
-[...14 lines deleted...]
-                  <w:hyperlink w:history="true" r:id="R1e68405157384e94">
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Listing involves registering the class of securities with the US Securities and Exchange Commission (SEC). The SEC will typically review the registration statement, including the prospectus. The following is a fairly typical process and timetable for a listing of an issuer on the NYSE via underwritten public offering in the United States.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:hyperlink w:history="true" r:id="Ra27fc46cbf504aeb">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Link to Timetable</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
@@ -747,51 +747,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Requirements for public companies generally include, among others:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="39"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Audit committee of independent directors, or a board of auditors or similar body.</w:t>
                   </w:r>
                 </w:p>
@@ -956,59 +956,67 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
-[...7 lines deleted...]
-                    <w:t xml:space="preserve">A company seeking to list must pay an application fee, an initial listing fee and annual fees. The application fee is US$25,000 and the initial listing fee for common stock is a flat rate of US$300,000 and any additional class of common stock listed is a flat rate of US$5,000. Additional shares listed subsequently will require additional payments. The annual fee is a minimum of US$80,000 and increases depending on the number of shares listed. Additional costs include printing expenses and registration fees required by the SEC, as well as legal and accounting fees.</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">A company seeking to list must pay an application fee, an initial listing fee and annual fees. The application fee is US$25,000 and the initial listing fee for common stock is a flat rate of US$325,000 and any additional class of common stock listed is a flat rate of US$5,000. Additional shares listed subsequently will require additional payments. The annual fee is a minimum of US$84,000 and increases depending on the number of shares listed. Additional costs include printing expenses and registration fees required by the SEC, as well as legal and accounting fees.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Effective 1 April 2025, a company that lists, or has listed, a primary class of equity securities on the NYSE on or after 1 April 2021 (other than as a result of a transfer from another national securities exchange) will only be charged (i) the initial listing fee for such class of securities, and (ii) the annual listing fee for such class of securities, calculated on an adjusted basis for any subsequent issuance or other corporate action, in each case for the first five years that the applicable class of securities is listed on the NYSE (Limited Fee Exemption Period).</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
           <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
@@ -1053,103 +1061,88 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
-[...40 lines deleted...]
-                    <w:spacing w:after="220"/>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">The New York Stock Exchange (NYSE) is owned by Intercontinental Exchange (NYSE: ICE), a leading operator of global markets and clearing houses.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">The NYSE does not specialize in or encourage listings by particular types of companies, but the NYSE does position and market itself as the premier exchange which lists the world's leading companies. The listing standards of the NYSE are designed to include companies that lead their industry in terms of assets, earnings, shareholder interest and market acceptance.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">The NYSE reported that as of 2025, over 530 international companies spanning across 48 countries were listed on the NYSE.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Any proposed listing would be subject to regulation by the appropriate divisions of the NYSE and the US Securities and Exchange Commission (SEC). A proposed listing may also be subject to review by the US Financial Industry Regulatory Authority (FINRA).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
-                  </w:pPr>
-[...1 lines deleted...]
-                    <w:spacing w:after="220"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The NYSE permits dual listed and cross-listed companies but maintains the same listing standards for companies regardless of whether they are listed on another exchange. Alternative listing standards are available to foreign private issuers, as summarized below.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
           <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
@@ -1197,51 +1190,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted] </w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted] </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The NYSE allows "foreign private issuers" (a term of art under US securities laws, described further below) to qualify for listing either under the domestic listing criteria or under the alternate listing standards for foreign private issuers. The alternate listing standards allow more flexibility because they do not have the same minimum distribution requirements for securities in the US and North America. The alternate listing standards are only available if there is a broad liquid market for the company's shares in its country of origin and are designed to encourage major non-U.S. companies to list their shares on the NYSE.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Under both standards, an operating history of three years is required for a company to list on the NYSE. The NYSE will consider allowing a joint history, if a company without the requisite history is acquiring a company that has the required history.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
@@ -1300,51 +1293,51 @@
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Have at least 2,200 total shareholders and an average monthly trading volume of at least 100,000 shares for the most recent six months.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="20"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Have at least 500 total shareholders, with an average monthly trading volume of at least 1 million shares for the most recent 12 months.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">A company seeking to list in connection with its initial public offering (IPO), must have at least 400 holders of 100 shares or more and at least 1.1 million publicly held shares.</w:t>
+                    <w:t xml:space="preserve">A company seeking to list in connection with its initial public offering (IPO), must have at least 400 holders of 100 shares or more and at least 1.1 million publicly held shares. When listing a company from outside North America when such company is listing in connection with its IPO and is not listed on another regulated stock exchange, the NYSE will include all holders on a global basis in applying the minimum stockholder requirements.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Market value</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">. The aggregate market value of publicly held shares must be at least US$40 million for IPO companies, or US$100 million for companies seeking to list their existing securities or to transfer to NYSE. Additionally, the shares must have a closing price (or, if listing in connection with an IPO, an offering price) of at least US$4 per share at the time of listing.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:i/>
@@ -1370,51 +1363,51 @@
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Earnings tests</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="1"/>
                       <w:numId w:val="22"/>
                     </w:numPr>
                     <w:ind w:left="1560"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Standard earnings test</w:t>
                   </w:r>
                   <w:r>
-                    <w:t xml:space="preserve">. Pre-tax earnings from continuing operations and after minority interest, amortization and equity in the earnings or losses of investees, must total (i) at least US$10 million in the aggregate for the last three fiscal years together with a minimum of US$2 million in each of the two most recent fiscal years, and positive amounts in all three years or (ii) at least US$12 million in the aggregate for the last three fiscal years together with a minimum of US$5 million in the most recent fiscal year and US$2 million in the next most recent fiscal year.</w:t>
+                    <w:t xml:space="preserve">. Pre-tax earnings from continuing operations and after minority interest, amortization and equity in the earnings or losses of investees (as adjusted), must total (i) at least US$10 million in the aggregate for the last three fiscal years together with a minimum of US$2 million in each of the two most recent fiscal years, and positive amounts in all three years or (ii) at least US$12 million in the aggregate for the last three fiscal years together with a minimum of US$5 million in the most recent fiscal year and US$2 million in the next most recent fiscal year.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="1"/>
                       <w:numId w:val="22"/>
                     </w:numPr>
                     <w:ind w:left="1560"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Alternative for emerging growth companies</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">. An "emerging growth company" (as that term is defined in the US Jumpstart Our Business Startups Act (JOBS Act)) that avails itself of certain provisions under the US securities laws allowing the company to report only two years of audited financial statements can qualify under the earnings test if its pre-tax earnings from continuing operations and after minority interest, amortization and equity in the earnings or losses of investees (as adjusted) total at least US$10 million in the aggregate for the last two fiscal years together with a minimum of $2 million in each year.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
@@ -1426,96 +1419,96 @@
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="23"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Global market capitalization test</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="1"/>
                       <w:numId w:val="24"/>
                     </w:numPr>
                     <w:ind w:left="1560"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">At least US$200 million in global market capitalization (public shares). Existing public companies must meet the minimum global market capitalization for a minimum of 90 consecutive trading days prior to receipt of clearance to make application to list.</w:t>
+                    <w:t xml:space="preserve">At least US$200 million in global market capitalization (public shares). Existing public companies must meet the minimum global market capitalization and a closing price of US$4 per share for a minimum of 90 consecutive trading days prior to receipt of clearance to make application to list.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Note</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">—In the case of companies listing in connection with an IPO, the companies' underwriter must provide a written representation that demonstrates the issuer's ability to meet the global market capitalization requirement based upon the completion of the offering.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Primary Direct Floor Listings.</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> NYSE rules allow a company to sell shares on its own behalf in connection with its initial listing upon effectiveness of a registration statement, without a traditional underwritten public offering. A company that has not previously had its common equity securities registered may list its common equity securities on NYSE at the time of effectiveness of a registration statement pursuant to which the company will sell shares in the opening auction on the first day of trading on NYSE, referred to as a "Primary Direct Floor Listing." Companies that sell at least US$100 million in market value of shares in the direct listing auction will meet the applicable aggregate market share requirement for such listings. Alternatively, if a company is selling less than US$100 million in the auction, it will qualify if the aggregate market value of publicly held shares prior to listing, together with the market value of the shares sold by the company in the direct listing auction, is at least US$250 million.  </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Alternate listing standards for foreign private issuers.</w:t>
                   </w:r>
                   <w:r>
-                    <w:t xml:space="preserve"> A company that qualifies as a "foreign private issuer" receives special treatment under US securities laws. In order to be a foreign private issuer, the company:</w:t>
+                    <w:t xml:space="preserve"> A company that qualifies as a "foreign private issuer" receives special treatment under US securities laws. Currently, in order to be a foreign private issuer, the company:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="25"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Must be a foreign (non-US), non-governmental issuer.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
@@ -1550,50 +1543,69 @@
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="1"/>
                       <w:numId w:val="27"/>
                     </w:numPr>
                     <w:ind w:left="1560"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Have more than 50% of its assets located in the US.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="1"/>
                       <w:numId w:val="27"/>
                     </w:numPr>
                     <w:ind w:left="1560"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Administer its business principally in the US.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">In June 2025, the SEC issued a </w:t>
+                  </w:r>
+                  <w:hyperlink w:history="true" r:id="R335aac891a914e4e">
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="Hyperlink"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Concept Release</w:t>
+                    </w:r>
+                  </w:hyperlink>
+                  <w:r>
+                    <w:t xml:space="preserve"> soliciting public input on whether the definition of foreign private issuer should be amended in light of significant changes in the population of foreign private issuers since 2003. The public comment period closed on 8 September 2025, and as of the date of these materials, the SEC has not yet issued any further commentary on this Concept Release.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A foreign private issuer may elect to qualify for listing on the NYSE under either: (i) the following alternate listing standards, or (ii) the domestic standards described above.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">In order to list under the alternate listing standards, a foreign private issuer must satisfy certain minimum distribution requirements, market value requirements and financial standards. Shares held by directors, officers, or their immediate family members and other concentrated holdings of 10% or more are excluded in calculating the number of publicly held shares and market value of publicly held shares noted below.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
@@ -1809,96 +1821,99 @@
                       <w:b/>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Note</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">—In the case of companies listing in connection with an IPO, the companies' underwriter must provide a written representation that demonstrates the issuer's ability to meet the global market capitalization requirement based upon the completion of the offering.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Special Purpose Acquisition Companies</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Special Purpose Acquisition Company (SPAC) activity grew exponentially over the past few years, driven largely by activity in the US. Along with this was the follow-on growth in de-SPAC transactions, as publicly listed SPACs move through the transaction life cycle to merge with an acquisition target. See the </w:t>
+                    <w:t xml:space="preserve">Special Purpose Acquisition Company (SPAC) activity has historically grown driven largely by activity in the US. Along with this was</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:i/>
+                      <w:color w:val="001A32"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Baker McKenzie </w:t>
-[...11 lines deleted...]
-                    <w:t xml:space="preserve"> for more information on SPACs. </w:t>
+                    <w:t xml:space="preserve"> the follow-on growth in de-SPAC transactions, as publicly listed SPACs move through the transaction life cycle to merge with an acquisition target. See the Baker McKenzie Global SPACs Guide for more information on SPACs.</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Other requirements of listing and special situations</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">In addition to meeting NYSE requirements, a listing company must register its securities with the SEC before admission to dealings on the NYSE. As discussed further below, this registration is a significant undertaking.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">In order to list on the NYSE, a foreign private issuer must comply with certain corporate governance standards set out in the NYSE's listed company manual (see section 5 below). A domestic company is subject to a variety of additional corporate governance standards and distribution requirements for shares in the US and North America.</w:t>
+                    <w:t xml:space="preserve">In order to list on the NYSE, a foreign private issuer must comply with certain corporate governance standards set out in the NYSE's listed company manual (</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">see the section entitled </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:i/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Corporate governance</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">). A domestic company is subject to a variety of additional corporate governance standards and distribution requirements for shares in the US and North America.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">In order to be listed, the shares must also receive a CUSIP number from CUSIP Global Services. This is a fairly simple administrative process.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The NYSE also requires that the company have a designated market maker. The company may either select an eligible designated market maker as part of its listing application or delegate authority to the NYSE to select an eligible designated market maker. The NYSE will provide the company with a list of eligible designated market makers, along with contact information and market performance information.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">If a company with bearer shares has difficulty demonstrating its number of shareholders worldwide, it may request to be sponsored by a NYSE member firm that would ensure the company has adequate liquidity and depth of market for its shares.</w:t>
                   </w:r>
@@ -2139,51 +2154,67 @@
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="1"/>
                       <w:numId w:val="37"/>
                     </w:numPr>
                     <w:ind w:left="1560"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A company will be considered to be below compliance standards and accordingly may be subject to suspension and delisting if the average closing price of its listed security is less than US$1 over a consecutive 30 trading-day period.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="1"/>
                       <w:numId w:val="37"/>
                     </w:numPr>
                     <w:ind w:left="1560"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">A company generally has six months to bring its share price and average share price back above US$1 but must notify the NYSE, within 10 business days of receipt of the notification, of its intent to cure the deficiency.</w:t>
+                    <w:t xml:space="preserve">A company generally has six months to bring its share price and average share price back above US$1 but must notify the NYSE, within 10 business days of receipt of the notification, of its intent to cure the deficiency. </w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:pPr>
+                    <w:pStyle w:val="ListParagraph"/>
+                    <w:numPr>
+                      <w:ilvl w:val="1"/>
+                      <w:numId w:val="37"/>
+                    </w:numPr>
+                    <w:ind w:left="1560"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">A company can regain compliance at any time during the six-month cure period if on the last trading day of any calendar month during the cure period the company has a closing share price of at least US$1 and an average closing share price of at least US$1 over the 30 trading-day period ending on the last trading day of that month.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="1"/>
                       <w:numId w:val="37"/>
                     </w:numPr>
                     <w:ind w:left="1560"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A failure to satisfy the minimum price requirement will be deemed cured if the price promptly exceeds US$1 per share, and the price remains above US$1 per share for at least the following 30 trading days.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
@@ -2265,51 +2296,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">For non-US companies listing in the US for the first time, the listing process involves both the relevant exchange (for example, the NYSE) and the SEC.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">NYSE</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
@@ -2573,63 +2604,57 @@
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A prospective applicant for listing may use the NYSE's free confidential review process to learn whether the company is eligible for listing and whether it may need to satisfy any additional conditions. In order for the NYSE to conduct such a confidential eligibility review, the company must provide the NYSE with a variety of corporate documents and information.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">SEC registration</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...1 lines deleted...]
-                  </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">In addition to the NYSE-related requirements, a foreign private issuer must register the class of securities it intends to list with the SEC by filing a registration statement (Form 20-F). If a sale or offering is to be made in connection with the listing (such as an IPO), the offering must be registered by filing a registration statement (typically on Form F-1 for an initial US listing), including a prospectus. The Form 20-F and Form F-1 require largely the same information.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
-                  </w:pPr>
-[...1 lines deleted...]
-                    <w:spacing w:after="220"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The Form 20-F registration statement includes consolidated financial statements for the past three years, audited by an independent auditor and accompanied by an audit report. These consolidated financial statements must include:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="17"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A balance sheet.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
@@ -2708,63 +2733,57 @@
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">If the statements are in compliance with IFRS, the compliance must be explicitly stated, and an auditor's certification to the same must be provided.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="18"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">If the financial statements and schedules are prepared according to local GAAP, the material variations with US GAAP and SEC Regulation S-X must be disclosed. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...11 lines deleted...]
-                    <w:spacing w:after="220"/>
+                  <w:r>
+                    <w:t xml:space="preserve">The last year of the audited financial statements generally may not be older than 15 months at the time of listing, and, in the case of an IPO, may not be older than 12 months at the time the document is filed. Consolidated interim financial statements may have to be provided if the registration statement becomes effective more than nine months after the end of the last audited financial year.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A statement regarding capitalization and indebtedness must also be included in the registration statement. If the registration with the SEC and listing on the NYSE is being made pursuant to an IPO, then financial information regarding proceeds and use of proceeds may also be required. If an issuer is registering debt securities, a ratio of earnings to fixed charges must also be provided.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">These financial statement requirements may be difficult for non-US companies to comply with, because the US requirements are somewhat unique.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The Form 20-F or Form F-1, in addition to financial statements, must publicly disclose a variety of information, such as:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
@@ -2867,101 +2886,101 @@
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Off-balance sheet arrangements, contractual obligations and contractual commitments.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="19"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Changes in the company's certifying accountant and ADR fees and payments.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Filings with the SEC must be made electronically through the SEC's electronic EDGAR system. Documents are publicly available as soon as they are filed. Under certain circumstance (for example, an issuer already listed on a non-US exchange or an issuer seeking an initial listing both on a US and a non-US exchange) the SEC will permit a foreign private issuer to make its initial filing in paper form, on a draft confidential basis. In addition, an "emerging growth company" (as that term is defined in the JOBS Act), including one that is also a foreign private issuer, may make an initial filing of its registration statement to the SEC on a confidential basis. All amendments (including amendments responding to the SEC's comments on the initial confidential filing) must be publicly filed through the EDGAR system.</w:t>
-[...7 lines deleted...]
-                    <w:t xml:space="preserve">From the time the company decides to make a public offering in the US, through the SEC's confidential review process, the company must not engage in publicity for the offering or that may stimulate interest in the company or its securities. After the registration statement is filed publicly, but before the securities are all distributed to investors and final prospectuses delivered, the company must continue to restrict its public communications and use of offering-related materials.</w:t>
+                    <w:t xml:space="preserve">Filings with the SEC must be made electronically through the SEC's electronic EDGAR system. All amendments (including amendments responding to the SEC's comments) must be filed through the EDGAR system.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">From the time the company decides to make a public offering in the US, the company must not engage in publicity/communications for the offering that may stimulate interest in the company or its securities. After the registration statement is filed publicly, but before the securities are all distributed to investors and final prospectuses delivered, the company must continue to restrict its public communications and use of offering-related materials.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The SEC will not declare the registration statement effective until FINRA clears the underwriting arrangements for any related public offering.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">US domestic companies are also required to register their listed class of securities with the SEC. To register a class of securities other than in connection with a sale of securities, the issuer must file on Form 10. If a sale or offering is to be made in connection with the listing (such as an IPO), the offering must be registered by filing a registration statement (typically on Form S-1), including a prospectus. The Form 10 and Form S-1 require largely the same information. The Form S-1 is similar to the Form F-1 but generally requires more extensive disclosure regarding executive compensation and corporate governance practices. US domestic issuers are required to provide US GAAP audited financial statements and may not, at this time, report their financial results under IFRS.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Timetable</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The following is a fairly typical process and timetable for a listing of either a foreign private issuer or a domestic issuer on the NYSE via underwritten public offering in the US.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R38b859fa46a647ec">
+                  <w:hyperlink w:history="true" r:id="R6852c768b5c54c06">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Link to Timetable</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
@@ -3012,86 +3031,86 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2022, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">An NYSE listed company has disclosure and reporting obligations both to the NYSE and the SEC. Generally, a listed company must release quickly to the public any news or information that might reasonably be expected to materially affect security values or influence investment decisions. Further, the NYSE strives to ensure that listed companies provide timely and regular financial information.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Disclosure of material information</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Generally, the NYSE seeks to avoid a situation where unusual market activity or substantial changes in price occur shortly before an important corporate action or development is announced, particularly because these changes may indicate the trading on the basis of material non-public ("inside") information. The NYSE believes these risks are prevalent in the context of negotiations and preparations regarding mergers and acquisitions, stock splits, exchanges or tender offers, changes in dividend rates or earnings, calls for redemption and new contracts, products or discoveries. The NYSE recommends that companies exercise caution to keep these matters confidential. If confidentiality can be maintained, a public announcement may not be necessary, but if unusual market activity appears to be taking place while important corporate developments are under discussion or undertaken, the NYSE recommends that the company be ready to make a public announcement.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">The NYSE also recommends that information provided to security analysts, financial writers and shareholders should be supplied in a consistent manner without favoring one over the others. For example, a company should not give advance information to analysts regarding matters like earnings, stock splits, mergers or tender without providing notice of the same to the press.</w:t>
+                    <w:t xml:space="preserve">The NYSE also recommends that information provided to security analysts, financial writers and shareholders should be supplied in a consistent manner without favoring one over the other. For example, a company should not give advance information to analysts regarding matters like earnings, stock splits, mergers or tender without providing notice of the same to the press.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Once listed, a company is also subject to the NYSE's market surveillance program. This on-line system monitors price movements and volume changes. Significant shifts will be flagged and may result in a review, during which the issuer may be contacted for an explanation. If information leaks occur or rumors circulate in connection with significant corporate transactions, the NYSE may halt or delay trading in the security. The NYSE may require the company to make a public announcement, if the market appears to be reacting to undisclosed information. The information can be disclosed through any means that complies with the SEC's Regulation FD (fair disclosure), although the NYSE recommends that information be disclosed through a press release.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A listed company must also give the NYSE prompt written notice of a variety of corporate events affecting the company and its securities.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
@@ -3123,51 +3142,51 @@
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="13"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Furnishing to the SEC, from time to time, by means of a simple cover page report known as the Form 6-K, copies of significant press releases, reports and other disclosures that the issuer otherwise makes public as well as information on material cybersecurity incidents that the issuer discloses in a foreign jurisdiction to any stock exchange or securityholder.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="13"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Filing an annual report on Form 20-F, which includes new required disclosures on cybersecurity risk management and governance as well as new required disclosures regarding insider trading policies and procedures.</w:t>
+                    <w:t xml:space="preserve">Filing an annual report on Form 20-F, which includes required disclosures on cybersecurity risk management and governance as well as new required disclosures regarding insider trading policies and procedures.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Form 6-K</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">. A foreign private issuer must furnish a Form 6-K to the SEC from time to time. This is required by the SEC to report information that either:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="14"/>
@@ -3327,62 +3346,51 @@
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Sales and holdings by affiliates</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">US securities laws limit the extent to which officers, directors and other control persons of a public company can sell their securities publicly in the US. Generally, in the absence of any available exemption (such as SEC Rule 144, which provides for resales subject to limitations on the quantity and timing) none of the principal officers or directors of a public company may sell their shares in the US market unless there is a registration statement then in effect, covering their shares. However, sales by officers and directors of a foreign private issuer of ordinary shares through ordinary brokerage transactions on most major non-US stock exchanges are unrestricted by US federal securities laws.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">In addition, if a person or group of persons acting in concert acquires beneficial ownership of more than 5% of any registered class of voting equity securities, they will need to make a filing with the SEC on Form 13D or 13G. These filings also must be amended or updated from time to time.  In October 2023, the SEC adopted amendments to Regulation 13D – G under the Exchange Act. For further discussion of the amendments, see our Client Alert: </w:t>
-[...10 lines deleted...]
-                    <w:t xml:space="preserve">.</w:t>
+                    <w:t xml:space="preserve">In addition, if a person or group of persons acting in concert acquires beneficial ownership of more than 5% of any registered class of voting equity securities, they will need to make a filing with the SEC on Form 13D or 13G. These filings also must be amended or updated from time to time.  In October 2023, the SEC adopted amendments to Regulation 13D – G under the Exchange Act.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Anti-fraud laws and insider trading</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">SEC and stock exchange disclosure rules are intended to ensure that securities markets receive information regarding material events that might affect the trading prices of public company securities so that investors have adequate information available to them on a timely basis. These disclosures are subject to the antifraud provisions of US federal securities laws, including SEC Rule 10b-5. This rule makes it unlawful to engage in fraudulent or manipulative practices or "to make any untrue statement of a material fact or to omit to state a material fact necessary in order to make the statements made, in the light of the circumstances under which they were made, not misleading."</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
@@ -3454,51 +3462,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">As stated previously, a foreign private issuer must comply with certain corporate governance standards set out in the NYSE's listed company manual, although there are a much greater number of corporate governance requirements applicable to domestic companies. Listed foreign private issuers must publicly disclose any significant ways in which their corporate governance practices differ from those followed by domestic companies under the NYSE listing standards. For example, while the US has now added new requirements effectively mandating the use of compensation committees of independent directors for most listed issuers, foreign private issuers listed on the NYSE may continue to follow home country practices in relation to executive compensation decisions as long as they describe how their practices diverge from US practices in their Form 20-F disclosures.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Additionally, the CEO of a listed company must notify the NYSE in writing if any executive officer of the company becomes aware of non-compliance with any of the applicable NYSE corporate governance provisions, and each listed company must submit an annual written affirmation to the NYSE on these and similar matters.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
@@ -3645,62 +3653,60 @@
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="11"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Adoption and maintenance of a code of ethics for senior and financial officers.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="11"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Potential forfeiture of CEO and CFO bonuses or certain other types of compensation in the event of an accounting restatement, as well as additional new compensation clawback rules implemented in 2023 requiring the recovery of incentive-based compensation that is erroneously "received" by current and former executive officers for fiscal periods preceding the date of an accounting restatement (see our Client Alert: </w:t>
-[...10 lines deleted...]
-                    <w:t xml:space="preserve">).</w:t>
+                    <w:t xml:space="preserve">Potential </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">forfeiture of CEO and CFO bonuses or certain other types of compensation in the event of an accounting restatem</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">ent, as well as additional new compensation clawback rules requiring the recovery of incentive-based compensation that is erroneously "received" by current and former executive officers for fiscal periods preceding the date of an accounting restatement</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Other implications for corporate governance</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">In addition to complying with its express obligations under the US securities laws, a foreign private issuer should also consider the following practical implications of becoming a public company in the US:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
@@ -3899,59 +3905,59 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
-[...7 lines deleted...]
-                    <w:t xml:space="preserve">There are no additional NYSE requirements that apply to very large multinational companies or smaller companies. SEC disclosure and other requirements may vary for companies in specialized industries (such as oil &amp; gas companies, investment companies and financial companies). For example, the SEC adopted special disclosure rules for all listed companies (foreign and domestic) requiring an annual specialized disclosure report on Form SD if "conflict minerals" (as defined within the rules) are contained in products a company manufactures or contracts to be manufactured and necessary to the functionality of those products or their production processes and also adopted special disclosure rules for all listed companies (foreign and domestic) requiring resource extraction issuers to disclose payments to governments related to the commercial development of oil, natural gas or minerals, reportable through report on Form SD. Most recently, the SEC adopted new rules for all listed companies (foreign and domestic) requiring disclosure of material cybersecurity incidents and certain other cybersecurity related disclosures as well as new rules requiring certain disclosures about an issuer's insider trading policies and procedures.</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">There are no additional NYSE requirements that apply to very large multinational companies or smaller companies. SEC disclosure and other requirements may vary for companies in specialized industries (such as oil &amp; gas companies, investment companies and financial companies). For example, the SEC has disclosure rules for all listed companies (foreign and domestic) requiring an annual specialized disclosure report on Form SD if "conflict minerals" (as defined within the rules) are contained in products a company manufactures or contracts to be manufactured and necessary to the functionality of those products or their production processes and also adopted special disclosure rules for all listed companies (foreign and domestic) requiring resource extraction issuers to disclose payments to governments related to the commercial development of oil, natural gas or minerals, reportable through report on Form SD. The SEC also has rules for all listed companies (foreign and domestic) requiring disclosure of material cybersecurity incidents and certain other cybersecurity related disclosures as well as new rules requiring certain disclosures about an issuer's insider trading policies and procedures.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The NYSE provides alternative listing standards for companies that operate primarily to provide venture capital for small and medium sized business equity listings. These standards are only available to companies registered under the Investment Company Act of 1940 or the Small Business Investment Act of 1958. Under these standards the earnings requirement is modified, and the net tangible assets applicable to common stock must be at least US$18 million (including a minimum of US$8 million in paid-in-capital or retained earnings).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">No explicit procedure currently exists for fast track or expedited listing, but the process may be expedited with the NYSE if scheduling and timing permit. Most companies find that the SEC registration process is more time-consuming than the NYSE listing process.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
@@ -4012,51 +4018,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The NYSE does not impose any requirements for a listed foreign company to maintain a presence in the US or keep any original records there. However, US laws require public companies to keep reasonable records and to devise an adequate system of internal accounting for the protection of assets. A public company should establish procedures and consult with its auditors to ensure that its compliance systems and its auditors' accounting systems are adequate to meet these requirements.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -4109,67 +4115,119 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
-[...7 lines deleted...]
-                    <w:t xml:space="preserve">A company seeking to list on the NYSE pays an application fee, an initial listing fee and annual fees. The NYSE's application fee is US$25,000, and the initial listing fee for common stock is a flat rate of US$300,000 and any additional class of common stock listed is a flat rate of US$5,000. Additional shares listed subsequently will require additional payments. The annual fee is a minimum of US$80,000 and increases depending on the number of shares listed. Subject to limited exceptions, the total fees that may be billed to an issuer in a calendar year are capped at US$500,000. Other fees are applicable to such corporate events as the listing of additional securities.</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">A company seeking to list on the NYSE pays an application fee, an initial listing fee and annual fees. The NYSE's application fee is US$25,000, and the initial listing fee for common stock is a flat rate of US$325,000 and any additional class of common stock listed is a flat rate of US$5,000. Additional shares listed subsequently will require additional payments. The annual fee is a minimum of US$84,000 and increases depending on the number of shares listed. Subject to limited exceptions, the total fees that may be billed to an issuer in a calendar year are capped at US$500,000. Other fees are applicable to such corporate events as the listing of additional securities.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Additional costs include printing expenses and registration fees required by the SEC, as well as legal and accounting fees.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Effective 1 April 2025, a company that lists, or has listed, a primary class of equity securities on the NYSE on or after 1 April 2021 (other than as a result of a transfer from another national securities exchange) will only be charged (i) the initial listing fee for such class of securities, and (ii) the annual listing fee for such class of securities, calculated on an adjusted basis for any subsequent issuance or other corporate action, in each case for the first five years that the applicable class of securities is listed on the NYSE (Limited Fee Exemption Period).</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">1</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:pPr>
+                    <w:pBdr>
+                      <w:top w:val="single" w:sz="4"/>
+                    </w:pBdr>
+                  </w:pPr>
+                  <w:r/>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">[1] The NYSE notes in its rules that for the avoidance of doubt, a company that lists a primary class of equity securities on the NYSE on or after 1 April 2025 will be entitled to a full five-year Limited Fee Exemption Period. Any company that listed a primary class of equity securities on the NYSE before 1 April 2025, but on or after 1 April 2021, will be entitled to the remaining balance of the five-year Limited Fee Exemption Period running from 1 April 2025 until the five-year anniversary of the date on which such company listed its primary class of equity securities on the NYSE.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:br/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
           <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
@@ -4214,51 +4272,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">With very few exceptions, all information for registration with the NYSE and the SEC must be submitted in the English language.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Key differences in requirements for domestic companies</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
@@ -4286,74 +4344,159 @@
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="10"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Foreign private issuers are not required to follow US rules covering the solicitation of proxies for annual or special meetings of shareholders, which require US companies to file with the SEC (and provide to their shareholders) proxy statements containing detailed information on the matters to be considered at the meeting and the compensation of individual executive officers and directors. Foreign private issuers are required to provide only aggregate information on compensation of executive officers and directors when filing their annual reports on Form 20-F.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="10"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Executive officers, directors and holders of 10% of the outstanding shares of US companies are subject to insider trade reporting on Form 3 (initial ownership report) and Form 4 (changes in beneficial ownership) and short-swing profit disgorgement requirements pursuant to Section 16 of the Exchange Act, while foreign private issuers and their executive officers, directors and shareholders are not.</w:t>
-[...22 lines deleted...]
-                    <w:t xml:space="preserve">In addition, a foreign private issuer may choose to apply for initial listing on the NYSE under either the US domestic standards or the alternative criteria for foreign private issuers, both of which are further described in section 2 above, while a domestic company must follow the domestic standards. The quantitative criteria for continued listing on the NYSE (for example, distribution, financial standards and share price) is the same for domestic issuers and foreign private issuers.</w:t>
+                    <w:t xml:space="preserve">Foreign private issuers generally may follow home country practices in relation to corporate governance, rather than following the rules that apply to US companies. Foreign private issuers are, however, subject to certain disclosure obligations when doing so, which are further </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">described in the section entitled </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:i/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Corporate governance</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">. Domestic issuers, however, are subject to additional governance requirements relating to the composition of audit, compensation and nominating committee, codes of ethics, and trading blackouts relating to benefit plans, descriptions of which are beyond the scope of this note.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">In addition, a foreign private issuer may choose to apply for initial listing on the NYSE under either the US domestic standards or the alternative criteria for foreign private issuers, both of which are further described </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">in the section entitled </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:i/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Principal listing and maintenance requirements and procedures</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">, while a domestic company must follow the domestic standards. The quantitative criteria for continued listing on the NYSE (for example, distribution, financial standards and share price) is the same for domestic issuers and foreign private issuers.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:i/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Reporting obligations relating to insider trades</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Executive officers, directors and holders of 10% of the outstanding shares of US companies are subject to insider trade reporting on Form 3 (initial ownership report) and Form 4 (changes in beneficial ownership) and short-swing profit disgorgement requirements pursuant to Section 16 of the Exchange Act. Historically, foreign private issuers have not been subject to these reporting requirements. In 2026, the SEC adopted final rules implementing the requirements of the Holding Foreign Insiders Accountable Act (HFIAA) which extend Section 16(a) of the Exchange Act to officers and directors of foreign private issuers with a class of securities registered pursuant to Section 12 of the Exchange Act. The final rules do not extend Section 16(a) reporting obligations to 10% shareholders of foreign private issuers, nor do they apply the short-swing profit liability provisions of Section 16(b) or the short-sale restrictions of Section 16(c) to insiders of foreign private issuers.  </w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">The SEC subsequently issued an exemptive order granting relief from Section 16(a) insider reporting requirements for officers and directors of certain foreign private issuers who would otherwise have been required to make reports under the newly adopted rules. The relief applies when the foreign private issuer is organized in the following covered jurisdictions — Canada, Chile, the European Economic Area, Korea, Switzerland and the United Kingdom — and is subject to certain specified qualifying regulations of that jurisdiction or another covered jurisdiction. For further information, see our Client Alert, </w:t>
+                  </w:r>
+                  <w:hyperlink w:history="true" r:id="R8489502024654c61">
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="Hyperlink"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Exemption of Certain Jurisdictions From Section 16(a) Reporting</w:t>
+                    </w:r>
+                  </w:hyperlink>
+                  <w:r>
+                    <w:t xml:space="preserve">. </w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:pPr>
+                    <w:pBdr>
+                      <w:top w:val="single" w:sz="4"/>
+                    </w:pBdr>
+                  </w:pPr>
+                  <w:r/>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">April 2021, will be entitled to the remaining balance of the five-year Limited Fee Exemption Period running from 1 April 2025 until the five-year anniversary of the date on which such company listed its primary class of equity securities on the NYSE.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:br/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
           <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
@@ -7749,51 +7892,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insightplus.bakermckenzie.com/bm/attachment_dw.action?attkey=FRbANEucS95NMLRN47z%2BeeOgEFCt8EGQJsWJiCH2WAUuQVQjpl3o%2BQzUxecjEbFL&amp;amp;nav=FRbANEucS95NMLRN47z%2BeeOgEFCt8EGQbuwypnpZjc4%3D&amp;amp;attdocparam=pB7HEsg%2FZ312Bk8OIuOIH1c%2BY4beLEAeiCIukYeOcBk%3D&amp;amp;fromContentView=1" TargetMode="External" Id="R8493c4d6d6524f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insightplus.bakermckenzie.com/bm/capital-markets/united-states-sec-issues-new-deadlines-for-section-13-filings" TargetMode="External" Id="R5d591a1c235f4c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2020-update-8th-edition/nylisting-doc-and-proc.pdf?rev=6a337817d6914fb081040c111d987e08" TargetMode="External" Id="R38b859fa46a647ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://whem.bakerworld.com/global/knowhow-whem/Global/_layouts/15/DocIdRedir.aspx?ID=J7JR74QVTEMV-37-1132" TargetMode="External" Id="R3e880ed66f384160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2020-update-8th-edition/nylisting-process.pdf?rev=9c4ff3d8c92f48b6a4b14db88f1e2d65" TargetMode="External" Id="R1e68405157384e94" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/-/media/files/insight/publications/2026/03/united-states-exemption-of-certain-jurisdictions-from-section-16a-reporting.pdf?sc_lang=en&amp;amp;rev=0ff2e7a9bb464c8c9cbd6446f684e4a0&amp;amp;hash=887530AFBBA3221B0747C228ABED9458" TargetMode="External" Id="R8489502024654c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2020-update-8th-edition/nylisting-doc-and-proc.pdf?rev=6a337817d6914fb081040c111d987e08" TargetMode="External" Id="R6852c768b5c54c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sec.gov/newsroom/press-releases/2025-82-sec-solicits-public-comment-foreign-private-issuer-definition" TargetMode="External" Id="R335aac891a914e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2020-update-8th-edition/nylisting-process.pdf?rev=9c4ff3d8c92f48b6a4b14db88f1e2d65" TargetMode="External" Id="Ra27fc46cbf504aeb" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>