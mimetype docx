--- v1 (2026-05-08)
+++ v2 (2026-06-25)
@@ -684,51 +684,51 @@
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Listing involves registering the class of securities with the US Securities and Exchange Commission (SEC). The SEC will typically review the registration statement, including the prospectus. The following is a fairly typical process and timetable for a listing of an issuer on the NYSE via underwritten public offering in the United States.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="Ra27fc46cbf504aeb">
+                  <w:hyperlink w:history="true" r:id="R270150beedf9452c">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Link to Timetable</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
@@ -1552,51 +1552,51 @@
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="1"/>
                       <w:numId w:val="27"/>
                     </w:numPr>
                     <w:ind w:left="1560"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Administer its business principally in the US.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">In June 2025, the SEC issued a </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R335aac891a914e4e">
+                  <w:hyperlink w:history="true" r:id="R1496a35fbba94add">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Concept Release</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> soliciting public input on whether the definition of foreign private issuer should be amended in light of significant changes in the population of foreign private issuers since 2003. The public comment period closed on 8 September 2025, and as of the date of these materials, the SEC has not yet issued any further commentary on this Concept Release.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A foreign private issuer may elect to qualify for listing on the NYSE under either: (i) the following alternate listing standards, or (ii) the domestic standards described above.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">In order to list under the alternate listing standards, a foreign private issuer must satisfy certain minimum distribution requirements, market value requirements and financial standards. Shares held by directors, officers, or their immediate family members and other concentrated holdings of 10% or more are excluded in calculating the number of publicly held shares and market value of publicly held shares noted below.</w:t>
@@ -2936,51 +2936,51 @@
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Timetable</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The following is a fairly typical process and timetable for a listing of either a foreign private issuer or a domestic issuer on the NYSE via underwritten public offering in the US.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R6852c768b5c54c06">
+                  <w:hyperlink w:history="true" r:id="Rd7f5f6566df444a7">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Link to Timetable</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
@@ -4405,51 +4405,51 @@
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Reporting obligations relating to insider trades</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Executive officers, directors and holders of 10% of the outstanding shares of US companies are subject to insider trade reporting on Form 3 (initial ownership report) and Form 4 (changes in beneficial ownership) and short-swing profit disgorgement requirements pursuant to Section 16 of the Exchange Act. Historically, foreign private issuers have not been subject to these reporting requirements. In 2026, the SEC adopted final rules implementing the requirements of the Holding Foreign Insiders Accountable Act (HFIAA) which extend Section 16(a) of the Exchange Act to officers and directors of foreign private issuers with a class of securities registered pursuant to Section 12 of the Exchange Act. The final rules do not extend Section 16(a) reporting obligations to 10% shareholders of foreign private issuers, nor do they apply the short-swing profit liability provisions of Section 16(b) or the short-sale restrictions of Section 16(c) to insiders of foreign private issuers.  </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The SEC subsequently issued an exemptive order granting relief from Section 16(a) insider reporting requirements for officers and directors of certain foreign private issuers who would otherwise have been required to make reports under the newly adopted rules. The relief applies when the foreign private issuer is organized in the following covered jurisdictions — Canada, Chile, the European Economic Area, Korea, Switzerland and the United Kingdom — and is subject to certain specified qualifying regulations of that jurisdiction or another covered jurisdiction. For further information, see our Client Alert, </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R8489502024654c61">
+                  <w:hyperlink w:history="true" r:id="R4e23cd7488e8452e">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Exemption of Certain Jurisdictions From Section 16(a) Reporting</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pBdr>
@@ -7892,51 +7892,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/-/media/files/insight/publications/2026/03/united-states-exemption-of-certain-jurisdictions-from-section-16a-reporting.pdf?sc_lang=en&amp;amp;rev=0ff2e7a9bb464c8c9cbd6446f684e4a0&amp;amp;hash=887530AFBBA3221B0747C228ABED9458" TargetMode="External" Id="R8489502024654c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2020-update-8th-edition/nylisting-doc-and-proc.pdf?rev=6a337817d6914fb081040c111d987e08" TargetMode="External" Id="R6852c768b5c54c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sec.gov/newsroom/press-releases/2025-82-sec-solicits-public-comment-foreign-private-issuer-definition" TargetMode="External" Id="R335aac891a914e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2020-update-8th-edition/nylisting-process.pdf?rev=9c4ff3d8c92f48b6a4b14db88f1e2d65" TargetMode="External" Id="Ra27fc46cbf504aeb" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/-/media/files/insight/publications/2026/03/united-states-exemption-of-certain-jurisdictions-from-section-16a-reporting.pdf?sc_lang=en&amp;amp;rev=0ff2e7a9bb464c8c9cbd6446f684e4a0&amp;amp;hash=887530AFBBA3221B0747C228ABED9458" TargetMode="External" Id="R4e23cd7488e8452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2020-update-8th-edition/nylisting-doc-and-proc.pdf?rev=6a337817d6914fb081040c111d987e08" TargetMode="External" Id="Rd7f5f6566df444a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sec.gov/newsroom/press-releases/2025-82-sec-solicits-public-comment-foreign-private-issuer-definition" TargetMode="External" Id="R1496a35fbba94add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2020-update-8th-edition/nylisting-process.pdf?rev=9c4ff3d8c92f48b6a4b14db88f1e2d65" TargetMode="External" Id="R270150beedf9452c" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>