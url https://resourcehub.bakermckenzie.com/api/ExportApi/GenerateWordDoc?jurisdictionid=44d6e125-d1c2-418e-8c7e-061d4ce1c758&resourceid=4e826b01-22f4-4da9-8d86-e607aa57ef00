--- v0 (2026-02-12)
+++ v1 (2026-04-05)
@@ -228,222 +228,222 @@
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="7772400" cy="714375"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/thailand_banner_v2.jpg?h=75&amp;amp;w=816&amp;amp;rev=01e3554e7e3c46d3ad8db565d4ffbd60&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/thailand_banner_v2.jpg?h=75&amp;amp;w=816&amp;amp;rev=01e3554e7e3c46d3ad8db565d4ffbd60&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="Re9d140921cf043c9"/>
+                        <a:blip r:embed="R837197630a92418e"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7772400" cy="714375"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="left"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="5391150" cy="1171575"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="6" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/quotes/thailand_quote_v2.jpg?rev=0f51ef9c0a774f7da8400342084261d6&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="3" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/quotes/thailand_quote_v2.jpg?rev=0f51ef9c0a774f7da8400342084261d6&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="R8a36670ee4f84557"/>
+                        <a:blip r:embed="R2d4bf52bcbf048f4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5391150" cy="1171575"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="4C0078"/>
             </w:rPr>
             <w:t xml:space="preserve">                      </w:t>
           </w:r>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1114425" cy="1571625"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="7" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/tile-images/2021_asia.jpg?h=165&amp;amp;w=117&amp;amp;rev=49ba0d7996214429a95f4f9c56698bbc&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="4" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/tile-images/2021_asia.jpg?h=165&amp;amp;w=117&amp;amp;rev=49ba0d7996214429a95f4f9c56698bbc&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="R6242758ca47e41a2"/>
+                        <a:blip r:embed="Rba0a96ed30cb4192"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1114425" cy="1571625"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r>
             <w:br/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
-          <w:hyperlink w:history="true" r:id="R9f5695fc8ec34aef">
+          <w:hyperlink w:history="true" r:id="R5a1cfd76ad944609">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve">Thailand Full Report</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:ind/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="323232"/>
               <w:sz w:val="36"/>
               <w:bdr w:val="single" w:color="000000" w:sz="16" w:space="1"/>
             </w:rPr>
             <w:t xml:space="preserve">How to use and navigate this report</w:t>
           </w:r>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="8667750" cy="1695450"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="8" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/jurisdiction_instructions_v1.jpg?rev=0b2544bab61249d491e5aeb9ba679f2c&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/jurisdiction_instructions_v1.jpg?rev=0b2544bab61249d491e5aeb9ba679f2c&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="Rcc8e08b83c4c4a35"/>
+                        <a:blip r:embed="R549ad3c0ef2f4d31"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8667750" cy="1695450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
@@ -933,51 +933,51 @@
                   <w:r>
                     <w:t xml:space="preserve">offense against </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">liberty — whoever compels the other person to do or not to do any act, or to suffer anything by putting him/her in fear of injury to life, body, liberty, reputation or property of him/her or another person, or who commits violence so that he/she does not do such act or suffer such thing</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="8DB3E2"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[4]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="13"/>
                     </w:numPr>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R880f3fd480304f49">
+                  <w:hyperlink w:history="true" r:id="Rfec19aa8809f42b1">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">rape — whoever has sexual intercourse with another person who has the inability to resist by committing any act of violence or by causing such person to mistake himself/herself as another person</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="8DB3E2"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[5]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:br/>
@@ -3349,51 +3349,51 @@
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Pursuant to the DVA, the Ministry of Social Development and Human Security is legally required to prepare an annual report on the number of domestic violence cases, the number of protective orders or measures, the number of violations of the said orders/measures of the relevant officials or the court and the number of settlements.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Please refer to this link for previous annual reports (it is only available in Thai): </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rfa1f89ec3ce1484d">
+                  <w:hyperlink w:history="true" r:id="R08b0603b3de74fb8">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://violence.in.th/publicweb/Stat.aspx</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                   <w:r>
                     <w:br/>
                   </w:r>
                   <w:r>
                     <w:br/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -7632,51 +7632,51 @@
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[1]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Summary of the FIA</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">, Department of Women's Affairs and Family Development,</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rdb954961e6624b75">
+                  <w:hyperlink w:history="true" r:id="Rb92985e1a1ae4b1d">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://www.violence.in.th/publicweb/pdf/mou/saraprb62.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[2]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
@@ -11375,51 +11375,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="Re9d140921cf043c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="R8a36670ee4f84557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="R6242758ca47e41a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/re-upload/2021_fdv_thailand.pdf?rev=c73d8a31beb54c069c4d5552daee6fc4&amp;sc_lang=en" TargetMode="External" Id="R9f5695fc8ec34aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="Rcc8e08b83c4c4a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.violence.in.th/publicweb/pdf/mou/saraprb62.pdf" TargetMode="External" Id="Rdb954961e6624b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://violence.in.th/publicweb/Stat.aspx" TargetMode="External" Id="Rfa1f89ec3ce1484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///U:/Active/2020%20Pro-Bono%20GRW/Reports/010.%20Final/Thailand/2021_FDV_Thailand.DOCX#_edn2" TargetMode="External" Id="R880f3fd480304f49" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="R837197630a92418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="R2d4bf52bcbf048f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="Rba0a96ed30cb4192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/re-upload/2021_fdv_thailand.pdf?rev=c73d8a31beb54c069c4d5552daee6fc4&amp;sc_lang=en" TargetMode="External" Id="R5a1cfd76ad944609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="R549ad3c0ef2f4d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.violence.in.th/publicweb/pdf/mou/saraprb62.pdf" TargetMode="External" Id="Rb92985e1a1ae4b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://violence.in.th/publicweb/Stat.aspx" TargetMode="External" Id="R08b0603b3de74fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///U:/Active/2020%20Pro-Bono%20GRW/Reports/010.%20Final/Thailand/2021_FDV_Thailand.DOCX#_edn2" TargetMode="External" Id="Rfec19aa8809f42b1" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>