--- v1 (2026-04-05)
+++ v2 (2026-06-10)
@@ -228,222 +228,222 @@
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="7772400" cy="714375"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/thailand_banner_v2.jpg?h=75&amp;amp;w=816&amp;amp;rev=01e3554e7e3c46d3ad8db565d4ffbd60&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/thailand_banner_v2.jpg?h=75&amp;amp;w=816&amp;amp;rev=01e3554e7e3c46d3ad8db565d4ffbd60&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="R837197630a92418e"/>
+                        <a:blip r:embed="R526e277e45d64645"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7772400" cy="714375"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="left"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="5391150" cy="1171575"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="6" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/quotes/thailand_quote_v2.jpg?rev=0f51ef9c0a774f7da8400342084261d6&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="3" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/quotes/thailand_quote_v2.jpg?rev=0f51ef9c0a774f7da8400342084261d6&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="R2d4bf52bcbf048f4"/>
+                        <a:blip r:embed="Re6709ae216b34f54"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5391150" cy="1171575"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="4C0078"/>
             </w:rPr>
             <w:t xml:space="preserve">                      </w:t>
           </w:r>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1114425" cy="1571625"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="7" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/tile-images/2021_asia.jpg?h=165&amp;amp;w=117&amp;amp;rev=49ba0d7996214429a95f4f9c56698bbc&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="4" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/tile-images/2021_asia.jpg?h=165&amp;amp;w=117&amp;amp;rev=49ba0d7996214429a95f4f9c56698bbc&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="Rba0a96ed30cb4192"/>
+                        <a:blip r:embed="R09de34b681ca4501"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1114425" cy="1571625"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r>
             <w:br/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
-          <w:hyperlink w:history="true" r:id="R5a1cfd76ad944609">
+          <w:hyperlink w:history="true" r:id="Reb87cd813a194e5e">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve">Thailand Full Report</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:ind/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="323232"/>
               <w:sz w:val="36"/>
               <w:bdr w:val="single" w:color="000000" w:sz="16" w:space="1"/>
             </w:rPr>
             <w:t xml:space="preserve">How to use and navigate this report</w:t>
           </w:r>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="8667750" cy="1695450"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="8" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/jurisdiction_instructions_v1.jpg?rev=0b2544bab61249d491e5aeb9ba679f2c&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/jurisdiction_instructions_v1.jpg?rev=0b2544bab61249d491e5aeb9ba679f2c&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="R549ad3c0ef2f4d31"/>
+                        <a:blip r:embed="Re6adfab9f3374789"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8667750" cy="1695450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
@@ -933,51 +933,51 @@
                   <w:r>
                     <w:t xml:space="preserve">offense against </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">liberty — whoever compels the other person to do or not to do any act, or to suffer anything by putting him/her in fear of injury to life, body, liberty, reputation or property of him/her or another person, or who commits violence so that he/she does not do such act or suffer such thing</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="8DB3E2"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[4]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="13"/>
                     </w:numPr>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="Rfec19aa8809f42b1">
+                  <w:hyperlink w:history="true" r:id="Rbca227eb310847ba">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">rape — whoever has sexual intercourse with another person who has the inability to resist by committing any act of violence or by causing such person to mistake himself/herself as another person</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="8DB3E2"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[5]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:br/>
@@ -3349,51 +3349,51 @@
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Pursuant to the DVA, the Ministry of Social Development and Human Security is legally required to prepare an annual report on the number of domestic violence cases, the number of protective orders or measures, the number of violations of the said orders/measures of the relevant officials or the court and the number of settlements.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Please refer to this link for previous annual reports (it is only available in Thai): </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R08b0603b3de74fb8">
+                  <w:hyperlink w:history="true" r:id="R011f1c1618414607">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://violence.in.th/publicweb/Stat.aspx</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                   <w:r>
                     <w:br/>
                   </w:r>
                   <w:r>
                     <w:br/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -7632,51 +7632,51 @@
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[1]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Summary of the FIA</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">, Department of Women's Affairs and Family Development,</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rb92985e1a1ae4b1d">
+                  <w:hyperlink w:history="true" r:id="R16d383ef4108489f">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://www.violence.in.th/publicweb/pdf/mou/saraprb62.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[2]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
@@ -11375,51 +11375,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="R837197630a92418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="R2d4bf52bcbf048f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="Rba0a96ed30cb4192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/re-upload/2021_fdv_thailand.pdf?rev=c73d8a31beb54c069c4d5552daee6fc4&amp;sc_lang=en" TargetMode="External" Id="R5a1cfd76ad944609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="R549ad3c0ef2f4d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.violence.in.th/publicweb/pdf/mou/saraprb62.pdf" TargetMode="External" Id="Rb92985e1a1ae4b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://violence.in.th/publicweb/Stat.aspx" TargetMode="External" Id="R08b0603b3de74fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///U:/Active/2020%20Pro-Bono%20GRW/Reports/010.%20Final/Thailand/2021_FDV_Thailand.DOCX#_edn2" TargetMode="External" Id="Rfec19aa8809f42b1" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="R526e277e45d64645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="Re6709ae216b34f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="R09de34b681ca4501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/re-upload/2021_fdv_thailand.pdf?rev=c73d8a31beb54c069c4d5552daee6fc4&amp;sc_lang=en" TargetMode="External" Id="Reb87cd813a194e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="Re6adfab9f3374789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.violence.in.th/publicweb/pdf/mou/saraprb62.pdf" TargetMode="External" Id="R16d383ef4108489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://violence.in.th/publicweb/Stat.aspx" TargetMode="External" Id="R011f1c1618414607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///U:/Active/2020%20Pro-Bono%20GRW/Reports/010.%20Final/Thailand/2021_FDV_Thailand.DOCX#_edn2" TargetMode="External" Id="Rbca227eb310847ba" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>