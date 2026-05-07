--- v0 (2026-02-12)
+++ v1 (2026-05-07)
@@ -229,51 +229,51 @@
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">This is the </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Vietnam</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> section. Select a topic from the menu and explore the questions within.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:i/>
             </w:rPr>
-            <w:t xml:space="preserve">This content was last reviewed around October 2023.</w:t>
+            <w:t xml:space="preserve">This content was last reviewed around January 2026.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
           <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
@@ -412,72 +412,72 @@
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Is simultaneous signing/closing common?</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Simultaneous signing and closing is not common in Vietnam due to the following reasons:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="17"/>
+                      <w:numId w:val="18"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Share/equity interest sale</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">: Certain governmental approvals are required in order to effect the transfer, and approval may be required before being entitled to contribute capital or acquire capital/shares (M&amp;A Approval). The target company may also be required to update its Enterprise Registration Certificate (ERC) or make certain notifications to/receive confirmations from the authorities in order to reflect the buyer's name as one of its owners/shareholders. Merger filing requirements may also be triggered in some cases.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="17"/>
+                      <w:numId w:val="18"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Asset sale</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">: Certain common assets (e.g., real properties and vehicles) require registration, and the transfer of these assets would not be effective and completed without satisfaction of these conditions. Merger filing requirements may also be triggered in some cases.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">It is possible for the transacting parties to agree on the simultaneous signing and closing, especially in transactions that are undertaken at the offshore level and subject to the laws of that jurisdiction.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
@@ -530,204 +530,272 @@
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Foreign investment restrictions</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Vietnam has a mandatory and suspensory foreign investment screening procedure, which means that transactions that meet the relevant criteria need to be notified to the relevant authority and cleared before they can be completed. For further information, see the more detailed section on "Foreign investment restrictions".</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
+                    <w:t xml:space="preserve">Antitrust/merger control </w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Vietnam's merger control regime requires notification when certain thresholds are met. The pre-acceptance review takes seven working days and a preliminary assessment takes 30 days from confirmation of a complete submission. An official assessment takes up to 90 days with an extension of 60 additional days for complicated concentrations. Transactions cannot be implemented without approval from the Vietnam Competition Commission (VCC). For further, see the more detailed section on "Antitrust/merger control".</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                    </w:rPr>
                     <w:t xml:space="preserve">Foreign exchange control </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">All transactions and payments within Vietnam must be effected in Vietnamese dong, except in certain cases prescribed by the State Bank of Vietnam.</w:t>
-[...15 lines deleted...]
-                    <w:t xml:space="preserve">(i) A foreign investor wishes to acquire shares or equity interest from a shareholder or member who resides in Vietnam, or contribute capital into a target company operating in Vietnam that has any of the following:</w:t>
+                    <w:t xml:space="preserve">All transactions and payments within Vietnam must be effected in Vietnamese dong, except in certain cases prescribed by the State Bank of Vietnam or with respect to organizations located in specific geographical locations such as in an International Financial Center (IFC).</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">(A) For equity sale outside of the IFC, in the cases below, the purchase price for equity transfer or subscription must be paid through the direct investment capital account, which is opened in the name of the target company at a licensed bank in Vietnam, before onward payment to the seller's account:</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">(i) A foreign investor wishes to acquire shares or equity interest from a shareholder or member who resides in Vietnam, or contributes capital or subscribes shares of a target company operating in Vietnam that has any of the following:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="15"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">An existing foreign member or shareholder and has already been required to obtain an IRC</w:t>
+                    <w:t xml:space="preserve">An existing foreign member or shareholder and has already been required to obtain an Investment Registration Certificate (IRC)</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="15"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">51% of its charter capital is held by foreign investors (FDI Company)</w:t>
+                    <w:t xml:space="preserve">More than 50% of its charter capital is held by foreign investors (FDI Company)</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="15"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The acquisition of shares or equity interest (from the shareholder or member being a resident in Vietnam), or contribution of capital by the foreign investor results in the target company becoming an FDI Company</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">In the case below, the foreign buyer/investor itself will have to open an indirect investment capital account for the payment of the acquisition of shares or contributed capital to the seller:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">(ii) A foreign investor acquires from a shareholder or member being a resident in Vietnam shares or equity interest in, or contributes capital into, a target company operating in Vietnam, and such target company satisfies either of these conditions:</w:t>
+                    <w:t xml:space="preserve">(ii) A foreign investor acquires from a shareholder or member being a resident in Vietnam shares or equity interest in, or contributes capital into or subscribes share of, a target company operating in Vietnam, and such target company satisfies either of these conditions:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="16"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Is not an FDI Company and will not become an FDI Company after such acquisition or contribution</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="16"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Has shares listed or registered for trading on the securities trading system</w:t>
-[...5 lines deleted...]
-                  </w:pPr>
+                    <w:t xml:space="preserve">Has shares listed or registered for trading on the securities trading system (in other words, the purchase and sale of securities on the Vietnamese stock market).</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">(B) For (i) equity transfer or (ii) share subscription or capital contribution into a target company being an IFC member, the transaction must be conducted through the designated foreign‑currency accounts opened by the relevant foreign investor(s) (in Vietnamese: tài khoản vốn của nhà đầu tư nước ngoài) (the </w:t>
+                  </w:r>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Antitrust/merger control </w:t>
-[...7 lines deleted...]
-                    <w:t xml:space="preserve">Vietnam's merger control regime requires notification when certain thresholds are met. The pre-acceptance review takes seven working days and a preliminary assessment takes 30 days from confirmation of a complete submission. An official assessment takes up to 90 days with an extension for complicated concentrations. Transactions cannot be implemented without approval from the Vietnam Competition Commission (VCC). For further, see the more detailed section on "Antitrust/merger control".</w:t>
+                    <w:t xml:space="preserve">IFC Foreign Investor Account</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">) and, where applicable, the foreign‑currency account opened by the target company (the </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">IFC Foreign Currency Account</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">), as follows:</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:pPr>
+                    <w:pStyle w:val="ListParagraph"/>
+                    <w:numPr>
+                      <w:ilvl w:val="0"/>
+                      <w:numId w:val="17"/>
+                    </w:numPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Equity transfer</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">: The foreign investor buying the equity will open an IFC Foreign Investor Account for the purpose of making payments relating to the secondary purchase of contributed capital or shares in such target company. The purchase price will be paid in foreign currency from such buyer's IFC Foreign Investor Account to the relevant seller. Where the seller is also a foreign investor, the purchase price will be paid to such seller's IFC Foreign Investor Account. </w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:pPr>
+                    <w:pStyle w:val="ListParagraph"/>
+                    <w:numPr>
+                      <w:ilvl w:val="0"/>
+                      <w:numId w:val="17"/>
+                    </w:numPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Share subscription / capital contribution</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">: The foreign investor must pay the subscription price from its IFC Foreign Investor Account to the target company's IFC Foreign Currency Account. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Other regulatory or government approvals</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">A target company operating in special sectors may trigger special approvals from the industry management authorities. In addition, any entity engaging in a regulated industry must satisfy any relevant business conditions. Business conditions typically include permits, eligibility certificates, practicing licenses and confirmation letters. The Investment Law lists 227 conditional business sectors, which are applicable to all enterprises in Vietnam as business conditions.</w:t>
+                    <w:t xml:space="preserve">A target company operating in special sectors may trigger special approvals from the industry management authorities. In addition, any entity engaging in a regulated industry must satisfy any relevant business conditions. Business conditions typically include permits, eligibility certificates, practicing licenses and confirmation letters. The Investment Law lists 198 conditional business sectors, which are applicable to all enterprises in Vietnam as business conditions.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -854,83 +922,59 @@
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Share/equity interest sale</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The transfer of capital interest and securities is not subject to value added tax (VAT). In addition, no other transfer tax is imposed on an acquisition of capital or securities.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">However, sellers will be subject to income tax, at rates that differ depending on whether the sellers are individuals or corporate entities and whether it is an acquisition of securities or capital.</w:t>
-[...31 lines deleted...]
-                    <w:t xml:space="preserve">However, Decree 12 and other relevant tax regulations do not specifically address how taxable gains would be calculated and which entity would be liable for tax declaration and payment. This gives rise to uncertainty in implementation.</w:t>
+                    <w:t xml:space="preserve">However, sellers will be subject to income tax, at rates that differ depending on whether the sellers are individuals or corporate entities, their residency status, and whether it is an acquisition of securities or capital. In particular, until 30 June 2026, with respect to a transfer of capital in a limited liability company (LLC), individual sellers who are Vietnam tax residents pay personal income tax (PIT) at a rate of 20% on gains while nonresident individual sellers pay PIT at 0.1% on transfer proceeds. For a sale of shares in a joint stock company (JSC), whether public or non-public, individual sellers will be subject to 0.1% PIT on sale proceeds. From 1 July 2026, pursuant to new Law No. 109/2025/QH15 on Personal Income Tax, individual sellers transferring capital in an LLC, regardless of their Vietnam tax residency status, will be subject to PIT at 20% on gains. Where the cost of the transferred capital and related expenses cannot be identified, PIT at 2% on sale proceeds will apply. A transfer of shares in a JSC remains subject to PIT at a rate of 0.1% on sale proceeds for individual sellers.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Vietnamese corporate sellers are subject to 20% corporate income tax (CIT) on any gains derived from a transfer of capital or securities. Meanwhile, from 15 December 2025,foreign/offshore corporate sellers will pay CIT at a rate of 2% of sale proceeds from a transfer of capital of an LLC or from a transfer of shares in a non-public JSC, and they will pay CIT at the rate of 0.1% on transfer proceeds for a transfer of shares in a public JSC.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Asset sale</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Registration fee</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
@@ -943,51 +987,51 @@
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Registration fees imposed on a change of ownership or right to use land and houses are 0.5% of the property value. Different registration fee rates apply for other items. However, except for motor vehicles with fewer than 10 seats, aircrafts and yachts, registration fees for one asset do not exceed VND 500 million. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">VAT</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">A transfer of tangible assets is subject to VAT. The VAT rate may vary depending on the assets, but the standard VAT rate is generally 10%.</w:t>
+                    <w:t xml:space="preserve">A transfer of tangible assets is subject to VAT. The VAT rate may vary depending on the assets, but the standard VAT rate is generally 10%. Notably, the 10% VAT rate applied to certain eligible assets is reduced to 8% until 31 December 2026, pursuant to Resolution No. 204/2025/QH15 adopted by the National Assembly of Vietnam on 17 June 2025 and Decree No. 174/2025/ND-CP dated 30 June 2025 of the Government regarding VAT reduction policy.   </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">CIT</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Any income derived from an asset sale is regarded as other income and subject to 20% CIT. Net book value of assets transferred (substantiated with supporting documents required under regulations) is the deductible cost base. CIT payables (if any) will be provisionally paid by the company on a quarterly basis. At a financial year-end, a seller will prepare the annual CIT finalization return, which includes income/loss from this asset sale.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
@@ -1048,51 +1092,51 @@
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">For information on post-acquisition integration matters, please see our </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rd1fd1ab4a1dc41fd">
+                  <w:hyperlink w:history="true" r:id="R57d76870fe4b4be1">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Post-acquisition Integration Handbook</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1424,106 +1468,106 @@
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The company owner must appoint controller(s) in a number at its discretion. Controllers bear responsibility for supervising the performance of the BOM (or the president) and the director (or general director), and carrying out other tasks assigned by the company owner. The controllers can have a term of office not exceeding five years.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A company owner must contribute capital in a full and timely manner. An SMLLC can decrease its charter capital in two cases:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="12"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">When the limited liability company returns part of its contributed charter capital to the limited liability company owner, as long as the limited liability company is continuously operating for more than two years from the date of enterprise registration and the limited liability company ensures that it is able to pay all debts and other liabilities after returning the capital to the company owner</w:t>
+                    <w:t xml:space="preserve">When the limited liability company returns part of its contributed charter capital to the limited liability company owner, as long as the limited liability company has been continuously operating for more than two years from the date of enterprise registration and the limited liability company ensures that it is able to pay all debts and other liabilities after returning the capital to the company owner</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="12"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">When the company owner fails to contribute the charter capital as committed</w:t>
+                    <w:t xml:space="preserve">When the company owner fails to fully and timely contribute the charter capital as committed</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">An SMLLC may increase its charter capital by way of additional investment from the company owner or by obtaining capital contributions from other persons. In the event that part of the charter capital is contributed by or transferred to another organization or individual, the enterprise must register to convert into an MMLLC or a JSC within 10 days of the date of complete transfer.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The company owner shall contribute the registered charter capital within 90 days from the issuance of the ERC. If the company owner does not fully contribute the registered charter capital, it must register for the decrease in charter capital within 30 days from the deadline of capital contribution and shall be liable for the financial obligations of the SMLLC to the extent of all assets owned by them for failing to contribute prior to the registration of the charter capital decrease. However, the deadline for capital contributions in the form of assets (such as land use rights and equipment) is extended until the completion of the transfer of the ownership of these assets into the legal entity.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">(ii) MMLLC</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">An MMLLC is an enterprise that has more than one but no more than 50 members, which may be organizations, individuals or a combination of both. A member can transfer, dispose of or ask the enterprise to buy back its capital contribution portion in accordance with the Enterprise Law or as stipulated in the enterprise charter.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">An MMLLC must have one director or general director of the company appointed by the BOM, who may or may not be a member of the enterprise. The general director is responsible for the day-to-day operation of the enterprise and can be appointed by the BOM as the legal representative of the company. Similar to an SMLLC, an MMLLC can have many legal representatives, as long as one of the legal representatives resides in Vietnam, and must authorize another person if they need to travel abroad. The BOM is the highest decision-making body of an MMLLC, and its members' voting rights are allocated in proportion to their respective capital contribution. An MMLLC with more than 11 members must also establish a control committee.</w:t>
+                    <w:t xml:space="preserve">An MMLLC must have one director or general director of the company appointed by the BOM, who may or may not be a member of the enterprise. The general director is responsible for the day-to-day operation of the enterprise and can be appointed by the BOM as the legal representative of the company. Similar to an SMLLC, an MMLLC can have many legal representatives, as long as one of the legal representatives resides in Vietnam, and must authorize another person if they need to travel abroad. The BOM is the highest decision-making body of an MMLLC, and its members' voting rights are allocated in proportion to their respective capital contribution (or the respective capital contribution of the members they represent). An MMLLC with more than 11 members must also establish a control committee.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">(iii) JSC</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A JSC is an enterprise whose charter capital is divided into shares held by three or more organizations or individuals. Shareholders are responsible for the debts and liabilities of the enterprise to the extent of the amount of their contributed capital. A JSC has the right to issue securities in order to raise capital, and it may list on a stock exchange if it satisfies the stock exchange's requirements. A shareholder can transfer, dispose of or ask the enterprise to buy back its shares in accordance with the Enterprise Law or as stipulated in the enterprise charter.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Similar to an SMLLC and an MMLLC, a JSC can have many legal representatives as long as one of the legal representatives resides in Vietnam, and must authorize another person if they need to travel abroad. In cases where there is only one legal representative, the chairperson of the board of management or the (general) director shall be the legal representative of the JSC.</w:t>
                   </w:r>
@@ -5376,51 +5420,51 @@
     </w:r>
     <w:r w:rsidR="001650B6">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="001650B6">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="001650B6">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w:rsidR="007B7254" w:rsidP="0056371E" w:rsidRDefault="008D6B08" w14:paraId="03E16594" w14:textId="02BD64A9">
     <w:pPr>
       <w:pStyle w:val="Footertext"/>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:r w:rsidRPr="008D6B08">
-      <w:t>https://resourcehub.bakermckenzie.com/bg-bg/resources/global-private-ma-guide-limited</w:t>
+      <w:t>https://resourcehub.bakermckenzie.com/en/resources/global-private-ma-guide-limited</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00EF7766" w:rsidP="008407E2" w:rsidRDefault="00EF7766" w14:paraId="628901B0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00EF7766" w:rsidP="008407E2" w:rsidRDefault="00EF7766" w14:paraId="0D741EDD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
@@ -6917,50 +6961,56 @@
   <w:num w:numId="13">
     <w:abstractNumId w:val="26"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="34"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="42"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="42"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="17">
+    <w:abstractNumId w:val="42"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="50"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -8165,51 +8215,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/en/insight/publications/resources/post-acquisition-integration-2023" TargetMode="External" Id="Rd1fd1ab4a1dc41fd" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/en/insight/publications/resources/post-acquisition-integration-2023" TargetMode="External" Id="R57d76870fe4b4be1" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>