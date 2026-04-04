--- v0 (2026-02-13)
+++ v1 (2026-04-04)
@@ -274,66 +274,66 @@
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Constitution (</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:i/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grundgesetz der Bundesrepublik Deutschland</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> — GG) (</w:t>
               </w:r>
-              <w:hyperlink w:history="true" r:id="R7ee40fce8fde47ae">
+              <w:hyperlink w:history="true" r:id="R923b1c4056524f41">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                     <w:u w:val="single"/>
                   </w:rPr>
                   <w:t xml:space="preserve">English version</w:t>
                 </w:r>
               </w:hyperlink>
               <w:r>
                 <w:rPr>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">; </w:t>
               </w:r>
-              <w:hyperlink w:history="true" r:id="Rd6b6a7f7affb441d">
+              <w:hyperlink w:history="true" r:id="Rd77575b022254cde">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                     <w:u w:val="single"/>
                   </w:rPr>
                   <w:t xml:space="preserve">German version</w:t>
                 </w:r>
               </w:hyperlink>
               <w:r>
                 <w:rPr>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">)</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="10"/>
                 </w:numPr>
@@ -360,66 +360,66 @@
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="10"/>
                 </w:numPr>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">The GG only grants claims for protection against the German state, but not direct claims against the offender.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Act on Civil Law Protection Against Violence (</w:t>
               </w:r>
-              <w:hyperlink w:history="true" r:id="R46b869dcad4a4a27">
+              <w:hyperlink w:history="true" r:id="R292dfc379eae4ecd">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                     <w:u w:val="single"/>
                   </w:rPr>
                   <w:t xml:space="preserve">English version</w:t>
                 </w:r>
               </w:hyperlink>
               <w:r>
                 <w:rPr>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> (see page 28 ff.);</w:t>
               </w:r>
-              <w:hyperlink w:history="true" r:id="Ra998439c26ca4c7a">
+              <w:hyperlink w:history="true" r:id="R4c10539be60244dc">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                     <w:u w:val="single"/>
                   </w:rPr>
                   <w:t xml:space="preserve">German version</w:t>
                 </w:r>
               </w:hyperlink>
               <w:r>
                 <w:rPr>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">)</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">The "stay-away order" (Section 1) enables the civil court, upon application by the person that has been injured, threatened or harassed, to prohibit the offender from entering the victim's home, from approaching the victim or from initiating contact with the victim. The order may be issued for an unlimited period.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
@@ -462,148 +462,148 @@
                 <w:t xml:space="preserve">Police laws of the federal states</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">e.g.,</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="12"/>
                 </w:numPr>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Berlin: General law for the protection of public safety and order in Berlin (only </w:t>
               </w:r>
-              <w:hyperlink w:history="true" r:id="Rb3a854d95ca24075">
+              <w:hyperlink w:history="true" r:id="R542bb75bdf0f4e25">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t xml:space="preserve">German version</w:t>
                 </w:r>
               </w:hyperlink>
               <w:r>
                 <w:t xml:space="preserve"> available)</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="12"/>
                 </w:numPr>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Bavaria: Law on the tasks and powers of the Bavarian State Police (only </w:t>
               </w:r>
-              <w:hyperlink w:history="true" r:id="Rb430c2ccef234715">
+              <w:hyperlink w:history="true" r:id="R1bda1bfccf6f4d6b">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t xml:space="preserve">German version</w:t>
                 </w:r>
               </w:hyperlink>
               <w:r>
                 <w:t xml:space="preserve"> available)</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="12"/>
                 </w:numPr>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">North Rhine-Westphalia: Police Law of the State of North Rhine-Westphalia (only </w:t>
               </w:r>
-              <w:hyperlink w:history="true" r:id="R22cc60eea3874d06">
+              <w:hyperlink w:history="true" r:id="R6a2a5902ce324be1">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t xml:space="preserve">German version</w:t>
                 </w:r>
               </w:hyperlink>
               <w:r>
                 <w:t xml:space="preserve"> available)</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Police laws of the federal states contain regulations that enable the police to issue a prohibition of contact against the offender for a few days or until the court decided on a "stay-away order" under the Act on Civil Law Protection Against Violence. Violations of the ban on contact are not subject to criminal sanctions, but the offender can be taken into police custody.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Criminal Code (</w:t>
               </w:r>
-              <w:hyperlink w:history="true" r:id="R0c9aa8c54d924034">
+              <w:hyperlink w:history="true" r:id="R1f12c0b582564c3d">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                     <w:u w:val="single"/>
                   </w:rPr>
                   <w:t xml:space="preserve">English version</w:t>
                 </w:r>
               </w:hyperlink>
               <w:r>
                 <w:rPr>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">; </w:t>
               </w:r>
-              <w:hyperlink w:history="true" r:id="Rf82dfe06e4234fc2">
+              <w:hyperlink w:history="true" r:id="Ra15109ae9b48416b">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                     <w:u w:val="single"/>
                   </w:rPr>
                   <w:t xml:space="preserve">German version</w:t>
                 </w:r>
               </w:hyperlink>
               <w:r>
                 <w:rPr>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">)</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="13"/>
                 </w:numPr>
@@ -630,123 +630,123 @@
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="13"/>
                 </w:numPr>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Stalking a person in a manner that is sufficient to seriously restrict that person's lifestyle is a criminal offense (Section 238). "Stalking" includes behavior such as persistently seeking the other person's physical proximity, trying to contact the other person or persistently threatening the other person or someone close to them with injury to their life or physical integrity, health or liberty.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Code of Criminal Procedure (</w:t>
               </w:r>
-              <w:hyperlink w:history="true" r:id="R0df929c958f7404c">
+              <w:hyperlink w:history="true" r:id="R95dbdaccd0c5475b">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                     <w:u w:val="single"/>
                   </w:rPr>
                   <w:t xml:space="preserve">English version</w:t>
                 </w:r>
               </w:hyperlink>
               <w:r>
                 <w:rPr>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">; </w:t>
               </w:r>
-              <w:hyperlink w:history="true" r:id="Rfedace78d17a4ae4">
+              <w:hyperlink w:history="true" r:id="R26dab12329ff458a">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                     <w:u w:val="single"/>
                   </w:rPr>
                   <w:t xml:space="preserve">German version</w:t>
                 </w:r>
               </w:hyperlink>
               <w:r>
                 <w:rPr>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">)</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">The perpetrator of a repeated assault or of stalking that places the victim in danger of death or at risk of serious damage to their health may be remanded in custody</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">("de-escalation custody") according to Section 112a. However, the practical relevance is low.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Civil Code (</w:t>
               </w:r>
-              <w:hyperlink w:history="true" r:id="R7d9f509ca9654186">
+              <w:hyperlink w:history="true" r:id="Rf4ca7f1bcce74144">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                     <w:u w:val="single"/>
                   </w:rPr>
                   <w:t xml:space="preserve">English version</w:t>
                 </w:r>
               </w:hyperlink>
               <w:r>
                 <w:rPr>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">; </w:t>
               </w:r>
-              <w:hyperlink w:history="true" r:id="Rcddd5355c61b45b6">
+              <w:hyperlink w:history="true" r:id="Rce79257bfc6e478b">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                     <w:u w:val="single"/>
                   </w:rPr>
                   <w:t xml:space="preserve">German version</w:t>
                 </w:r>
               </w:hyperlink>
               <w:r>
                 <w:rPr>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">)</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="14"/>
                 </w:numPr>
@@ -3672,51 +3672,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="537007590">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/englisch_gg/" TargetMode="External" Id="R7ee40fce8fde47ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/gg/index.html" TargetMode="External" Id="Rd6b6a7f7affb441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmfsfj.de/blob/121760/b227b8b02448a576045c444efe81b792/mehr-schutz-bei-haeuslicher-gewalt-englisch-data.pdf" TargetMode="External" Id="R46b869dcad4a4a27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/gewschg/" TargetMode="External" Id="Ra998439c26ca4c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gesetze.berlin.de/jportal/portal/t/1e6t/page/bsbeprod.psml?pid=Dokumentanzeige&amp;amp;showdoccase=1&amp;amp;js_peid=Trefferliste&amp;amp;fromdoctodoc=yes&amp;amp;doc.id=jlr-ASOGBE2006rahmen&amp;amp;doc.part=X&amp;amp;doc.price=0.0&amp;amp;doc.hl=0" TargetMode="External" Id="Rb3a854d95ca24075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-bayern.de/Content/Document/BayPAG" TargetMode="External" Id="Rb430c2ccef234715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recht.nrw.de/lmi/owa/br_text_anzeigen?v_id=3120071121100036031" TargetMode="External" Id="R22cc60eea3874d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/englisch_stgb/" TargetMode="External" Id="R0c9aa8c54d924034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/stgb/index.html" TargetMode="External" Id="Rf82dfe06e4234fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/englisch_stpo/" TargetMode="External" Id="R0df929c958f7404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/stpo/index.html" TargetMode="External" Id="Rfedace78d17a4ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/englisch_bgb/" TargetMode="External" Id="R7d9f509ca9654186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/bgb/index.html" TargetMode="External" Id="Rcddd5355c61b45b6" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/englisch_gg/" TargetMode="External" Id="R923b1c4056524f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/gg/index.html" TargetMode="External" Id="Rd77575b022254cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmfsfj.de/blob/121760/b227b8b02448a576045c444efe81b792/mehr-schutz-bei-haeuslicher-gewalt-englisch-data.pdf" TargetMode="External" Id="R292dfc379eae4ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/gewschg/" TargetMode="External" Id="R4c10539be60244dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gesetze.berlin.de/jportal/portal/t/1e6t/page/bsbeprod.psml?pid=Dokumentanzeige&amp;amp;showdoccase=1&amp;amp;js_peid=Trefferliste&amp;amp;fromdoctodoc=yes&amp;amp;doc.id=jlr-ASOGBE2006rahmen&amp;amp;doc.part=X&amp;amp;doc.price=0.0&amp;amp;doc.hl=0" TargetMode="External" Id="R542bb75bdf0f4e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-bayern.de/Content/Document/BayPAG" TargetMode="External" Id="R1bda1bfccf6f4d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recht.nrw.de/lmi/owa/br_text_anzeigen?v_id=3120071121100036031" TargetMode="External" Id="R6a2a5902ce324be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/englisch_stgb/" TargetMode="External" Id="R1f12c0b582564c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/stgb/index.html" TargetMode="External" Id="Ra15109ae9b48416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/englisch_stpo/" TargetMode="External" Id="R95dbdaccd0c5475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/stpo/index.html" TargetMode="External" Id="R26dab12329ff458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/englisch_bgb/" TargetMode="External" Id="Rf4ca7f1bcce74144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/bgb/index.html" TargetMode="External" Id="Rce79257bfc6e478b" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>