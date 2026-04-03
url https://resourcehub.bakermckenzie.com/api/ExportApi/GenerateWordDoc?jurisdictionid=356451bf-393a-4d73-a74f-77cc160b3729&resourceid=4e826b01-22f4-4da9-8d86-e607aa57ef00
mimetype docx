--- v0 (2026-02-07)
+++ v1 (2026-04-03)
@@ -231,139 +231,139 @@
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="left"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="7772400" cy="714375"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/brazil_banner_v2.jpg?h=75&amp;amp;w=816&amp;amp;rev=b9feb543929246bd89d792beddea1905&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/brazil_banner_v2.jpg?h=75&amp;amp;w=816&amp;amp;rev=b9feb543929246bd89d792beddea1905&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="Ra843f4f9555747a1"/>
+                        <a:blip r:embed="R59d64e0d40484b14"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7772400" cy="714375"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="left"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="5172075" cy="1085850"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="6" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/quotes/brazil_quote_v1.jpg?h=114&amp;amp;w=543&amp;amp;rev=67902ce015024817ab83e3a84aa36588&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="3" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/quotes/brazil_quote_v1.jpg?h=114&amp;amp;w=543&amp;amp;rev=67902ce015024817ab83e3a84aa36588&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="R23ea97f815fc456a"/>
+                        <a:blip r:embed="R771edb968bcd4db4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5172075" cy="1085850"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1381125" cy="1952624"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="7" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/tile-images/2021_latam.jpg?h=205&amp;amp;w=145&amp;amp;rev=a12c74d3177e4b958bd37106a9365a64&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="4" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/tile-images/2021_latam.jpg?h=205&amp;amp;w=145&amp;amp;rev=a12c74d3177e4b958bd37106a9365a64&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="Rac9b88a600754f78"/>
+                        <a:blip r:embed="Rc329dd4610104ed7"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1381125" cy="1952624"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
@@ -392,96 +392,96 @@
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
-          <w:hyperlink w:history="true" r:id="R670bfc26a1ce48fb">
+          <w:hyperlink w:history="true" r:id="R1a1cf457ca234c79">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve">Brazil Full Report</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="left"/>
             <w:jc w:val="left"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="323232"/>
               <w:sz w:val="36"/>
               <w:bdr w:val="single" w:color="000000" w:sz="16" w:space="1"/>
             </w:rPr>
             <w:t xml:space="preserve">How to use and navigate this report</w:t>
           </w:r>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="8667750" cy="1695450"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="8" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/jurisdiction_instructions_v1.jpg?rev=0b2544bab61249d491e5aeb9ba679f2c&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/jurisdiction_instructions_v1.jpg?rev=0b2544bab61249d491e5aeb9ba679f2c&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="Rdde0292058c14b88"/>
+                        <a:blip r:embed="Rba1ce3c4b9c9405f"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8667750" cy="1695450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
@@ -3863,77 +3863,77 @@
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="Rc3239f1b8b87496f">
+                  <w:hyperlink w:history="true" r:id="R04fd0fd49c9044ee">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.tjsc.jus.br/web/violencia-contra-a-mulher/relatorios</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R58eab370af7f4e33">
+                  <w:hyperlink w:history="true" r:id="Rf849f6b8c15b414a">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.tjrs.jus.br/novo/violencia-domestica/estatisticas/</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R5155c1abf7ed4d26">
+                  <w:hyperlink w:history="true" r:id="Rf5974e171a734aaf">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://www.tjrj.jus.br/web/guest/observatorio-judicial-violencia-mulher/vdfm/dados-estatisticos</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:br/>
                   </w:r>
                   <w:r>
                     <w:br/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
@@ -7547,51 +7547,51 @@
                   <w:r>
                     <w:t xml:space="preserve">This protective measure must be applied to all cases in which the abuser's presence in the residence constitutes a risk to the life or physical or mental well-being of the women or/and her children, until the situation is duly assessed by the judge. The victim can also request for distancing measures, without prejudice to her or her children's rights, as allowed by the Maria da Penha Law.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">It is generally understood that the effectiveness of this type of protective measure is clear and material, since the physical removal of the abuser from the residence suppresses acts of violence. Also, the judicial order prevents the removal from being classified as 'abandonment of home' (CAVALCANTE, Elaine C. M. </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Apontamentos sobre as medidas protetivas de urgência previstas na Lei Maria da Penha</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">, 2006. Available:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R4f1a1d0343f04dc7">
+                  <w:hyperlink w:history="true" r:id="R828380f50f6a4d45">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.tjsp.jus.br/download/EPM/Publicacoes/CadernosJuridicos/38vd%2009.pdf?d=636688301325046003</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <w:t xml:space="preserve">São Paulo State Court of Appeals, Interlocutory Appeal No. 2181604-69.2014.8.26.0000, Rapporteur Judge Alexandre Marcondes, judged on 23 February 2015</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
@@ -7682,51 +7682,51 @@
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Aspectos processuais civis da Lei Maria da Penha</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">." </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Revista Magister de Direito das Famílias e Sucessões</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">, No. 4, p. 326, June/July, 2008. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Available: </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R0e866f4434784ed1">
+                  <w:hyperlink w:history="true" r:id="R20ea0fa45c664467">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://tmp.mpce.mp.br/nespeciais/promulher/artigos/Aspectos%20Processuais%20Civis%20da%20Lei%20Maria%20da%20Penha.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve"> All the protective measures, once authorized by the judge, must be transmitted to the Notary Office.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
@@ -10467,51 +10467,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="Ra843f4f9555747a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="R23ea97f815fc456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="Rac9b88a600754f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2021_fdv_brazil.pdf?rev=eb6b4305177b41019c18080c50e0d4d3&amp;sc_lang=en" TargetMode="External" Id="R670bfc26a1ce48fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2021_fdv_brazil.pdf?rev=eb6b4305177b41019c18080c50e0d4d3&amp;sc_lang=en" TargetMode="External" Id="R6cbae2b828a1428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="Rdde0292058c14b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tmp.mpce.mp.br/nespeciais/promulher/artigos/Aspectos%20Processuais%20Civis%20da%20Lei%20Maria%20da%20Penha.pdf" TargetMode="External" Id="R0e866f4434784ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tjsp.jus.br/download/EPM/Publicacoes/CadernosJuridicos/38vd%2009.pdf?d=636688301325046003" TargetMode="External" Id="R4f1a1d0343f04dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///U:/Active/2020%20Pro-Bono%20GRW/Reports/010.%20Final/Belgium/2021_FDV_Belgium.docx#_edn5" TargetMode="External" Id="R6b860fe9d5aa4627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tjsc.jus.br/web/violencia-contra-a-mulher/relatorios" TargetMode="External" Id="Rc3239f1b8b87496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tjrs.jus.br/novo/violencia-domestica/estatisticas/" TargetMode="External" Id="R58eab370af7f4e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tjrj.jus.br/web/guest/observatorio-judicial-violencia-mulher/vdfm/dados-estatisticos" TargetMode="External" Id="R5155c1abf7ed4d26" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="R59d64e0d40484b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="R771edb968bcd4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="Rc329dd4610104ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2021_fdv_brazil.pdf?rev=eb6b4305177b41019c18080c50e0d4d3&amp;sc_lang=en" TargetMode="External" Id="R1a1cf457ca234c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2021_fdv_brazil.pdf?rev=eb6b4305177b41019c18080c50e0d4d3&amp;sc_lang=en" TargetMode="External" Id="R783ce16a5e584afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="Rba1ce3c4b9c9405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tmp.mpce.mp.br/nespeciais/promulher/artigos/Aspectos%20Processuais%20Civis%20da%20Lei%20Maria%20da%20Penha.pdf" TargetMode="External" Id="R20ea0fa45c664467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tjsp.jus.br/download/EPM/Publicacoes/CadernosJuridicos/38vd%2009.pdf?d=636688301325046003" TargetMode="External" Id="R828380f50f6a4d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///U:/Active/2020%20Pro-Bono%20GRW/Reports/010.%20Final/Belgium/2021_FDV_Belgium.docx#_edn5" TargetMode="External" Id="R0f79cd75fe2142ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tjsc.jus.br/web/violencia-contra-a-mulher/relatorios" TargetMode="External" Id="R04fd0fd49c9044ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tjrs.jus.br/novo/violencia-domestica/estatisticas/" TargetMode="External" Id="Rf849f6b8c15b414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tjrj.jus.br/web/guest/observatorio-judicial-violencia-mulher/vdfm/dados-estatisticos" TargetMode="External" Id="Rf5974e171a734aaf" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>