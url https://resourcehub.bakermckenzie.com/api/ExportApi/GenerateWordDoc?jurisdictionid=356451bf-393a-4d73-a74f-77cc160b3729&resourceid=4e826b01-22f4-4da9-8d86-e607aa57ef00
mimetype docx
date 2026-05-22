--- v1 (2026-04-03)
+++ v2 (2026-05-22)
@@ -231,139 +231,139 @@
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="left"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="7772400" cy="714375"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/brazil_banner_v2.jpg?h=75&amp;amp;w=816&amp;amp;rev=b9feb543929246bd89d792beddea1905&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/brazil_banner_v2.jpg?h=75&amp;amp;w=816&amp;amp;rev=b9feb543929246bd89d792beddea1905&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="R59d64e0d40484b14"/>
+                        <a:blip r:embed="R6bf3d5eff6804919"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7772400" cy="714375"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="left"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="5172075" cy="1085850"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="6" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/quotes/brazil_quote_v1.jpg?h=114&amp;amp;w=543&amp;amp;rev=67902ce015024817ab83e3a84aa36588&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="3" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/quotes/brazil_quote_v1.jpg?h=114&amp;amp;w=543&amp;amp;rev=67902ce015024817ab83e3a84aa36588&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="R771edb968bcd4db4"/>
+                        <a:blip r:embed="R32d53775468542fd"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5172075" cy="1085850"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1381125" cy="1952624"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="7" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/tile-images/2021_latam.jpg?h=205&amp;amp;w=145&amp;amp;rev=a12c74d3177e4b958bd37106a9365a64&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="4" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/tile-images/2021_latam.jpg?h=205&amp;amp;w=145&amp;amp;rev=a12c74d3177e4b958bd37106a9365a64&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="Rc329dd4610104ed7"/>
+                        <a:blip r:embed="R3d6da94876c94d8c"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1381125" cy="1952624"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
@@ -392,96 +392,96 @@
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
-          <w:hyperlink w:history="true" r:id="R1a1cf457ca234c79">
+          <w:hyperlink w:history="true" r:id="R2c2b4361d748432d">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve">Brazil Full Report</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:jc w:val="left"/>
             <w:jc w:val="left"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="323232"/>
               <w:sz w:val="36"/>
               <w:bdr w:val="single" w:color="000000" w:sz="16" w:space="1"/>
             </w:rPr>
             <w:t xml:space="preserve">How to use and navigate this report</w:t>
           </w:r>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="8667750" cy="1695450"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="8" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/jurisdiction_instructions_v1.jpg?rev=0b2544bab61249d491e5aeb9ba679f2c&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/jurisdiction_instructions_v1.jpg?rev=0b2544bab61249d491e5aeb9ba679f2c&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="Rba1ce3c4b9c9405f"/>
+                        <a:blip r:embed="Recc82a8bbd4a4bf4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8667750" cy="1695450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
@@ -3863,77 +3863,77 @@
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R04fd0fd49c9044ee">
+                  <w:hyperlink w:history="true" r:id="Rc24f69ce18cb4f2a">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.tjsc.jus.br/web/violencia-contra-a-mulher/relatorios</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="Rf849f6b8c15b414a">
+                  <w:hyperlink w:history="true" r:id="R86eee67f96dd45f6">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.tjrs.jus.br/novo/violencia-domestica/estatisticas/</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="Rf5974e171a734aaf">
+                  <w:hyperlink w:history="true" r:id="Rc7e160bf2cf44acf">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://www.tjrj.jus.br/web/guest/observatorio-judicial-violencia-mulher/vdfm/dados-estatisticos</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:br/>
                   </w:r>
                   <w:r>
                     <w:br/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
@@ -7547,51 +7547,51 @@
                   <w:r>
                     <w:t xml:space="preserve">This protective measure must be applied to all cases in which the abuser's presence in the residence constitutes a risk to the life or physical or mental well-being of the women or/and her children, until the situation is duly assessed by the judge. The victim can also request for distancing measures, without prejudice to her or her children's rights, as allowed by the Maria da Penha Law.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">It is generally understood that the effectiveness of this type of protective measure is clear and material, since the physical removal of the abuser from the residence suppresses acts of violence. Also, the judicial order prevents the removal from being classified as 'abandonment of home' (CAVALCANTE, Elaine C. M. </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Apontamentos sobre as medidas protetivas de urgência previstas na Lei Maria da Penha</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">, 2006. Available:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="R828380f50f6a4d45">
+                  <w:hyperlink w:history="true" r:id="R5043d843112e4f01">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.tjsp.jus.br/download/EPM/Publicacoes/CadernosJuridicos/38vd%2009.pdf?d=636688301325046003</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <w:t xml:space="preserve">São Paulo State Court of Appeals, Interlocutory Appeal No. 2181604-69.2014.8.26.0000, Rapporteur Judge Alexandre Marcondes, judged on 23 February 2015</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
@@ -7682,51 +7682,51 @@
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Aspectos processuais civis da Lei Maria da Penha</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">." </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Revista Magister de Direito das Famílias e Sucessões</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">, No. 4, p. 326, June/July, 2008. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Available: </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R20ea0fa45c664467">
+                  <w:hyperlink w:history="true" r:id="R5f2db89d7a394b04">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://tmp.mpce.mp.br/nespeciais/promulher/artigos/Aspectos%20Processuais%20Civis%20da%20Lei%20Maria%20da%20Penha.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve">).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve"> All the protective measures, once authorized by the judge, must be transmitted to the Notary Office.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
@@ -10467,51 +10467,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="R59d64e0d40484b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="R771edb968bcd4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="Rc329dd4610104ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2021_fdv_brazil.pdf?rev=eb6b4305177b41019c18080c50e0d4d3&amp;sc_lang=en" TargetMode="External" Id="R1a1cf457ca234c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2021_fdv_brazil.pdf?rev=eb6b4305177b41019c18080c50e0d4d3&amp;sc_lang=en" TargetMode="External" Id="R783ce16a5e584afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="Rba1ce3c4b9c9405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tmp.mpce.mp.br/nespeciais/promulher/artigos/Aspectos%20Processuais%20Civis%20da%20Lei%20Maria%20da%20Penha.pdf" TargetMode="External" Id="R20ea0fa45c664467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tjsp.jus.br/download/EPM/Publicacoes/CadernosJuridicos/38vd%2009.pdf?d=636688301325046003" TargetMode="External" Id="R828380f50f6a4d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///U:/Active/2020%20Pro-Bono%20GRW/Reports/010.%20Final/Belgium/2021_FDV_Belgium.docx#_edn5" TargetMode="External" Id="R0f79cd75fe2142ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tjsc.jus.br/web/violencia-contra-a-mulher/relatorios" TargetMode="External" Id="R04fd0fd49c9044ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tjrs.jus.br/novo/violencia-domestica/estatisticas/" TargetMode="External" Id="Rf849f6b8c15b414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tjrj.jus.br/web/guest/observatorio-judicial-violencia-mulher/vdfm/dados-estatisticos" TargetMode="External" Id="Rf5974e171a734aaf" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="R6bf3d5eff6804919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="R32d53775468542fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="R3d6da94876c94d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2021_fdv_brazil.pdf?rev=eb6b4305177b41019c18080c50e0d4d3&amp;sc_lang=en" TargetMode="External" Id="R2c2b4361d748432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2021_fdv_brazil.pdf?rev=eb6b4305177b41019c18080c50e0d4d3&amp;sc_lang=en" TargetMode="External" Id="R09e927d612f7493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="Recc82a8bbd4a4bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tmp.mpce.mp.br/nespeciais/promulher/artigos/Aspectos%20Processuais%20Civis%20da%20Lei%20Maria%20da%20Penha.pdf" TargetMode="External" Id="R5f2db89d7a394b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tjsp.jus.br/download/EPM/Publicacoes/CadernosJuridicos/38vd%2009.pdf?d=636688301325046003" TargetMode="External" Id="R5043d843112e4f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///U:/Active/2020%20Pro-Bono%20GRW/Reports/010.%20Final/Belgium/2021_FDV_Belgium.docx#_edn5" TargetMode="External" Id="R209774c7163e4908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tjsc.jus.br/web/violencia-contra-a-mulher/relatorios" TargetMode="External" Id="Rc24f69ce18cb4f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tjrs.jus.br/novo/violencia-domestica/estatisticas/" TargetMode="External" Id="R86eee67f96dd45f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tjrj.jus.br/web/guest/observatorio-judicial-violencia-mulher/vdfm/dados-estatisticos" TargetMode="External" Id="Rc7e160bf2cf44acf" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>