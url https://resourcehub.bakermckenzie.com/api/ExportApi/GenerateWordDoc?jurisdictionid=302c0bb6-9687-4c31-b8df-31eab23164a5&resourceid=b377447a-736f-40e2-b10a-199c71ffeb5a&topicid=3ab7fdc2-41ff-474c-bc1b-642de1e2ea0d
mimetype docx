--- v0 (2025-10-06)
+++ v1 (2026-04-02)
@@ -261,264 +261,264 @@
           <w:sdtEndPr>
             <w:rPr>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced VAT / GST rate</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">0</w:t>
               </w:r>
-              <w:hyperlink w:history="true" r:id="R77f22b995d5949c1">
+              <w:hyperlink w:history="true" r:id="R7521b8eb27264fde">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                     <w:vertAlign w:val="superscript"/>
                   </w:rPr>
                   <w:t xml:space="preserve">[1]</w:t>
                 </w:r>
               </w:hyperlink>
               <w:r>
                 <w:t xml:space="preserve"> / 5</w:t>
               </w:r>
-              <w:hyperlink w:history="true" r:id="Re2dfcc2ee1514f33">
+              <w:hyperlink w:history="true" r:id="R2ef4845896de42f5">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                     <w:vertAlign w:val="superscript"/>
                   </w:rPr>
                   <w:t xml:space="preserve">[2]</w:t>
                 </w:r>
               </w:hyperlink>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standard VAT / GST rate</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
-              <w:hyperlink w:history="true" r:id="R16be7cfe525f4969">
+              <w:hyperlink w:history="true" r:id="R1d5b3faf80d949ec">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                     <w:vertAlign w:val="superscript"/>
                   </w:rPr>
                   <w:t xml:space="preserve">[3]</w:t>
                 </w:r>
               </w:hyperlink>
               <w:r>
                 <w:t xml:space="preserve"> / 8</w:t>
               </w:r>
-              <w:hyperlink w:history="true" r:id="Rfdd57062f25d4f37">
+              <w:hyperlink w:history="true" r:id="R0c8d91fa28a2466d">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                     <w:vertAlign w:val="superscript"/>
                   </w:rPr>
                   <w:t xml:space="preserve">[4]</w:t>
                 </w:r>
               </w:hyperlink>
               <w:r>
                 <w:t xml:space="preserve"> / 10</w:t>
               </w:r>
-              <w:hyperlink w:history="true" r:id="R99ce517a84e24da6">
+              <w:hyperlink w:history="true" r:id="Rdf983b5af981469a">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                     <w:vertAlign w:val="superscript"/>
                   </w:rPr>
                   <w:t xml:space="preserve">[5]</w:t>
                 </w:r>
               </w:hyperlink>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
                 <w:t xml:space="preserve">High VAT / GST rate</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Not applicable </w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
                 <w:t xml:space="preserve">_____________________</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
-              <w:hyperlink w:history="true" r:id="R53d429cb8de2437f">
+              <w:hyperlink w:history="true" r:id="R67cea7f6c6a64ebb">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t xml:space="preserve">[1]</w:t>
                 </w:r>
               </w:hyperlink>
               <w:r>
                 <w:t xml:space="preserve">  Certain classes of persons and/or goods are exempted from the payment of Sales Tax in Malaysia. On the other hand, Service Tax is not imposed on services that are not specified as taxable service in the First Schedule of Service Tax Regulations 2018.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
-              <w:hyperlink w:history="true" r:id="Ra1be45651c7549af">
+              <w:hyperlink w:history="true" r:id="R8ae45393d7e34e7d">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t xml:space="preserve">[2]</w:t>
                 </w:r>
               </w:hyperlink>
               <w:r>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve">In relation to Sales Tax, a reduced rate of 5% is imposed on a list of goods specified in the First Schedule of Sales Tax </w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve">(Rates of Tax) Order 2018.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
-              <w:hyperlink w:history="true" r:id="R77b7d276cce74e6e">
+              <w:hyperlink w:history="true" r:id="Rdf4c1845d8594e0c">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t xml:space="preserve">[3]</w:t>
                 </w:r>
               </w:hyperlink>
               <w:r>
                 <w:t xml:space="preserve"> 6% Service Tax applies to the following taxable services: food &amp; beverage, telecommunications, parking and logistics services.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
-              <w:hyperlink w:history="true" r:id="R8f3115a4d2ba4296">
+              <w:hyperlink w:history="true" r:id="R90f63abd974742f9">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t xml:space="preserve">[4]</w:t>
                 </w:r>
               </w:hyperlink>
               <w:r>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve">The standard rate of 8% of Service Tax applies to most of the taxable services, except for taxable service relating to credit </w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve">card or charge card services.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
-              <w:hyperlink w:history="true" r:id="R99464bc4ad0444e0">
+              <w:hyperlink w:history="true" r:id="R90c4c835cf2d401c">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t xml:space="preserve">[5]</w:t>
                 </w:r>
               </w:hyperlink>
               <w:r>
                 <w:t xml:space="preserve"> The standard rate of Sales Tax in Malaysia is 10%.</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Disclaimer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Disclaimer"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">©Copyright © 2025 Baker &amp; McKenzie. All rights reserved. </w:t>
+        <w:t xml:space="preserve">©Copyright © 2026 Baker &amp; McKenzie. All rights reserved. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ownership</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: This documentation and content (Content) is a proprietary resource owned exclusively by Baker McKenzie (meaning Baker &amp; McKenzie International and its member firms). The Content is protected under international copyright conventions. Use of this Content does not of itself create a contractual relationship, nor any attorney/client relationship, between Baker McKenzie and any person.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Non-reliance and exclusion</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: All Content is for informational purposes only and may not reflect the most current legal and regulatory developments. All summaries of the laws, regulations and practice are subject to change. The Content is not offered as legal or professional advice for any specific matter. It is not intended to be a substitute for reference to (and compliance with) the detailed provisions of applicable laws, rules, regulations or forms. Legal advice should always be sought before taking any action or refraining from taking any action based on any Content. Baker McKenzie and the editors and the contributing authors do not guarantee the accuracy of the Content and expressly disclaim any and all liability to any person in respect of the consequences of anything done or permitted to be done or omitted to be done wholly or partly in reliance upon the whole or any part of the Content. The Content may contain links to external websites and external websites may link to the Content. Baker McKenzie is not responsible for the content or operation of any such external sites and disclaims all liability, howsoever occurring, in respect of the content or operation of any such external websites. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Attorney Advertising</w:t>
       </w:r>
@@ -2898,51 +2898,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="537007590">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en#ftn01" TargetMode="External" Id="R77f22b995d5949c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en#ftn02" TargetMode="External" Id="Re2dfcc2ee1514f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en#ftn3" TargetMode="External" Id="R16be7cfe525f4969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/enEditorPage.aspx?da=core&amp;amp;id=%7B67CB5465-11B2-42D3-925C-08B6C59127D9%7D&amp;amp;ed=FIELD8512504&amp;amp;vs&amp;amp;la=en&amp;amp;fld=%7B61B355C7-4970-4B78-98CC-936E170256C2%7D&amp;amp;so&amp;amp;di=0&amp;amp;hdl=H8512510&amp;amp;mo&amp;amp;pe=0&amp;amp;fbd=1#ftn04" TargetMode="External" Id="Rfdd57062f25d4f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en#ftn04" TargetMode="External" Id="R99ce517a84e24da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en#ftnref01" TargetMode="External" Id="R53d429cb8de2437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en#ftnref02" TargetMode="External" Id="Ra1be45651c7549af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en#ftnref03" TargetMode="External" Id="R77b7d276cce74e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en#ftnref04" TargetMode="External" Id="R8f3115a4d2ba4296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/enEditorPage.aspx?da=core&amp;amp;id=%7B67CB5465-11B2-42D3-925C-08B6C59127D9%7D&amp;amp;ed=FIELD8512504&amp;amp;vs&amp;amp;la=en&amp;amp;fld=%7B61B355C7-4970-4B78-98CC-936E170256C2%7D&amp;amp;so&amp;amp;di=0&amp;amp;hdl=H8512510&amp;amp;mo&amp;amp;pe=0&amp;amp;fbd=1#ftnref04" TargetMode="External" Id="R99464bc4ad0444e0" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en#ftn01" TargetMode="External" Id="R7521b8eb27264fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en#ftn02" TargetMode="External" Id="R2ef4845896de42f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en#ftn3" TargetMode="External" Id="R1d5b3faf80d949ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/enEditorPage.aspx?da=core&amp;amp;id=%7B67CB5465-11B2-42D3-925C-08B6C59127D9%7D&amp;amp;ed=FIELD8512504&amp;amp;vs&amp;amp;la=en&amp;amp;fld=%7B61B355C7-4970-4B78-98CC-936E170256C2%7D&amp;amp;so&amp;amp;di=0&amp;amp;hdl=H8512510&amp;amp;mo&amp;amp;pe=0&amp;amp;fbd=1#ftn04" TargetMode="External" Id="R0c8d91fa28a2466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en#ftn04" TargetMode="External" Id="Rdf983b5af981469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en#ftnref01" TargetMode="External" Id="R67cea7f6c6a64ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en#ftnref02" TargetMode="External" Id="R8ae45393d7e34e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en#ftnref03" TargetMode="External" Id="Rdf4c1845d8594e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en#ftnref04" TargetMode="External" Id="R90f63abd974742f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/enEditorPage.aspx?da=core&amp;amp;id=%7B67CB5465-11B2-42D3-925C-08B6C59127D9%7D&amp;amp;ed=FIELD8512504&amp;amp;vs&amp;amp;la=en&amp;amp;fld=%7B61B355C7-4970-4B78-98CC-936E170256C2%7D&amp;amp;so&amp;amp;di=0&amp;amp;hdl=H8512510&amp;amp;mo&amp;amp;pe=0&amp;amp;fbd=1#ftnref04" TargetMode="External" Id="R90c4c835cf2d401c" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>