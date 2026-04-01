--- v0 (2025-10-24)
+++ v1 (2026-04-01)
@@ -677,51 +677,51 @@
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The indicative process and timeline for listing a company on the Main Market of Bursa Malaysia is as follows:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="Rca3804359d29465d">
+                  <w:hyperlink w:history="true" r:id="Ra4f90f1d66ca4fb1">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Link to Chart</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
@@ -3338,51 +3338,51 @@
                     <w:t xml:space="preserve">Potential indicative process and timeline for listing a foreign </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">or domestic</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve"> company on the Main Market of Bursa Malaysia</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="Re37a68d185774c98">
+                  <w:hyperlink w:history="true" r:id="Rad5faa9d79d443bd">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:i/>
                       </w:rPr>
                       <w:t xml:space="preserve">Link to Chart</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
@@ -5815,51 +5815,51 @@
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Sue Wan Wong of Wong &amp; Partners, a member firm of Baker &amp; McKenzie International, in Kuala Lumpur is the most appropriate contact for inquiries about prospective listings on Bursa Malaysia.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Disclaimer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Disclaimer"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">©Copyright © 2025 Baker &amp; McKenzie. All rights reserved. </w:t>
+        <w:t xml:space="preserve">©Copyright © 2026 Baker &amp; McKenzie. All rights reserved. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ownership</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: This documentation and content (Content) is a proprietary resource owned exclusively by Baker McKenzie (meaning Baker &amp; McKenzie International and its member firms). The Content is protected under international copyright conventions. Use of this Content does not of itself create a contractual relationship, nor any attorney/client relationship, between Baker McKenzie and any person.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Non-reliance and exclusion</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: All Content is for informational purposes only and may not reflect the most current legal and regulatory developments. All summaries of the laws, regulations and practice are subject to change. The Content is not offered as legal or professional advice for any specific matter. It is not intended to be a substitute for reference to (and compliance with) the detailed provisions of applicable laws, rules, regulations or forms. Legal advice should always be sought before taking any action or refraining from taking any action based on any Content. Baker McKenzie and the editors and the contributing authors do not guarantee the accuracy of the Content and expressly disclaim any and all liability to any person in respect of the consequences of anything done or permitted to be done or omitted to be done wholly or partly in reliance upon the whole or any part of the Content. The Content may contain links to external websites and external websites may link to the Content. Baker McKenzie is not responsible for the content or operation of any such external sites and disclaims all liability, howsoever occurring, in respect of the content or operation of any such external websites. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Attorney Advertising</w:t>
       </w:r>
@@ -9368,51 +9368,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2024-update-10th-edition/bursa-malaysia---long-form---listing-documentation-and-process.pdf?sc_lang=en" TargetMode="External" Id="Re37a68d185774c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2024-update-10th-edition/bursa-malaysia---short-form---listing-process.pdf?sc_lang=en" TargetMode="External" Id="Rca3804359d29465d" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2024-update-10th-edition/bursa-malaysia---long-form---listing-documentation-and-process.pdf?rev=c6d1e8bc28274c6a8430c0ebd471e304&amp;sc_lang=en" TargetMode="External" Id="Rad5faa9d79d443bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2024-update-10th-edition/bursa-malaysia---short-form---listing-process.pdf?rev=73ab7dbf5ae74eb9964c0d05644275cd&amp;sc_lang=en" TargetMode="External" Id="Ra4f90f1d66ca4fb1" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>