--- v1 (2026-04-01)
+++ v2 (2026-05-25)
@@ -26,51 +26,51 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w:rsidRPr="00BC7873" w:rsidR="00BC7873" w:rsidP="00662603" w:rsidRDefault="009E2793" w14:paraId="5605F879" w14:textId="4259CC65">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC7873">
-        <w:t>Cross-Border Listings Guide - Bursa Malaysia</w:t>
+        <w:t>Cross-Border Listings Guide - Malaysia - Bursa Malaysia</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="006F092A" w:rsidR="006F092A" w:rsidP="006F092A" w:rsidRDefault="00761F2A" w14:paraId="47A10C22" w14:textId="3415D899">
       <w:pPr>
         <w:pStyle w:val="Table"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
@@ -267,139 +267,139 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">To qualify for listing, a company must meet at least one of the following tests:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Profit Test</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Uninterrupted profit of three to five full financial years, with an aggregate after-tax profit of at least MYR20 million (approximately US$4.35 million).</w:t>
-[...7 lines deleted...]
-                    <w:t xml:space="preserve">After-tax profit of at least MYR6 million (approximately US$1.31 million) for the most recent financial year.</w:t>
+                    <w:t xml:space="preserve">Uninterrupted profit of three to five full financial years, with an aggregate after-tax profit of at least MYR20 million (approximately US$4.93 million).</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">After-tax profit of at least MYR6 million (approximately US$1.48 million) for the most recent financial year.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Market Capitalization Test</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">A total market capitalization of at least MYR500 million (approximately US$108.80 million) upon listing.</w:t>
+                    <w:t xml:space="preserve">A total market capitalization of at least MYR500 million (approximately US$123.15 million) upon listing.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Infrastructure Project Corporation Test</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Must have the right to build and operate an infrastructure project in or outside Malaysia:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="51"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">With project costs of not less than MYR500 million (approximately US$108.80 million).</w:t>
+                    <w:t xml:space="preserve">With project costs of not less than MYR500 million (approximately US$123.15 million).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="51"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">For which a concession or license has been awarded by a government or a state agency with a remaining concession or license period of at least 15 years.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -427,51 +427,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Share price. </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">Minimum offering price of MYR0.50 (approximately US$0.12) per share.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Distribution. </w:t>
@@ -507,54 +507,50 @@
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Have at least 1,000 public shareholders, holding not less than 100 shares each.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="50"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Allocate 50% of the public spread requirement to Bumiputera (the indigenous people of Malaysia) investors (where the company derives more than 50% of its after-tax profit from operations based in Malaysia).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...2 lines deleted...]
-                  </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Accounting standards</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">. The audited financial statements provided in the prospectus must be prepared in accordance with the approved accounting standards under the Malaysian Financial Reporting Act 1997.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Financial statements. </w:t>
@@ -590,66 +586,55 @@
                   <w:r>
                     <w:t xml:space="preserve">. The applicant must have substantially the same management for at least three full financial years or since the commencement of its operations (if the applicant has been in operations for less than three full financial years and is seeking listing by way of the market capitalization or infrastructure project corporation tests).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Incorporation.</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> A foreign company must be incorporated in a jurisdiction that is subject to corporation laws and other relevant laws and regulations, which have standards at least equivalent to those in Malaysia.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
-                      <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Registration</w:t>
                   </w:r>
                   <w:r>
-                    <w:rPr>
-[...9 lines deleted...]
-                    <w:t xml:space="preserve">A foreign company must register with the Malaysian Registrar of Companies and establish transfer and registration of securities facilities in Malaysia.</w:t>
+                    <w:t xml:space="preserve">. A foreign company must register with the Malaysian Registrar of Companies and establish transfer and registration of securities facilities in Malaysia.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -662,66 +647,66 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The indicative process and timeline for listing a company on the Main Market of Bursa Malaysia is as follows:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="Ra4f90f1d66ca4fb1">
+                  <w:hyperlink w:history="true" r:id="R1f138169afa44d70">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Link to Chart</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
@@ -740,245 +725,209 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
-[...12 lines deleted...]
-                    </w:rPr>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
                     <w:t xml:space="preserve">Requirements for a company listed on the Main Market include:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="49"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:rPr>
-[...1 lines deleted...]
-                    </w:rPr>
                     <w:t xml:space="preserve">At least two directors (or 1/3 of its board of directors, whichever is higher) must be independent directors and at least one director is female. The Malaysian Code on Corporate Governance 2021 requires a higher proportion of independent directors and at least 30% of the board comprises of women directors.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="49"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:rPr>
-[...1 lines deleted...]
-                    </w:rPr>
                     <w:t xml:space="preserve">Each director must hold no more than five directorships in listed issuers (including the company).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="49"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:rPr>
-[...1 lines deleted...]
-                    </w:rPr>
                     <w:t xml:space="preserve">If the company has operations that are predominantly based in Malaysia, it must have a majority of directors whose principal or only place of residence is in Malaysia.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="49"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:rPr>
-[...1 lines deleted...]
-                    </w:rPr>
                     <w:t xml:space="preserve">If the company has operations that are predominantly foreign-based, it must have at least two directors whose principal or only place of residence is in Malaysia and at least one of these directors must be a member of the audit committee.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="49"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:rPr>
-[...1 lines deleted...]
-                    </w:rPr>
                     <w:t xml:space="preserve">Appointing an audit committee (consisting of at least three directors).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="49"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:rPr>
-[...1 lines deleted...]
-                    </w:rPr>
                     <w:t xml:space="preserve">Appointing a suitable accounting firm to act as its external auditors.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="49"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:rPr>
-[...1 lines deleted...]
-                    </w:rPr>
                     <w:t xml:space="preserve">Establishing an independent internal audit function.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="49"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:rPr>
-[...1 lines deleted...]
-                    </w:rPr>
                     <w:t xml:space="preserve">Preparing an annual report which includes its audited financial statements as well as the auditors' and directors' reports of the listed issuer.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="49"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:rPr>
-[...1 lines deleted...]
-                    </w:rPr>
                     <w:t xml:space="preserve">A listed issuer also has other continuing disclosure and reporting obligations to Bursa Malaysia. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="49"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:rPr>
-[...2 lines deleted...]
-                    <w:t xml:space="preserve">A listed issuer would also need to report on its management of material economic, environmental and social risks and opportunities, and governance structure in place to manage these sustainability matters.</w:t>
+                    <w:t xml:space="preserve">A listed issuer would also need to report on its management of sustainability-related risks and opportunities, and governance structure in place to manage these sustainability matters.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="49"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Additional requirements relating to the governance of a company may be imposed by sectoral regulators.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -1006,59 +955,59 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
-[...7 lines deleted...]
-                    <w:t xml:space="preserve">A company seeking to list must pay both initial listing and annual fees. The initial listing fee for the Main Market is 0.01% of the total market value of the company's share capital and ranges from MYR20,000 to MYR200,000 (approximately US$4,352 to US$43,520). Additional shares listed subsequently will require additional payments. The annual fee is 0.0025% of the total market value of the company's share capital and ranges from MYR20,000 to MYR100,000 (approximately US$4,352 to US$21,760). Other costs include processing fees payable to the SC, fees for registration of the prospectus, advisers' fees as well as brokerage fees.</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">A company seeking to list must pay both initial listing and annual fees. The initial listing fee for the Main Market is 0.01% of the total market value of the company's share capital and ranges from MYR20,000 to MYR200,000 (approximately US$4,926 to US$49,258). Additional shares listed subsequently will require additional payments. The annual fee is 0.0025% of the total market value of the company's share capital and ranges from MYR40,000 to MYR400,000 (approximately US$9,852 to US$98,516). Other costs include processing fees payable to the SC, fees for registration of the prospectus, advisers' fees as well as brokerage fees.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
           <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
@@ -1103,166 +1052,142 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
-[...7 lines deleted...]
-                    <w:spacing w:after="220"/>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Bursa Malaysia Berhad is the exchange holding company in Malaysia. It operates a fully-integrated exchange and offers exchange-related services through its subsidiaries. Bursa Malaysia Securities Berhad (a subsidiary of Bursa Malaysia Berhad) provides, operates and maintains the securities exchange in Malaysia, which is commonly referred to as Bursa Malaysia.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...1 lines deleted...]
-                  </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Bursa Malaysia is an ideal exchange for companies seeking to list Shari'ah-compliant equity securities. In addition, companies may find Bursa Malaysia's financial listing criteria to be less stringent than many other stock exchanges. For example, and as discussed further below, a company whose core business is not that of infrastructure project may satisfy Bursa Malaysia's financial listing criteria based on market capitalization and one year of operating revenue alone (i.e., the company is not required to demonstrate a period of uninterrupted profits).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...1 lines deleted...]
-                  </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Companies are either listed on the Main Market, ACE Market or the LEAP Market of Bursa Malaysia. The Main Market (which resulted from the merging of the Main Board and Second Board counters in August 2009) is generally the preferred platform for the listing of established companies with sound operating track records. The Main Market is designed for all companies that meet the listing requirements and does not target particular types of companies. In contrast, the ACE Market (previously known as the MESDAQ Market) is an alternative, sponsor-driven market designed for companies with growth prospects whereas the LEAP Market is an adviser-driven market accessible only to sophisticated investors, which aims to provide emerging companies, including small-and medium-sized enterprises with greater fund-raising access and visibility.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...1 lines deleted...]
-                  </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Unless stated otherwise, the discussion in the rest of this summary relates to the listing of, and quotation for shares on, the Main Market.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...1 lines deleted...]
-                  </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">While Bursa Malaysia does not generally make a distinction between primary and secondary listings on the market scoreboard, there are certain regulatory distinctions between these listings. For example, a corporation seeking secondary listing on the Main Market is subject to the listing rules of its home exchange (which must have standards of disclosure rules at least equivalent to those of Bursa Malaysia) as well as admission, information provision and continuing listing obligations of Bursa Malaysia. These are discussed below.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...11 lines deleted...]
-                    <w:spacing w:after="220"/>
+                  <w:r>
+                    <w:t xml:space="preserve">The aggregate market capitalization of listed securities on Bursa Malaysia in 2025 was MYR2,006 billion (approximately US$494.06 billion), which represents a decrease of 4% from the aggregate market capitalization of MYR2,081 billion (approximately US$512.53 billion) in 2024. As at 30 November 2025, 1,074 companies were listed on the Main Market, representing a marginal increase from 2024 (when 1,039 companies were listed).</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The primary regulatory authorities involved in a proposed listing on Bursa Malaysia include:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="48"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The Securities Commission (the SC), whose prior approval is required for an initial public offering, back-door listing, secondary listing, cross listing or transfer of listing from the LEAP market to the ACE Market or the ACE Market to the Main Market.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="48"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Bursa Malaysia, the listing authority for admission to the stock exchange.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
-                  </w:pPr>
-[...1 lines deleted...]
-                    <w:spacing w:after="220"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Depending on the licenses, approvals and permits held by prospective issuers and their subsidiaries, and the conditions endorsed on those documents, it is possible that the approval(s) and/or waiver(s) of the sectoral regulators may be necessary in connection with a listing on Bursa Malaysia.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
           <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
@@ -1310,210 +1235,198 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Jurisdiction of incorporation</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...1 lines deleted...]
-                  </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">As a general matter, there is no specific jurisdiction of incorporation or industry that would not be acceptable to the SC or Bursa Malaysia for a listed company. However:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="37"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Malaysia does not have diplomatic relations with the State of Israel and does not allow its citizens to travel to the State of Israel, save in very limited circumstances.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="37"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A foreign company seeking to list on Bursa Malaysia must be incorporated in a jurisdiction that is subject to corporation laws and other relevant laws and regulations, which have standards at least equivalent to those in Malaysia, particularly with respect to corporate governance, protection of shareholders and minority interests, and the regulation of takeovers and mergers. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
-                  </w:pPr>
-[...1 lines deleted...]
-                    <w:spacing w:after="220"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">With regard to the latter, however, it is possible for the regulatory authorities to approve the listing application of a foreign company that is incorporated in a jurisdiction that does not provide similar regulatory standards, if it is possible for such standards to be adopted by varying the foreign company's constituent documents. For this purpose, the applicant must submit a comparison of the standards of laws and regulations of the jurisdiction in which it is incorporated and those provided in Malaysia, together with the proposed variations to its constituent documents to address the deficiencies in the standards.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Quantitative and qualitative criteria</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...1 lines deleted...]
-                  </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Generally, a domestic or foreign company seeking a primary listing on Bursa Malaysia must fulfill both quantitative and qualitative criteria, and additional criteria must be met by a foreign company seeking primary listing. However, a foreign company seeking a secondary listing on Bursa Malaysia need only meet certain qualitative criteria; it is not required to meet any quantitative criteria.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
-                  </w:pPr>
-[...1 lines deleted...]
-                    <w:spacing w:after="220"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">There is no difference between the quantitative criteria applicable to a foreign company and a domestic company that is seeking a primary listing on Bursa Malaysia. An applicant company whose core business does not involve undertaking infrastructure projects must satisfy either the profit test or the market capitalization test. A company whose core business is carrying out infrastructure projects (that is, attending to projects that create the basic physical structures or foundations for the delivery of essential public goods and services that are necessary for the economic development of a state, territory or country) must satisfy the infrastructure project corporation test. These tests are as follows:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="38"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Profit test</w:t>
                   </w:r>
                   <w:r>
-                    <w:t xml:space="preserve">. Under the profit test, the applicant company must have an uninterrupted profit of three to five full financial years, based on audited financial statements as of the financial year-end immediately prior to its application to the SC, with an aggregate after-tax profit of at least MYR20 million (approximately US$4.35 million) and an after-tax profit for the most recent financial year of at least MYR6 million (approximately US$1.31 million). In fulfilling the profit requirements, contributions from associated companies must not exceed those of subsidiary companies. </w:t>
+                    <w:t xml:space="preserve">. Under the profit test, the applicant company must have an uninterrupted profit of three to five full financial years, based on audited financial statements as of the financial year-end immediately prior to its application to the SC, with an aggregate after-tax profit of at least MYR20 million (approximately US$4.93 million) and an after-tax profit for the most recent financial year of at least MYR6 million (approximately US$1.48 million). In fulfilling the profit requirements, contributions from associated companies must not exceed those of subsidiary companies. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="38"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Market capitalization test</w:t>
                   </w:r>
                   <w:r>
-                    <w:t xml:space="preserve">. An applicant seeking listing by way of the market capitalization test must have a total market capitalization of at least MYR500 million (approximately US$108.80 million), based on the issue or offer price as stated in the listing prospectus and the enlarged issued share capital upon listing.</w:t>
+                    <w:t xml:space="preserve">. An applicant seeking listing by way of the market capitalization test must have a total market capitalization of at least MYR500 million (approximately US$123.15 million), based on the issue or offer price as stated in the listing prospectus and the enlarged issued share capital upon listing.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="38"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Infrastructure project corporation test</w:t>
                   </w:r>
                   <w:r>
-                    <w:t xml:space="preserve">. The applicant, either directly or through its subsidiary company, must have the right to build and operate an infrastructure project (within or outside Malaysia) with project costs of not less than MYR500 million (approximately US$108.80 million) and for which a concession or license has been awarded by a government or a state agency (within or outside Malaysia) with a remaining concession or license period of at least 15 years from the date of submission to the SC. An applicant with a shorter remaining concession or license period may be considered if it meets the profit requirements under the profit test above. Where an applicant is seeking listing under this test, no offer for sale of securities is allowed, unless the infrastructure project has generated two consecutive full financial years of operating revenue based on the audited financial statements prior to submission to the SC.</w:t>
+                    <w:t xml:space="preserve">. The applicant, either directly or through its subsidiary company, must have the right to build and operate an infrastructure project (within or outside Malaysia) with project costs of not less than MYR500 million (approximately US$123.15 million) and for which a concession or license has been awarded by a government or a state agency (within or outside Malaysia) with a remaining concession or license period of at least 15 years from the date of submission to the SC. An applicant with a shorter remaining concession or license period may be considered if it meets the profit requirements under the profit test above. Where an applicant is seeking listing under this test, no offer for sale of securities is allowed, unless the infrastructure project has generated two consecutive full financial years of operating revenue based on the audited financial statements prior to submission to the SC.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">In addition to the above, a Mineral or Oil and Gas (MOG) corporation seeking listing on Bursa Malaysia must comply with additional requirements as follows:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="39"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">It must have an adequate portfolio of at least contingent resources (for oil and gas) or indicated resources (for minerals) supported by an independent competent person's report.</w:t>
                   </w:r>
                 </w:p>
@@ -1634,169 +1547,154 @@
                       <w:numId w:val="40"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Positive cash flow from operating activities over the profit track record period (if listing is sought under the profit test) or in the most recent financial year (if listing is sought under the market capitalization test) based on audited financial statements.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="40"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">No accumulated losses, based on its latest audited financial statements at the time of submission to the SC (if listing is sought under the profit test).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
-                  </w:pPr>
-[...1 lines deleted...]
-                    <w:spacing w:after="220"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Operating history</w:t>
                   </w:r>
                   <w:r>
-                    <w:t xml:space="preserve">. A foreign or domestic company seeking a primary listing must have been incorporated and operating in the same core business over the profit track record period (if it is seeking to qualify by way of the profit test) or must have been incorporated and generated operating revenue for at least one full financial year prior to the application for listing (if it is seeking to qualify by way of the market capitalization test). This requirement does not apply to a foreign company that is seeking listing by way of a secondary listing. </w:t>
-[...7 lines deleted...]
-                    <w:spacing w:after="220"/>
+                    <w:t xml:space="preserve">. A foreign or domestic company seeking a primary listing must have been incorporated and operating in the same core business over the profit track record period (if it is seeking to qualify by way of the profit test) or must have been incorporated and generated operating revenue for at least one full financial year prior to the application for listing (if it is seeking to qualify by way of the market capitalization test). This requirement does not apply to a foreign company that is seeking listing by way of a secondary listing.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Public float and Bumiputera participation</w:t>
                   </w:r>
                   <w:r>
-                    <w:t xml:space="preserve">. Any applicant seeking a primary listing must ensure that it complies with the public shareholding spread requirement. This entails having at least 25% of the total number of shares to be listed being in the hands of at least 1,000 public shareholders, holding not less than 100 shares each. In addition, a company that derives more than 50% of its profits (after tax) from operations based in Malaysia must allocate 50% of the public spread requirement (that is, 12.5% of the total number of shares to be listed) to Bumiputera investors (the indigenous people of Malaysia). The SC has provided specific guidance about how to make this allocation to Bumiputera investors</w:t>
-[...22 lines deleted...]
-                    <w:spacing w:after="220"/>
+                    <w:t xml:space="preserve">.Any applicant seeking a primary listing must ensure that it complies with the public shareholding spread requirement. This entails having at least 25% of the total number of shares to be listed being in the hands of at least 1,000 public shareholders, holding not less than 100 shares each. In addition, a company that derives more than 50% of its profits (after tax) from operations based in Malaysia must allocate 50% of the public spread requirement (that is, 12.5% of the total number of shares to be listed) to Bumiputera investors (the indigenous people of Malaysia). The SC has provided specific guidance about how to make this allocation to Bumiputera investors (see https://www.sc.com.my/regulation/regulatory-faqs/bumiputera-equity-requirement-for-public-listed-companies). The Bumiputera equity participation requirement must be met at the point of listing but does not need to be maintained thereafter. It is worth noting that a company with predominantly foreign-based operations (that is, where the profits after tax derived from the foreign-based operations are higher than those from Malaysian-based operations), or that has been granted Malaysia Digital (formerly Multimedia Super Corridor) or Bionexus status, is exempted from the Bumiputera equity requirements. If a corporation offers shares to Malaysian public investors via balloting in conjunction with the corporate proposal, at least 50% of the shares offered to Malaysian public investors via balloting must be made available to Bumiputera public investors at the point of listing.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Offerings to the general public</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">. Any applicant seeking a primary listing is required to allocate a proportion of the securities to the general public through a balloting process. The minimum proportion of securities to be allocated to the general public is as follows:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="41"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">If the enlarged issued and paid-up capital is below MYR200 million (approximately US$43.52 million), at least 5% of the enlarged number of shares issued must be allocated to the general public.</w:t>
+                    <w:t xml:space="preserve">If the enlarged issued and paid-up capital is below MYR200 million (approximately US$49.26 million), at least 5% of the enlarged number of shares issued must be allocated to the general public.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="41"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">If the enlarged issued and paid-up capital is at least MYR200 million (approximately US$43.52 million), then at least 2% of the enlarged number of shares issued must be allocated to the general public.</w:t>
+                    <w:t xml:space="preserve">If the enlarged issued and paid-up capital is at least MYR200 million (approximately US$49.26 million), then at least 2% of the enlarged number of shares issued must be allocated to the general public.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Minimum price</w:t>
                   </w:r>
                   <w:r>
-                    <w:t xml:space="preserve">. A company applying to list on the Main Market must have a minimum initial public offering price of MYR0.50 (approximately US$0.11) per share. However, there are no requirements for a listed company to have or maintain a minimum trading price for its securities after listing.</w:t>
+                    <w:t xml:space="preserve">. A company applying to list on the Main Market must have a minimum initial public offering price of MYR0.50 (approximately US$0.12) per share. However, there are no requirements for a listed company to have or maintain a minimum trading price for its securities after listing.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Corporate governance</w:t>
                   </w:r>
                   <w:r>
-                    <w:t xml:space="preserve">. Any applicant submitting a proposal to the SC is expected to have good corporate governance practices. A foreign company seeking to list on Bursa Malaysia must comply with the corporate governance requirements of its home jurisdiction, meeting standards that are equivalent to those in Malaysia. Please see section 5 for a further discussion of the applicable corporate governance requirements for foreign and domestic companies.</w:t>
+                    <w:t xml:space="preserve">. Any applicant submitting a proposal to the SC is expected to have good corporate governance practices. A foreign company seeking to list on Bursa Malaysia must comply with the corporate governance requirements of its home jurisdiction, meeting standards that are equivalent to those in Malaysia. Please see the section entitled </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:i/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Corporate governance</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve"> for a further discussion of the applicable corporate governance requirements for foreign and domestic companies.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Sponsorship and submission</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">. There is no requirement for an applicant company to obtain a sponsor to list its securities on the Main Market. However, generally only a recognized principal adviser is eligible to submit an application to the SC for the listing and quotation of securities on the Main Market.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Interviews</w:t>
@@ -1846,115 +1744,100 @@
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The "shareholders whose securities are subject to moratorium" of a MOG corporation granted relief by the SC from specific requirements where listing is by way of the market capitalization test will only have the moratorium lifted upon the MOG corporation achieving one full financial year of operating revenue and positive cash flow from operating activities, based on audited financial statements.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="42"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Where the "shareholders whose securities are subject to moratorium" are entities which are not listed, all direct and indirect shareholders of these entities, if they are individuals or other entities which are not listed up to the ultimate individual shareholders, must give an undertaking to the SC that they will not sell, transfer or assign any of their securities in such entities for the relevant period.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...1 lines deleted...]
-                  </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">This "regulatory" lock-up is also conventionally supplemented with contractual lock-ups with the underwriters.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
-                  </w:pPr>
-[...1 lines deleted...]
-                    <w:spacing w:after="220"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Currency</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">. The applicant should consult Bursa Malaysia and obtain the approval of the Central Bank of Malaysia if it prefers its securities to be quoted in a currency other than Ringgit Malaysia.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...1 lines deleted...]
-                  </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Clearing and settlement</w:t>
                   </w:r>
                   <w:r>
-                    <w:t xml:space="preserve">. All securities must be cleared and settled through Bursa Malaysia Securities Clearing Sdn Bhd, which is the sole approved clearing house for Bursa Malaysia.</w:t>
-[...7 lines deleted...]
-                    <w:spacing w:after="220"/>
+                    <w:t xml:space="preserve">. All securities must be cleared and settled through Bursa Malaysia Securities Clearing Sdn. Bhd., which is the sole approved clearing house for Bursa Malaysia.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Compliance adviser</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">. There is no requirement for a foreign or domestic company, seeking to maintain its listing, to appoint a compliance adviser that is established with Bursa Malaysia.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...1 lines deleted...]
-                  </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Additional qualitative requirements</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">. In addition to the criteria described above, any applicant company (domestic or foreign) seeking a primary listing on the Main Market must:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="43"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Have an identifiable core business, of which it has majority ownership and management control, but which is not merely holding investments in other listed companies.</w:t>
                   </w:r>
                 </w:p>
@@ -2222,51 +2105,51 @@
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Continuing listing criteria</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Although a listed company is not required to continuously meet the quantitative criteria after listing, its financial condition and level of operations on a consolidated basis must warrant continued trading or listing on the exchange. If a listed company triggers any of the following criteria, it must comply with the directions of Bursa Malaysia to regularize the condition, failing which Bursa Malaysia may suspend trading in the company's securities and/or de-list them:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="47"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Shareholders' equity on a consolidated basis is 25% or less of the share capital (excluding treasury shares) of the listed company and such shareholders' equity is less than MYR40 million (approximately US$8.70 million).</w:t>
+                    <w:t xml:space="preserve">Shareholders' equity on a consolidated basis is 25% or less of the share capital (excluding treasury shares) of the listed company and such shareholders' equity is less than MYR40 million (approximately US$9.85 million).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="47"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A receiver or manager, or judicial manager, is appointed over the assets of the listed company, its subsidiary or its associated company, which assets account for at least 50% of the listed company's total assets employed on a consolidated basis.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
@@ -2334,66 +2217,60 @@
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The listed issuer has suspended or ceased all of its business or its major business, or its entire or major operations, for any reason whatsoever.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="47"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The listed issued has an insignificant business or operations.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...14 lines deleted...]
-                    <w:t xml:space="preserve">For instance, based on the licensing guidelines issued by the Land Public Transport Commission (which has now been dissolved and replaced by the Land Public Transport Agency), generally companies that provide transportation services using commercial vehicles for carriage of goods for rent or hire for, or in connection with, any trade or business, are required to have at least 51% local equity ownership (of which at least 30% must be held by Bumiputera), unless waived by the regulator.</w:t>
+                  <w:r>
+                    <w:t xml:space="preserve">In addition, following listing, a listed company must ensure that at least 25% of its total listed shares (excluding treasury shares) are held by public shareholders, unless Bursa Malaysia accepts a lower percentage where it is satisfied that such lower percentage is sufficient to maintain a liquid market.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Additional equity conditions may be imposed by sectoral regulators through the licenses, approvals and permits held by the listed issuer and/or its subsidiaries. Unless these equity conditions are waived by the relevant sectoral regulator, a listed company must continuously comply with these conditions after listing. For instance, based on the licensing guidelines issued by the Land Public Transport Commission (which has now been dissolved and replaced by the Land Public Transport Agency), generally companies that provide transportation services using commercial vehicles for carriage of goods for rent or hire for, or in connection with, any trade or business, are required to have at least 51% local equity ownership (of which at least 30% must be held by Bumiputera), unless waived by the regulator.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
           <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
@@ -2438,51 +2315,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Primary listing</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:spacing w:after="220"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A foreign or domestic company applying for a primary listing must seek the approval of the SC in respect of the company's proposal for the listing. The SC has prescribed the minimum content of the company's application in the SC's Equity Guidelines (which must in turn be read together with the SC's Prospectus Guidelines and other practice notes and guidance that the SC has issued from time to time). By way of an overview, the application package will include:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
@@ -3338,51 +3215,51 @@
                     <w:t xml:space="preserve">Potential indicative process and timeline for listing a foreign </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">or domestic</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve"> company on the Main Market of Bursa Malaysia</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:hyperlink w:history="true" r:id="Rad5faa9d79d443bd">
+                  <w:hyperlink w:history="true" r:id="Rc16d8338d74c4448">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:i/>
                       </w:rPr>
                       <w:t xml:space="preserve">Link to Chart</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
@@ -3434,71 +3311,68 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Continuing listing obligations</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...1 lines deleted...]
-                  </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A foreign or domestic company with a primary listing on the Main Market must comply with the continuing listing obligations prescribed under Chapters 8 and 10 of the MMLR. Among other matters, these obligations include:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="17"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Complying with the public shareholding spread requirement and making the relevant announcement on Bursa Malaysia when the company becomes aware that it is no longer in compliance with this requirement.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
@@ -4549,75 +4423,72 @@
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Possesses information that is not generally available, which on becoming generally available a reasonable person would expect to have a material effect on the price or the value of securities (in other words, information that would or would tend to influence a reasonable person who invests in securities in deciding whether to acquire or dispose of, or enter into an agreement with a view to acquire or dispose of, the securities).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="30"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Knows or ought reasonably to know that the information is not generally available.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...1 lines deleted...]
-                  </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Penalties</w:t>
                   </w:r>
                   <w:r>
-                    <w:t xml:space="preserve">. Any person who commits any form of misconduct described above commits an offense under the CMSA. On conviction, such a person may be imprisoned for up to 10 years and given a fine of at least MYR1 million (approximately US$217,600).</w:t>
+                    <w:t xml:space="preserve">. Any person who commits any form of misconduct described above commits an offense under the CMSA. On conviction, such a person may be imprisoned for up to 10 years and given a fine of at least MYR1 million (approximately US$246,290).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Domestic companies</w:t>
                   </w:r>
                   <w:r>
-                    <w:t xml:space="preserve">. Except for the continuing listing obligations described above that would specifically apply to a foreign listed issuer with a primary or secondary listing on the Main Market, all documentation and requirements described in this section 4 would also apply to a domestic company.</w:t>
+                    <w:t xml:space="preserve">. Except for the continuing listing obligations described above that would specifically apply to a foreign listed issuer with a primary or secondary listing on the Main Market, all documentation and requirements described in this section would also apply to a domestic company.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
           <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
@@ -4662,170 +4533,152 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
-[...7 lines deleted...]
-                    <w:spacing w:after="220"/>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Before a foreign or domestic company's IPO, the SC takes into account the company's corporate governance practices when considering its proposal for listing on the Main Market of Bursa Malaysia. Factors include whether any previous actions have been taken against the company for any breach of relevant laws, guidelines or rules issued by the SC and Bursa Malaysia. Where the SC is not satisfied with the company's corporate governance record or the integrity of any of the company's directors, it may reject the corporate proposal for listing or approve the proposal subject to conditions. These conditions may include prohibiting (or imposing a moratorium on) any trading or dealing in securities, requiring the company to take appropriate measures to improve its governance structure or requesting that the director in question step down from the board of directors or refrain from participating in the proposal.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
-                  </w:pPr>
-[...1 lines deleted...]
-                    <w:spacing w:after="220"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Upon the listing of a foreign or domestic company on the Main Market, the company must:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="12"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Ensure that at least two directors (or one-third of its board of directors, whichever is higher) are independent directors and at least one director is female. The Malaysian Code on Corporate Governance 2021 (MCCG 2021) requires that half of the board of a listed company must comprise of independent directors, and for large companies, there should be a majority of independent directors. The MCCG 2021 also requires that at least 30% of the board members should also be women directors.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="12"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Ensure that no person is appointed or allowed to act as a director if the person has been convicted by a court of law:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="1"/>
                       <w:numId w:val="13"/>
                     </w:numPr>
                     <w:ind w:left="1560"/>
                   </w:pPr>
                   <w:r>
-                    <w:rPr>
-[...1 lines deleted...]
-                    </w:rPr>
                     <w:t xml:space="preserve">Whether within Malaysia or elsewhere, of an offense, involving bribery, fraud or dishonesty or where the conviction involved a finding that he acted fraudulently or dishonestly;</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="1"/>
                       <w:numId w:val="13"/>
                     </w:numPr>
                     <w:ind w:left="1560"/>
                   </w:pPr>
                   <w:r>
-                    <w:rPr>
-[...1 lines deleted...]
-                    </w:rPr>
                     <w:t xml:space="preserve">Whether within Malaysia or elsewhere, of an offense in connection with the promotion, formation or management of a corporation; or</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="1"/>
                       <w:numId w:val="13"/>
                     </w:numPr>
                     <w:ind w:left="1560"/>
                   </w:pPr>
                   <w:r>
-                    <w:rPr>
-[...1 lines deleted...]
-                    </w:rPr>
                     <w:t xml:space="preserve">Of an offense under the securities laws or corporation laws of the company's place of incorporation,</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:rPr>
-[...1 lines deleted...]
-                    </w:rPr>
                     <w:t xml:space="preserve">within a period of 5 years from date of conviction or if sentenced to imprisonment, from the date of release from prison, as the case may be.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="12"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Ensure that no director is of unsound mind or bankrupt or has been absent from more than 50% of the total board meetings held during a financial year and if the director is appointed after the commencement of a financial year, only the board of directors' meetings held after that director's appointment will be taken into account.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
@@ -4915,273 +4768,288 @@
                   <w:r>
                     <w:t xml:space="preserve">Related party transactions.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="1"/>
                       <w:numId w:val="14"/>
                     </w:numPr>
                     <w:ind w:left="1560"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Conflicts of interest.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">At least one member of the audit committee must be a member of the Malaysian Institute of Accountants or have at least three years' working experience and must have passed the requisite examinations specified by the First Schedule of Accountants Act 1967 or be a member of one of the associations of accountants specified in that Act. </w:t>
+                    <w:t xml:space="preserve">At least one member of the audit committee must be a member of the Malaysian Institute of Accountants or have at least three years' working experience and must have passed the requisite examinations specified by the First Schedule of Accountants Act 1967 or be a member of one of the associations of accountants specified in that Act.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="12"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Appoint a suitable accounting firm to act as its external auditors (considering, among other factors, the adequacy of the experience and resources of the firm).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="12"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Establish an internal audit function that is independent of the activities it audits, and that reports directly to the audit committee.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
+                    <w:t xml:space="preserve">To promote better corporate governance in Malaysia, the SC has issued the MCCG 2021. Among other things, the MCCG 2021 introduces best practices and guidance to improve board policies and processes, including those related to director selection, nomination and appointment, and to strengthen board oversight and the integration of sustainability considerations in the strategy and operations of companies.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Additionally, the MCCG 2021 provides that:</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:pPr>
+                    <w:pStyle w:val="ListParagraph"/>
+                    <w:numPr>
+                      <w:ilvl w:val="0"/>
+                      <w:numId w:val="15"/>
+                    </w:numPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Effective board leadership and oversight require the integration of sustainability considerations in corporate strategy, governance and decision-making as sustainability and its underlying environmental, social and governance (ESG) issues become increasingly material.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:pPr>
+                    <w:pStyle w:val="ListParagraph"/>
+                    <w:numPr>
+                      <w:ilvl w:val="0"/>
+                      <w:numId w:val="15"/>
+                    </w:numPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">The Chairman of a board should not be a member of the Audit Committee, Nomination Committee or Remuneration Committee.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:pPr>
+                    <w:pStyle w:val="ListParagraph"/>
+                    <w:numPr>
+                      <w:ilvl w:val="0"/>
+                      <w:numId w:val="15"/>
+                    </w:numPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">The Nomination Committee should ensure that the composition of the board is refreshed periodically. </w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:pPr>
+                    <w:pStyle w:val="ListParagraph"/>
+                    <w:numPr>
+                      <w:ilvl w:val="0"/>
+                      <w:numId w:val="15"/>
+                    </w:numPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">All boards are required to have at least 30% women directors. The board should disclose in its annual report the company's policy on gender diversity for the board and senior management.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:pPr>
+                    <w:pStyle w:val="ListParagraph"/>
+                    <w:numPr>
+                      <w:ilvl w:val="0"/>
+                      <w:numId w:val="15"/>
+                    </w:numPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">The general meetings conducted by the company (be they physical or hybrid) must support meaningful engagement between board, senior management and shareholders. Minutes of the general meeting should be circulated to shareholders no later than 30 business days after the general meeting.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Although the MCCG 2021 is cast as a voluntary code, listed companies are required to disclose their application of each practice during the financial year to Bursa Malaysia and announce the same together with the announcement of annual report. This includes a disclosure of any non-compliance with the MCCG 2021, including an explanation for the non-compliance and the alternative practice to achieve the principles under the MCCG 2021. Failure to do so would be a breach of the listing requirements.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">A listed foreign or domestic company must also ensure that its board of directors states in the company's annual report:</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:pPr>
+                    <w:pStyle w:val="ListParagraph"/>
+                    <w:numPr>
+                      <w:ilvl w:val="0"/>
+                      <w:numId w:val="16"/>
+                    </w:numPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">An overview of the application of the principles set out in the MCCG 2021.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:pPr>
+                    <w:pStyle w:val="ListParagraph"/>
+                    <w:numPr>
+                      <w:ilvl w:val="0"/>
+                      <w:numId w:val="16"/>
+                    </w:numPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">An explanation of the board's responsibility for preparing the annual audited financial statements.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:pPr>
+                    <w:pStyle w:val="ListParagraph"/>
+                    <w:numPr>
+                      <w:ilvl w:val="0"/>
+                      <w:numId w:val="16"/>
+                    </w:numPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">A statement of the state of internal controls and risk management of the company's corporate group.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:pPr>
+                    <w:pStyle w:val="ListParagraph"/>
+                    <w:numPr>
+                      <w:ilvl w:val="0"/>
+                      <w:numId w:val="16"/>
+                    </w:numPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">The company's policy on gender diversity for the board and senior management.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">The annual report issued to Bursa Malaysia by a foreign or domestic company with a primary listing in Malaysia must also contain a narrative statement by the company's management of sustainability-related risks and opportunities and the governance structure in place to manage these sustainability matters (Sustainability Statement). Following Bursa Malaysia’s alignment of the MMLR with the National Sustainability Reporting Framework, listed issuers must ensure that the Sustainability Statement is prepared in accordance with the IFRS S1 General Requirements for Disclosure of Sustainability-related Financial Information and IFRS S2 Climate-related Disclosures (collectively, IFRS Standards), supported by a phased transition period for implementation.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">A listed issuer with market capitalization (excluding treasury shares) of MYR2 billion (approximately US$492.48 million) and above as at (a) 31 December 2024; or (b) the date of its admission after 31 December 2024, should comply with the IFRS Standards in their annual report for the financial year ending on or after 31 December 2025 (Effective Date); the Effective Date for all other listed issuers is 31 December 2026.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Prior to the Effective Date, a listed issuer should continue to refer to the Sustainability Reporting Guide issued by Bursa Malaysia for preparation of the Sustainability Statement, which includes a statement on material sustainability matters, how these sustainability matters are identified, why they are important to the company and how they are managed (for example, disclosing details in the annual report of the policies in place and measures or actions taken to manage these sustainability matters).</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Additional requirements relating to the governance of a company may be imposed by sectoral regulators. For instance, based on the Corporate Governance policy document issued on 3 August 2016 by the Central Bank of Malaysia, the chairman of the board must not be an executive (that is to say, the chairman must be an independent director).</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
                     <w:t xml:space="preserve"> </w:t>
-                  </w:r>
-[...182 lines deleted...]
-                    <w:t xml:space="preserve">Additional requirements relating to the governance of a company may be imposed by sectoral regulators. For instance, based on the Corporate Governance policy document issued on 3 August 2016 by the Central Bank of Malaysia, the chairman of the board must not be an executive (that is to say, the chairman must be an independent director).</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
           <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
@@ -5226,70 +5094,64 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
-[...7 lines deleted...]
-                    <w:spacing w:after="220"/>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">There is no additional requirement, and no change to the normal listing requirements, that would apply to very large multinational companies or small companies. However, a smaller company may wish to consider whether the listing of and quotation for its securities would be more appropriate on the ACE Market (to which a separate regime applies).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
-                  </w:pPr>
-[...1 lines deleted...]
-                    <w:spacing w:after="220"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Similarly, there are no industries for which the normal listing or maintenance rules do not apply, or apply in modified form, except that:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="11"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Additional disclosure requirements apply to a listed issuer in the business of plantation or timber, which must immediately announce to the Bursa Malaysia the production figures for each month not later than the end of the subsequent month.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
@@ -5405,62 +5267,68 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
-[...10 lines deleted...]
-                    <w:t xml:space="preserve">As discussed in section 2, a listed foreign company with a primary listing must establish transfer and registration of securities facilities in Malaysia and appoint an agent or representative in Malaysia to be responsible for communication with Bursa Malaysia. If a company's operations are entirely or predominantly foreign-based, it must appoint at least two directors whose principal (or only) place of residence is within Malaysia.</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">As discussed in the section entitled </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:i/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Principal listing and maintenance requirements and procedures</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">, a listed foreign company with a primary listing must establish transfer and registration of securities facilities in Malaysia and appoint an agent or representative in Malaysia to be responsible for communication with Bursa Malaysia. If a company's operations are entirely or predominantly foreign-based, it must appoint at least two directors whose principal (or only) place of residence is within Malaysia.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">There are no specific corporate records that a listed foreign company must keep in Malaysia. However, the Malaysian Companies Act requires every foreign company registered with the Companies Commission of Malaysia to keep in Malaysia any accounting and other records that will sufficiently explain the company's transactions and financial position (arising out of its operations in Malaysia). These records must be kept in a manner that enables them to be conveniently and properly audited.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -5513,145 +5381,142 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
-[...7 lines deleted...]
-                    <w:spacing w:after="220"/>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The initial listing costs for both primary and secondary listing on the Main Market include:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="10"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">A processing fee payable to the SC of MYR80,000 (approximately US$17,408) plus 0.05% of the total market value of securities to be listed and nominal value of any additional securities issued or to be issued, subject to a maximum of MYR800,000 (approximately US$174,080).</w:t>
+                    <w:t xml:space="preserve">A processing fee payable to the SC of MYR100,000 (approximately US$24,629) plus 0.05% of the total market value of securities to be listed and nominal value of any additional securities issued or to be issued but not listed, subject to a maximum of MYR3 million (approximately US$738,870), excluding the fees paid for review of assessment by experts and asset valuation, less amounts paid for submission of the preliminary application pack. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="10"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">A registration fee for the prospectus of MYR15,000 (approximately US$3,264), payable to the SC.</w:t>
+                    <w:t xml:space="preserve">A registration fee for the prospectus of MYR30,000 (approximately US$7,389), payable to the SC.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="10"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">An initial listing fee of 0.01% of the total market value of the company's share capital, subject to a minimum of MYR20,000 (approximately US$4,352) and a maximum of MYR200,000 (approximately US$43,520) payable to Bursa Malaysia.</w:t>
+                    <w:t xml:space="preserve">An initial listing fee of 0.01% of the total market value of the company's share capital, subject to a minimum of MYR20,000 (approximately US$4,926) and a maximum of MYR200,000 (approximately US$49,258) payable to Bursa Malaysia.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="10"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Professional advisers' fees.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="10"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Underwriting, placement and/or brokerage fees, which may range from 1% to 3% of the value of the shares, subject to negotiations.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">After its listing, the company will be required to pay Bursa Malaysia an annual listing fee of 0.0025% of the total market value of the company's share capital, subject to a minimum of MYR20,000 (approximately US$4,352) and a maximum of MYR100,000 (approximately US$21,760).</w:t>
+                    <w:t xml:space="preserve">After its listing, the company will be required to pay Bursa Malaysia an annual listing fee of 0.0025% of the total market value of the company's share capital, subject to a minimum of MYR40,000 (approximately US$9,852) and a maximum of MYR400,000 (approximately US$98,516).</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
           <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
@@ -5696,51 +5561,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">All materials submitted to the SC and Bursa Malaysia may be in the English language, except that a copy of the registrable prospectus must also be submitted to the SC in both English and Bahasa Malaysia for registration of the prospectus.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -9368,51 +9233,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2024-update-10th-edition/bursa-malaysia---long-form---listing-documentation-and-process.pdf?rev=c6d1e8bc28274c6a8430c0ebd471e304&amp;sc_lang=en" TargetMode="External" Id="Rad5faa9d79d443bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2024-update-10th-edition/bursa-malaysia---short-form---listing-process.pdf?rev=73ab7dbf5ae74eb9964c0d05644275cd&amp;sc_lang=en" TargetMode="External" Id="Ra4f90f1d66ca4fb1" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2024-update-10th-edition/bursa-malaysia---long-form---listing-documentation-and-process.pdf?sc_lang=en&amp;amp;rev=c6d1e8bc28274c6a8430c0ebd471e304" TargetMode="External" Id="Rc16d8338d74c4448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2026/rev-bursa-malaysia---short-form---listing-process.pdf?sc_lang=en&amp;amp;rev=dd8dd02e1a0d4462ad498a3fa2b81c70" TargetMode="External" Id="R1f138169afa44d70" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>