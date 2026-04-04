--- v0 (2026-02-12)
+++ v1 (2026-04-04)
@@ -228,210 +228,210 @@
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="7781924" cy="714375"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/france_banner_v1.jpg?h=75&amp;amp;w=817&amp;amp;rev=a729dcb18ee049ce94b4178b54ffb294&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/france_banner_v1.jpg?h=75&amp;amp;w=817&amp;amp;rev=a729dcb18ee049ce94b4178b54ffb294&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="R1012d55af0c540b7"/>
+                        <a:blip r:embed="R36a5f993613b4912"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7781924" cy="714375"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="5219700" cy="914400"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="6" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/quotes/france_quote_v2.jpg?h=96&amp;amp;w=548&amp;amp;rev=8d37512b56de4c0fbe273f42c7c566ec&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="3" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/quotes/france_quote_v2.jpg?h=96&amp;amp;w=548&amp;amp;rev=8d37512b56de4c0fbe273f42c7c566ec&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="Re59190000d234298"/>
+                        <a:blip r:embed="R2d2a7d271ad747ea"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5219700" cy="914400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r>
             <w:t xml:space="preserve">                     </w:t>
           </w:r>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1381125" cy="1752600"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="7" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/tile-images/2021_europe.jpg?la=en&amp;amp;h=184&amp;amp;w=145&amp;amp;rev=98975a734b534a768593ab30d6143d8d&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="4" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/tile-images/2021_europe.jpg?la=en&amp;amp;h=184&amp;amp;w=145&amp;amp;rev=98975a734b534a768593ab30d6143d8d&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="R580bbdb137624d86"/>
+                        <a:blip r:embed="R7a5897250cd74bef"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1381125" cy="1752600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">                                                                                                                                                      </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="Rfc4cc3640e8540f3">
+          <w:hyperlink w:history="true" r:id="Rfe3c1735153f4447">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve">F</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">rance Full Report</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:ind/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="323232"/>
               <w:sz w:val="36"/>
               <w:bdr w:val="single" w:color="000000" w:sz="16" w:space="1"/>
             </w:rPr>
             <w:t xml:space="preserve">How to use and navigate this report</w:t>
           </w:r>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="8667750" cy="1695450"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="8" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/jurisdiction_instructions_v1.jpg?rev=0b2544bab61249d491e5aeb9ba679f2c&amp;sc_lang=en" descr=""/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="5" name="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/banners/jurisdiction_instructions_v1.jpg?rev=0b2544bab61249d491e5aeb9ba679f2c&amp;sc_lang=en" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="Rf6ce16301697494a"/>
+                        <a:blip r:embed="Rd0cb47f526e84e23"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8667750" cy="1695450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
@@ -9401,168 +9401,168 @@
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   Viriot-Barrial 2006.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[3]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R3a30f8eef8bd4246">
+                  <w:hyperlink w:history="true" r:id="Rc8460a216ebd4724">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.rfi.fr/en/france/20190903-domestic-violence-forum-starts-france-after-101-death-2019</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[4]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rc6a2ea3beb9c4fd6">
+                  <w:hyperlink w:history="true" r:id="R8993e13aaa08479b">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.huffpost.com/entry/france-femicide-violence-against-women_n_5d792dc8e4b0fc715340a8dc</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[5]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rf3d3bd1252e947c1">
+                  <w:hyperlink w:history="true" r:id="Rc6e49b2e4db54acc">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.gouvernement.fr/sites/default/files/document/document/2019/11/dossier_de_presse_-_cloture_du_grenelle_contre_les_violences_conjugales_-_25.11.2019.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[6]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R8791e3a46f3d4fb8">
+                  <w:hyperlink w:history="true" r:id="Ref1e4c2bb2914a3a">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.legifrance.gouv.fr/eli/loi/2019/12/28/JUSX1926483L/jo/texte</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[7]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R88c8c99f20b547ef">
+                  <w:hyperlink w:history="true" r:id="R83b64dca43d548f3">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000042176652&amp;categorieLien=id</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[8]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
@@ -9640,297 +9640,297 @@
                     <w:t xml:space="preserve">[11]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   In particular: Law of 15 June 2000 strengthening the presumption of innocence and the rights of victims; Law of 9 March 2004 on evolution of court decisions to developments in crime; Law of 15 November 2001 on security of individuals; Law of 9 September 2002 on guidance and programming for justice, several texts seek to regulate and strengthen the rights of victims.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[12]</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R448d902458964f57">
+                  <w:hyperlink w:history="true" r:id="R7fd4863ebf9040d5">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000422042&amp;categorieLien=id#:~:text=contre%20les%20mineurs-,LOI%20n%C2%B0%202006%2D399%20du%204%20avril%202006%20renfor%C3%A7ant,ou%20commises%20contre%20les%20mineurs</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[13]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">The eviction of the abusive spouse (created pursuant to the Law 2004-439 of 26 May 2004) had already been facilitated at various stages of a repressive judicial proceeding by providing a health, social or psychological care procedure.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[14]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rfbe83e1fee6e441d">
+                  <w:hyperlink w:history="true" r:id="Rb225ff2cabdd466c">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000029330832&amp;categorieLien=id</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[15]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> Such as setting a principle of maintaining as a priority the victim in his/her household, reducing delays to deliver protective orders, reinforcing verification of the spouse's consent to his/her marriage, improving repatriation procedures for spouses held abroad against their will for more than three years, etc.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[16]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Raedfa6fc7e0c4ac5">
+                  <w:hyperlink w:history="true" r:id="R2b1e1d8e0ba44fce">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000030949483&amp;categorieLien=id</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[17]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    Protective order specifically tailored for women victims of domestic violence was created pursuant to a law 2010-769 of 9 July 2010 (adopted unanimously by parliament and which opened a new chapter in the fight against violence on women); </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rb0818f703cdf43f5">
+                  <w:hyperlink w:history="true" r:id="Rda7d8e3ce1604be6">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000031045937&amp;categorieLien=id</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[18]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   As a transposition of the EU Directive n° 2012/29/EC dated 25 October 2012.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[19]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Reb507fcdf7334581">
+                  <w:hyperlink w:history="true" r:id="R94fccfc21be94d5e">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000032164264</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[20]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rdde1738d43d54afb">
+                  <w:hyperlink w:history="true" r:id="R72b591431ddd46f0">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000037284450&amp;categorieLien=id</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[21]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R9ea22a0980c44965">
+                  <w:hyperlink w:history="true" r:id="R447e7276aefb4134">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000039684243&amp;categorieLien=id</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="002856"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[22]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rff23f11e011f4b6a">
+                  <w:hyperlink w:history="true" r:id="Rd57da7a4183e4a3e">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000042176652&amp;categorieLien=id</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[23]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
@@ -10242,98 +10242,98 @@
                     <w:t xml:space="preserve">   This definition of abuse is based on the pretorian criteria identified by leading civil case-law.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[39]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rcb3fb987c0334991">
+                  <w:hyperlink w:history="true" r:id="Rd8761a333afb45b9">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://consultation.avocat.fr/blog/nathalie-preguimbeau/article-30851-les-violences-au-sein-de-la-famille-loi-n-2019-1480-du-28-decembre-2019-analyse-detaillee.html</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[40]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   Article 4 of the Law 2019-1480 of 28 December 2019 aimed at taking action against domestic violence.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[41]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R5579b18beab2407c">
+                  <w:hyperlink w:history="true" r:id="Rcce48efb2bc54549">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://consultation.avocat.fr/blog/nathalie-preguimbeau/article-30851-les-violences-au-sein-de-la-famille-loi-n-2019-1480-du-28-decembre-2019-analyse-detaillee.html</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[42]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    The weapon is seized administratively if the weapon does not appear likely to contribute to the manifestation of the truth and if not, it is </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
@@ -10406,166 +10406,166 @@
                     <w:t xml:space="preserve">https://www.lepetitjuriste.fr/le-temoignage-des-enfants-dans-le-cadre-des-violences-conjugales/</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[46]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Re6be8e39cff648f5">
+                  <w:hyperlink w:history="true" r:id="R0bfc1e6e3934422f">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://www.solidaritefemmes.org/upload/guidejuridiquelogement-FNSF2017.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[47] </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R08eb84c7e525476b">
+                  <w:hyperlink w:history="true" r:id="Rdc44804f57c74461">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://www.lepetitjuriste.fr/loi-elan-victimes-de-violences-conjugales-plus-tenues-de-payer-loyer-apres-depart-logement/</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[48]</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R42ac8f86b1e84b70">
+                  <w:hyperlink w:history="true" r:id="R7e0d09fcf9734ace">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://www.justice.gouv.fr/publication/guide_violences_conjugales.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[49]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rcb89215fe25045fc">
+                  <w:hyperlink w:history="true" r:id="Rbd11550482cc496d">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">http://www.justice.gouv.fr/publication/guide_violences_conjugales.pdf</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> (page 34)</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve">[50]</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">          </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Rfa39e3db7e34421b">
+                  <w:hyperlink w:history="true" r:id="R72b4e3b2d9144a6d">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">https://rmc.bfmtv.com/emission/le-port-d-arme-des-conjoints-violents-mieux-regule-ce-serait-une-avancee-salue-l-amie-d-une-victime-1743834.html</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Disclaimer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Disclaimer"/>
@@ -14419,51 +14419,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="R1012d55af0c540b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="Re59190000d234298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="R580bbdb137624d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2021_fdv_france.pdf?rev=9ed55af707cf42129ab78dc07ff27cf1&amp;sc_lang=en" TargetMode="External" Id="Rfc4cc3640e8540f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="Rf6ce16301697494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rfi.fr/en/france/20190903-domestic-violence-forum-starts-france-after-101-death-2019" TargetMode="External" Id="R3a30f8eef8bd4246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huffpost.com/entry/france-femicide-violence-against-women_n_5d792dc8e4b0fc715340a8dc" TargetMode="External" Id="Rc6a2ea3beb9c4fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gouvernement.fr/sites/default/files/document/document/2019/11/dossier_de_presse_-_cloture_du_grenelle_contre_les_violences_conjugales_-_25.11.2019.pdf" TargetMode="External" Id="Rf3d3bd1252e947c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/loi/2019/12/28/JUSX1926483L/jo/texte" TargetMode="External" Id="R8791e3a46f3d4fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000042176652&amp;amp;categorieLien=id" TargetMode="External" Id="R88c8c99f20b547ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000422042&amp;amp;categorieLien=id#:~:text=contre%20les%20mineurs-,LOI%20n%C2%B0%202006%2D399%20du%204%20avril%202006%20renfor%C3%A7ant,ou%20commises%20contre%20les%20mineurs" TargetMode="External" Id="R448d902458964f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000029330832&amp;amp;categorieLien=id" TargetMode="External" Id="Rfbe83e1fee6e441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000030949483&amp;amp;categorieLien=id" TargetMode="External" Id="Raedfa6fc7e0c4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000031045937&amp;amp;categorieLien=id" TargetMode="External" Id="Rb0818f703cdf43f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000032164264" TargetMode="External" Id="Reb507fcdf7334581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000037284450&amp;amp;categorieLien=id" TargetMode="External" Id="Rdde1738d43d54afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000039684243&amp;amp;categorieLien=id" TargetMode="External" Id="R9ea22a0980c44965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000042176652&amp;amp;categorieLien=id" TargetMode="External" Id="Rff23f11e011f4b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consultation.avocat.fr/blog/nathalie-preguimbeau/article-30851-les-violences-au-sein-de-la-famille-loi-n-2019-1480-du-28-decembre-2019-analyse-detaillee.html" TargetMode="External" Id="Rcb3fb987c0334991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consultation.avocat.fr/blog/nathalie-preguimbeau/article-30851-les-violences-au-sein-de-la-famille-loi-n-2019-1480-du-28-decembre-2019-analyse-detaillee.html" TargetMode="External" Id="R5579b18beab2407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.solidaritefemmes.org/upload/guidejuridiquelogement-FNSF2017.pdf" TargetMode="External" Id="Re6be8e39cff648f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepetitjuriste.fr/loi-elan-victimes-de-violences-conjugales-plus-tenues-de-payer-loyer-apres-depart-logement/" TargetMode="External" Id="R08eb84c7e525476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect-us.mimecast.com/s/qnW2CL9DoDCRnxogRfBXabe?domain=justice.gouv.fr" TargetMode="External" Id="R42ac8f86b1e84b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect-us.mimecast.com/s/qnW2CL9DoDCRnxogRfBXabe?domain=justice.gouv.fr" TargetMode="External" Id="Rcb89215fe25045fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect-us.mimecast.com/s/mnjKCM8gpgIq4KoLqfkvpH6?domain=rmc.bfmtv.com" TargetMode="External" Id="Rfa39e3db7e34421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///U:/Active/2020%20Pro-Bono%20GRW/Reports/010.%20Final/Belgium/2021_FDV_Belgium.docx#_edn5" TargetMode="External" Id="R8183f01d6b6a4078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///U:/Active/2020%20Pro-Bono%20GRW/Reports/010.%20Final/France/2021_FDV_France.docx#_edn7" TargetMode="External" Id="R8c7476ef2e2c4d26" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="R36a5f993613b4912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="R2d2a7d271ad747ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="R7a5897250cd74bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/fighting-domestic-violence/reports/reports/2021_fdv_france.pdf?rev=9ed55af707cf42129ab78dc07ff27cf1&amp;sc_lang=en" TargetMode="External" Id="Rfe3c1735153f4447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="Rd0cb47f526e84e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rfi.fr/en/france/20190903-domestic-violence-forum-starts-france-after-101-death-2019" TargetMode="External" Id="Rc8460a216ebd4724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huffpost.com/entry/france-femicide-violence-against-women_n_5d792dc8e4b0fc715340a8dc" TargetMode="External" Id="R8993e13aaa08479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gouvernement.fr/sites/default/files/document/document/2019/11/dossier_de_presse_-_cloture_du_grenelle_contre_les_violences_conjugales_-_25.11.2019.pdf" TargetMode="External" Id="Rc6e49b2e4db54acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/loi/2019/12/28/JUSX1926483L/jo/texte" TargetMode="External" Id="Ref1e4c2bb2914a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000042176652&amp;amp;categorieLien=id" TargetMode="External" Id="R83b64dca43d548f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000422042&amp;amp;categorieLien=id#:~:text=contre%20les%20mineurs-,LOI%20n%C2%B0%202006%2D399%20du%204%20avril%202006%20renfor%C3%A7ant,ou%20commises%20contre%20les%20mineurs" TargetMode="External" Id="R7fd4863ebf9040d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000029330832&amp;amp;categorieLien=id" TargetMode="External" Id="Rb225ff2cabdd466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000030949483&amp;amp;categorieLien=id" TargetMode="External" Id="R2b1e1d8e0ba44fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000031045937&amp;amp;categorieLien=id" TargetMode="External" Id="Rda7d8e3ce1604be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000032164264" TargetMode="External" Id="R94fccfc21be94d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000037284450&amp;amp;categorieLien=id" TargetMode="External" Id="R72b591431ddd46f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000039684243&amp;amp;categorieLien=id" TargetMode="External" Id="R447e7276aefb4134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000042176652&amp;amp;categorieLien=id" TargetMode="External" Id="Rd57da7a4183e4a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consultation.avocat.fr/blog/nathalie-preguimbeau/article-30851-les-violences-au-sein-de-la-famille-loi-n-2019-1480-du-28-decembre-2019-analyse-detaillee.html" TargetMode="External" Id="Rd8761a333afb45b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consultation.avocat.fr/blog/nathalie-preguimbeau/article-30851-les-violences-au-sein-de-la-famille-loi-n-2019-1480-du-28-decembre-2019-analyse-detaillee.html" TargetMode="External" Id="Rcce48efb2bc54549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.solidaritefemmes.org/upload/guidejuridiquelogement-FNSF2017.pdf" TargetMode="External" Id="R0bfc1e6e3934422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepetitjuriste.fr/loi-elan-victimes-de-violences-conjugales-plus-tenues-de-payer-loyer-apres-depart-logement/" TargetMode="External" Id="Rdc44804f57c74461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect-us.mimecast.com/s/qnW2CL9DoDCRnxogRfBXabe?domain=justice.gouv.fr" TargetMode="External" Id="R7e0d09fcf9734ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect-us.mimecast.com/s/qnW2CL9DoDCRnxogRfBXabe?domain=justice.gouv.fr" TargetMode="External" Id="Rbd11550482cc496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect-us.mimecast.com/s/mnjKCM8gpgIq4KoLqfkvpH6?domain=rmc.bfmtv.com" TargetMode="External" Id="R72b4e3b2d9144a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///U:/Active/2020%20Pro-Bono%20GRW/Reports/010.%20Final/Belgium/2021_FDV_Belgium.docx#_edn5" TargetMode="External" Id="Rfcda7fa316794795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///U:/Active/2020%20Pro-Bono%20GRW/Reports/010.%20Final/France/2021_FDV_France.docx#_edn7" TargetMode="External" Id="R7a51f95e4bfe431a" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>