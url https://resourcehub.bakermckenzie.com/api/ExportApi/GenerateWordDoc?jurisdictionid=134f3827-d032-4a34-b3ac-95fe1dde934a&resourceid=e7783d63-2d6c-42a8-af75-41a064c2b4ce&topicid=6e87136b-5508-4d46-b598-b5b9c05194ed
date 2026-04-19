--- v0 (2026-02-13)
+++ v1 (2026-04-19)
@@ -577,51 +577,51 @@
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:jc w:val="both"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">For the time being, the issuance or trade of crypto assets and crypto currencies do not require a license. However, with the Regulation Prohibiting Payments with Crypto Assets (Crypto Assets Regulation), the CBRT banned payments with crypto assets. The Crypto Assets Regulation defines crypto assets as intangible assets that are created virtually using distributed ledger or similar technologies and distributed over digital networks, that are not qualified as money, registered money, electronic money, payment instrument, security or any other capital market instrument. According to the Crypto Assets Regulation, crypto assets cannot be used directly or indirectly for payments, and services regarding the direct or indirect use of crypto assets in payments are prohibited. Moreover, payment services and electronic money institutions are prohibited from intermediating (i) the transfer of funds to platforms that offer trading, custody, transfer or issuance services regarding crypto assets and (ii) the transfer of funds from these platforms. Following the publication of the Crypto Assets Regulation, a new regulation amending the Regulation on Measures for Prevention of Laundering Proceeds of Crime and Financing of Terrorism (the Measures Regulation) entered into force and expanded the scope of Measures Regulation and defined crypto asset service providers as obliged persons. Accordingly, crypto asset service providers must comply with certain obligations regulated under Law No. 5549 on the Prevention of Laundering Proceeds of Crime and the Measures Regulation, including, but not limited to, identification of clients and beneficiaries, notification of suspicious transactions, and provision of continuous information.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">On the other hand, there is a draft bill (the "</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Bill</w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve">") that aims to amend the CML to set the legal framework regarding crypto assets and crypto exchanges. The Turkish Parliament is working on the Draft Bill, which is expected to be enacted in 2024</w:t>
               </w:r>
-              <w:hyperlink w:history="true" r:id="R6a4bc8136e1c416f">
+              <w:hyperlink w:history="true" r:id="R5fe3efd86cd64103">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                     <w:vertAlign w:val="superscript"/>
                   </w:rPr>
                   <w:t xml:space="preserve">1</w:t>
                 </w:r>
               </w:hyperlink>
               <w:r>
                 <w:t xml:space="preserve">.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:jc w:val="both"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">With the enactment of the Draft Bill, </w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve">the CMB will have the authority to regulate crypto assets, the CBRT will be able to regulate crypto assets regarded as electronic money within the scope of payment services and electronic money legislation, and the Ministry of Trade of the Republic of Türkiye will be able to regulate crypto assets that aim to access or represent a product or service offered.</w:t>
               </w:r>
@@ -647,51 +647,51 @@
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pBdr>
                   <w:top w:val="single" w:sz="4"/>
                 </w:pBdr>
               </w:pPr>
               <w:r/>
               <w:r>
                 <w:br/>
               </w:r>
               <w:r>
                 <w:br/>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:ind w:right="114"/>
               </w:pPr>
-              <w:hyperlink w:history="true" r:id="R8a545757fe5e40fd">
+              <w:hyperlink w:history="true" r:id="R6b4b751d7ffb485b">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                     <w:vertAlign w:val="superscript"/>
                   </w:rPr>
                   <w:t xml:space="preserve">1</w:t>
                 </w:r>
               </w:hyperlink>
               <w:r>
                 <w:t xml:space="preserve"> The Draft Bill has not been made public. Furthermore, the Parliament can make further changes to the version of the Draft Bill. As of January 2024, there is a new version of the Draft Bill.</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Disclaimer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">©Copyright © 2026 Baker &amp; McKenzie. All rights reserved. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3184,51 +3184,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="537007590">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/bmsgdg/Downloads/Turkey%20(1)%20and%20Turkey%20-%20ELES%20-%20KG%20-%20KE%20comments(445564856.1).docx#_ftn1" TargetMode="External" Id="R6a4bc8136e1c416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/bmsgdg/Downloads/Turkey%20(1)%20and%20Turkey%20-%20ELES%20-%20KG%20-%20KE%20comments(445564856.1).docx#_ftnref1" TargetMode="External" Id="R8a545757fe5e40fd" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/bmsgdg/Downloads/Turkey%20(1)%20and%20Turkey%20-%20ELES%20-%20KG%20-%20KE%20comments(445564856.1).docx#_ftn1" TargetMode="External" Id="R5fe3efd86cd64103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/bmsgdg/Downloads/Turkey%20(1)%20and%20Turkey%20-%20ELES%20-%20KG%20-%20KE%20comments(445564856.1).docx#_ftnref1" TargetMode="External" Id="R6b4b751d7ffb485b" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>