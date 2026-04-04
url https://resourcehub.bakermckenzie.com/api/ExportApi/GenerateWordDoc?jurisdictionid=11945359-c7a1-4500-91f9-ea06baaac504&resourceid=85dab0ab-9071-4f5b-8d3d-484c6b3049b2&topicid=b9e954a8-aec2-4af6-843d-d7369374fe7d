--- v0 (2026-02-14)
+++ v1 (2026-04-04)
@@ -339,51 +339,51 @@
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="9"/>
                 </w:numPr>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Have an audit committee that meets certain requirements, as discussed below.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="9"/>
                 </w:numPr>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Meet certain diversity requirements for the board of directors, or explain reasons for not doing so, and make certain annual disclosures under the Nasdaq Board Diversity Rule </w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve">(see </w:t>
               </w:r>
-              <w:hyperlink w:history="true" r:id="R002f9030ae714136">
+              <w:hyperlink w:history="true" r:id="R9e818275bd814dd9">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Nasdaq Summary</w:t>
                 </w:r>
               </w:hyperlink>
               <w:r>
                 <w:t xml:space="preserve">).</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">A foreign private issuer seeking to follow home country practices in lieu of corporate governance practices ordinarily required by Nasdaq must submit to Nasdaq a written statement from independent counsel in the issuer's home country certifying that the issuer's practices are not prohibited by the home country's laws.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">While the US has now added new requirements effectively mandating the use of compensation committees of independent directors for most listed issuers, foreign private issuers listed on Nasdaq may continue to follow home country practices in relation to executive compensation decisions as long as they describe how their practices diverge from US practices in their Form 20-F disclosures.</w:t>
@@ -536,51 +536,51 @@
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="10"/>
                 </w:numPr>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Adoption and maintenance of a code of ethics for senior and financial officers.</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:pPr>
                 <w:pStyle w:val="ListParagraph"/>
                 <w:numPr>
                   <w:ilvl w:val="0"/>
                   <w:numId w:val="10"/>
                 </w:numPr>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Potential forfeiture of CEO and CFO bonuses or certain other types of compensation in the event of an accounting restatement, as well as additional new compensation clawback rules implemented in 2023 requiring the recovery of </w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve">incentive-based compensation that is erroneously "received" by current and former executive officers for fiscal periods preceding the date of an accounting restatement (see our Client Alert:</w:t>
               </w:r>
-              <w:hyperlink w:history="true" r:id="R18df78c9bfb64264">
+              <w:hyperlink w:history="true" r:id="R141965b73507451c">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t xml:space="preserve">SEC Releases Final Rule on Clawback of Incentive Compensation</w:t>
                 </w:r>
               </w:hyperlink>
               <w:r>
                 <w:t xml:space="preserve">).</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t xml:space="preserve">Other implications for corporate governance</w:t>
               </w:r>
             </w:p>
             <w:p>
               <w:pPr>
                 <w:pStyle w:val="BodyText"/>
@@ -3246,51 +3246,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="537007590">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://listingcenter.nasdaq.com/assets/Foreign%20Issuers%20Listing%20on%20Nasdaq.pdf" TargetMode="External" Id="R002f9030ae714136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insightplus.bakermckenzie.com/bm/attachment_dw.action?attkey=FRbANEucS95NMLRN47z%2BeeOgEFCt8EGQJsWJiCH2WAUuQVQjpl3o%2BQzUxecjEbFL&amp;amp;nav=FRbANEucS95NMLRN47z%2BeeOgEFCt8EGQbuwypnpZjc4%3D&amp;amp;attdocparam=pB7HEsg%2FZ312Bk8OIuOIH1c%2BY4beLEAeiCIukYeOcBk%3D&amp;amp;fromContentView=1" TargetMode="External" Id="R18df78c9bfb64264" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://listingcenter.nasdaq.com/assets/Foreign%20Issuers%20Listing%20on%20Nasdaq.pdf" TargetMode="External" Id="R9e818275bd814dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insightplus.bakermckenzie.com/bm/attachment_dw.action?attkey=FRbANEucS95NMLRN47z%2BeeOgEFCt8EGQJsWJiCH2WAUuQVQjpl3o%2BQzUxecjEbFL&amp;amp;nav=FRbANEucS95NMLRN47z%2BeeOgEFCt8EGQbuwypnpZjc4%3D&amp;amp;attdocparam=pB7HEsg%2FZ312Bk8OIuOIH1c%2BY4beLEAeiCIukYeOcBk%3D&amp;amp;fromContentView=1" TargetMode="External" Id="R141965b73507451c" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>