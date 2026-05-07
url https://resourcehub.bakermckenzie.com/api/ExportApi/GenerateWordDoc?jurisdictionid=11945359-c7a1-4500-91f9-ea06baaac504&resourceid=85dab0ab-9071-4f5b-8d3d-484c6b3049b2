--- v0 (2026-02-13)
+++ v1 (2026-05-07)
@@ -26,51 +26,51 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w:rsidRPr="00BC7873" w:rsidR="00BC7873" w:rsidP="00662603" w:rsidRDefault="009E2793" w14:paraId="5605F879" w14:textId="4259CC65">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC7873">
-        <w:t>Cross-Border Listings Guide - Nasdaq</w:t>
+        <w:t>Cross-Border Listings Guide - United States - Nasdaq</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="006F092A" w:rsidR="006F092A" w:rsidP="006F092A" w:rsidRDefault="00761F2A" w14:paraId="47A10C22" w14:textId="3415D899">
       <w:pPr>
         <w:pStyle w:val="Table"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
@@ -267,51 +267,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">To qualify for listing on the Nasdaq Global Market, a company typically must meet at least one of the following tests:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Income</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
@@ -331,51 +331,51 @@
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="46"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Stockholders' equity of at least US$15 million.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="46"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Unrestricted publicly held shares with a market value of at least US$8 million.</w:t>
+                    <w:t xml:space="preserve">Unrestricted publicly held shares with a market value of at least US$15 million.**</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="46"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">At least three registered and active market makers.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
@@ -402,51 +402,51 @@
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="47"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">At least a two-year operating history.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="47"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Unrestricted publicly held shares with a market value of at least US$18 million.</w:t>
+                    <w:t xml:space="preserve">Unrestricted publicly held shares with a market value of at least US$18 million.**</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="47"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">At least three registered and active market makers.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
@@ -458,51 +458,51 @@
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="48"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Listed securities with a market value of at least US$75 million.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="48"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Unrestricted publicly held shares with market value of at least US$20 million.</w:t>
+                    <w:t xml:space="preserve">Unrestricted publicly held shares with market value of at least US$20 million.**</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="48"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">At least four registered and active market makers.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
@@ -514,66 +514,74 @@
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="49"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Total assets and total revenue of at least US$75 million each (in the last fiscal year or two of the last three fiscal years).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="49"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Unrestricted publicly held shares with a market value of at least US$20 million.</w:t>
+                    <w:t xml:space="preserve">Unrestricted publicly held shares with a market value of at least US$20 million.**</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="49"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">At least four registered and active market makers.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">** Companies listing in conjunction with an IPO must meet this requirement solely with the offering proceeds.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w:rsidR="002537D8" w:rsidP="007A0E60" w:rsidRDefault="002537D8" w14:paraId="33984A39" w14:textId="77777777">
               <w:pPr>
                 <w:pStyle w:val="Heading2"/>
@@ -586,74 +594,70 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Share price. </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">The shares must have a bid price of at least US$4.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
-                  </w:pPr>
-[...2 lines deleted...]
-                    <w:spacing w:before="119" w:after="119"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Distribution. </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">To list its securities, a company must have:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="45"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">At least 1.1 million unrestricted publicly held shares.</w:t>
                   </w:r>
@@ -778,66 +782,66 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
-[...14 lines deleted...]
-                  <w:hyperlink w:history="true" r:id="R1e473bd291fc49b0">
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Listing involves registering the class of securities with the US Securities and Exchange Commission (SEC). The SEC will typically review the registration statement, including the prospectus. The following is a fairly typical process and timetable for a listing of an issuer on Nasdaq via underwritten public offering in the US.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:hyperlink w:history="true" r:id="R6f6ef4f0a4454bd8">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Link to Timetable</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1334570859"/>
             <w:placeholder>
               <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
@@ -894,65 +898,50 @@
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="44"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Audit committee of independent directors, or a board of auditors or similar body.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="44"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Meeting certain diversity requirements for the board of directors, or explaining the reasons for not doing so, and making certain annual disclosures regarding the diversity of the board.</w:t>
-[...13 lines deleted...]
-                  <w:r>
                     <w:t xml:space="preserve">CEO/CFO certifications in certain SEC filings.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="44"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Prohibitions on loans to executive officers.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
@@ -1095,59 +1084,59 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
-[...7 lines deleted...]
-                    <w:t xml:space="preserve">A company seeking to list must pay both initial listing fees and annual fees. The initial listing fee for Nasdaq Global Market is US$295,000, which includes a US$25,000 application fee. The annual all-inclusive fee, which covers all the ordinary costs of listing for the year, ranges from US$52,500 to US$182,500 for companies other than ADR issuers and from US$52,500 to US$94,000 for ADR issuers. The entry fee on any Nasdaq tier for a SPAC is US$80,000, which includes a US$5,000 application fee. Additional costs include printing expenses and registration fees required by the SEC, as well as legal and accounting fees.</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">A company seeking to list must pay both initial listing fees and annual fees. The initial listing fee for Nasdaq Global Market is US$325,000, which includes a US$25,000 application fee. The annual all-inclusive fee, which covers all the ordinary costs of listing for the year, ranges from US$59,500 to US$199,000 for companies other than ADR issuers and from US$59,500 to US$104,500 for ADR issuers. The entry fee on any Nasdaq tier for a SPAC is US$80,000, which includes a US$5,000 application fee. Additional costs include printing expenses and registration fees required by the SEC, as well as legal and accounting fees.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
           <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
@@ -1192,59 +1181,56 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
-[...7 lines deleted...]
-                    <w:spacing w:after="220"/>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The Nasdaq Stock Market (Nasdaq) has three listing tiers:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="43"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Nasdaq Global Select Market</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">. This market has the most stringent initial listing standards. Listing on it is, according to Nasdaq, "a mark of achievement, leadership and stature for companies." Listed companies also receive certain additional support from Nasdaq.</w:t>
                   </w:r>
@@ -1273,77 +1259,68 @@
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="43"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Nasdaq Capital Market</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">. This market is designed for smaller capitalization companies and is focused on its core purpose for those companies listed ― capital raising.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...1 lines deleted...]
-                  </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">In addition, Nasdaq has also formed the PORTAL Alliance, a trading and transfer system for privately placed securities. The PORTAL Alliance provides a market for trading in 144A securities.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...1 lines deleted...]
-                  </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Historically, Nasdaq developed as the first electronic exchange and was designed for over-the-counter trading of shares that did not meet the listing requirements of other exchanges. It previously attracted smaller start-up companies which would eventually leave to list on higher-profile exchanges, such as the New York Stock Exchange (NYSE). Financial, industrial, healthcare and consumer companies now account for more than half of Nasdaq listings. In recent years, Nasdaq has become a major competitor of exchanges such as the NYSE and reportedly is today the largest electronic stock market in the US.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...3 lines deleted...]
-                    <w:t xml:space="preserve"> Any proposed listing would be subject to regulation by the appropriate division of Nasdaq and the US Securities and Exchange Commission (SEC). A proposed listing may also be subject to review by the US Financial Industry Regulatory Authority, Inc. (FINRA).</w:t>
+                  <w:r>
+                    <w:t xml:space="preserve">Any proposed listing would be subject to regulation by the appropriate division of Nasdaq and the US Securities and Exchange Commission (SEC). A proposed listing may also be subject to review by the US Financial Industry Regulatory Authority, Inc. (FINRA).</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
           <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
@@ -1391,75 +1368,116 @@
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
-                    <w:t xml:space="preserve">In order to list on the Nasdaq markets, a listed company must typically register its securities with the SEC and file annual reports and other filings required by the SEC, as discussed in section 3 below.</w:t>
+                    <w:t xml:space="preserve">In order to list on the Nasdaq markets, a listed company must typically register its securities with the SEC and file annual reports and other filings required by the SEC, as discussed in the section entitled </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:i/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Listing documentation and process</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">As far as Nasdaq's standards are concerned, there is no difference in financial requirements between a foreign company and a domestic company, and little difference between a primary and secondary listing. As discussed below, there are exceptions to corporate governance requirements for foreign companies, when their home country law differs from Nasdaq requirements for domestic companies.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">There are specific financial, liquidity and corporate governance requirements for listing on each of the Nasdaq Global Select Market, the Nasdaq Global Market and the Nasdaq Capital Market. The corporate governance requirements are the same across all Nasdaq markets and are described in greater detail in section 5.</w:t>
+                    <w:t xml:space="preserve">There are specific financial, liquidity and corporate governance requirements for listing on each of the Nasdaq Global Select Market, the Nasdaq Global Market and the Nasdaq Capital Market. The corporate governance requirements are the same across all Nasdaq markets and are described in greater detail in the section entitled </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:i/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Corporate governance</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Additionally, a company that principally administers its business in a "Restrictive Market" jurisdiction is subject to additional listing criteria in each tier. Nasdaq defines a Restrictive Market as "[a] jurisdiction that does not provide the US Public Company Accounting Oversight Board (PCAOB) with access to conduct inspections of public accounting firms that audit Nasdaq-listed companies." A company’s business is considered to be principally administered in a Restrictive Market if: (i) the company’s books and records are located in that jurisdiction; (ii) at least 50% of the company’s assets are located in such jurisdiction; or (iii) at least 50% of the company’s revenues are derived from such jurisdiction.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">In late 2025, Nasdaq filed a proposed rule change to adopt additional initial listing criteria for companies primarily operating in the People’s Republic of China, including the Hong Kong Special Administrative Region and the Macau Special Administrative Region. As of the the date of these materials, the SEC had instituted proceedings pursuant to its authority to determine whether to approve or disapprove the proposed rule change, but no rules had been finalized. See </w:t>
+                  </w:r>
+                  <w:hyperlink w:history="true" r:id="Rdbd6bb24281b43d8">
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="Hyperlink"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Release No. 34-104456</w:t>
+                    </w:r>
+                  </w:hyperlink>
+                  <w:r>
+                    <w:t xml:space="preserve">.  </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Nasdaq Global Select Market</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Companies (including those listing in connection with a Direct Listing) must meet all of the criteria under at least one of the four financial requirements below and the applicable liquidity requirements.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
@@ -1784,51 +1802,51 @@
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="1"/>
                       <w:numId w:val="28"/>
                     </w:numPr>
                     <w:ind w:left="1560"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Shareholders' equity of at least US$15 million.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="1"/>
                       <w:numId w:val="28"/>
                     </w:numPr>
                     <w:ind w:left="1560"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Unrestricted publicly held shares with a market value of at least US$8 million.</w:t>
+                    <w:t xml:space="preserve">Unrestricted publicly held shares with a market value of at least US$15 million.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="1"/>
                       <w:numId w:val="28"/>
                     </w:numPr>
                     <w:ind w:left="1560"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">At least three registered and active market makers.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
@@ -2776,78 +2794,87 @@
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Nasdaq may remove a company's listing for, among other things, violations of its listing agreement with the exchange, loss of its SEC registration for the listed securities, certain insolvency situations, failure to maintain a properly constituted audit committee and similar circumstances. Companies that fail to make their required SEC filings typically lose their listing in short order.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Special Purpose Acquisition Companies</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Special Purpose Acquisition Company (SPAC) activity grew exponentially over the past few years, driven largely by activity in the US. Along with this was the follow-on growth in de-SPAC transactions, as publicly listed SPACs move through the transaction life cycle to merge with an acquisition target. See the Baker McKenzie Global SPACs Guide for more information on SPACs.</w:t>
+                    <w:t xml:space="preserve">Special Purpose Acquisition Company (SPAC) activity has historically grown, driven largely by activity in the US. Along with this was the follow-on growth in de-SPAC transactions, as publicly listed SPACs move through the transaction life cycle to merge with an acquisition target. See the Baker McKenzie Global SPACs Guide for more information on SPACs.  </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Additional requirements for listing on any Nasdaq market</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">In addition to the primary listing requirements discussed above, if the security is trading in the US over-the-counter market as of the date of the listing application and the listing is not in connection with a firm commitment underwritten offering of at least US$4 million, the security must have a minimum average daily trading volume of 2,000 shares (including trading volume of the underlying security on the primary market with respect to ADRs) over the 30 days prior to listing, with trading occurring on at least 16 of those days.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Domestic companies that list on Nasdaq are also required to comply with certain corporate governance requirements. However, a foreign private issuer may in general follow its home country corporate governance requirements instead of Nasdaq corporate governance requirements, with certain exceptions discussed in section 5 below.</w:t>
+                    <w:t xml:space="preserve">Domestic companies that list on Nasdaq are also required to comply with certain corporate governance requirements. However, a foreign private issuer may in general follow its home country corporate governance requirements instead of Nasdaq corporate governance requirements, with certain exceptions discussed in the section entitled </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:i/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Corporate governance</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A company seeking to list must be audited by an independent public accountant that is registered as a public accounting firm with the PCAOB.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A listed company must deposit its shares with a securities depository registered as a clearing agency (typically the Depository Trust Company). The security must also receive a CUSIP number from CUSIP Global Services or the foreign equivalent if it is an initial listing. This is a fairly simple administrative process.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">There are no restrictions on the currency denomination of securities.</w:t>
                   </w:r>
@@ -2924,70 +2951,64 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
-[...18 lines deleted...]
-                    <w:spacing w:after="220"/>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">In order to list on Nasdaq, a company must execute a listing agreement and a listing application. The company must also certify, at the time of listing, that all listing criteria have been satisfied.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The company must submit financial statements that are:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="17"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Prepared in accordance with US generally accepted accounting principles (GAAP).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
@@ -3101,51 +3122,63 @@
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="1"/>
                       <w:numId w:val="19"/>
                     </w:numPr>
                     <w:ind w:left="1560"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Administer its business principally in the US.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A private company that does not qualify as a "foreign private issuer" under these criteria will generally be treated as a US domestic company, under the applicable SEC and Nasdaq criteria. The requirements applicable to such a company are outside the scope of this summary, as are the requirements applicable to a foreign private issuer that does not have securities registered or traded in the US.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">A foreign private issuer that elects to follow home country practice in lieu of Nasdaq corporate governance rules (see section 5 below) must submit a written statement to Nasdaq from an independent counsel in the company's home country. The statement must certify that the company's practices are not prohibited by the home country's laws and, if the company is prohibited from complying with certain rules, state that fact as well.</w:t>
+                    <w:t xml:space="preserve">A foreign private issuer that elects to follow home country practice in lieu of Nasdaq corporate governance rules (see </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">the section entitled </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:i/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Corporate governance</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">) must submit a written statement to Nasdaq from an independent counsel in the company's home country. The statement must certify that the company's practices are not prohibited by the home country's laws and, if the company is prohibited from complying with certain rules, state that fact as well.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">In addition to the Nasdaq-related requirements for listing, a foreign private issuer must register the class of securities it intends to list with the SEC by filing a registration statement (Form 20-F). If a sale or offering is to be made in connection with the listing (for example, an IPO), the offering must be registered by filing a registration statement (typically on Form F-1 for an initial US listing), including a prospectus. The Form 20-F and Form F-1 require largely the same information.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The Form 20-F registration statement includes consolidated financial statements for the past three years, audited by an independent auditor and accompanied by an audit report. These consolidated financial statements must include:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
@@ -3254,51 +3287,51 @@
                   <w:r>
                     <w:t xml:space="preserve">If the financial statements and schedules are prepared according to local GAAP, the material variations with US GAAP and SEC Regulation S-X must be disclosed.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The last year of the audited financial statements generally may not be older than 15 months at the time of listing, and, in the case of an IPO, may not be older than 12 months at the time the document is filed. Consolidated interim financial statements may have to be provided if the registration statement becomes effective more than nine months after the end of the last audited financial year.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A statement regarding capitalization and indebtedness must also be included in the registration statement. If the registration with the SEC and listing on Nasdaq is being made pursuant to an IPO, then financial information regarding proceeds and use of proceeds may also be required. If an issuer is registering debt securities, a ratio of earnings to fixed charges must also be provided.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">These financial statement requirements may be difficult for non-US companies to comply with, because the US requirements are somewhat unique. </w:t>
+                    <w:t xml:space="preserve">These financial statement requirements may be difficult for non-US companies to comply with, because the US requirements are somewhat unique.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The Form 20-F or Form F-1, in addition to financial statements, must publicly disclose a variety of information, such as:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="22"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The company's business, property, legal proceedings and controlling shareholders.</w:t>
                   </w:r>
                 </w:p>
@@ -3389,117 +3422,102 @@
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Off-balance sheet arrangements, contractual obligations and contractual commitments.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="22"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Changes in the company's certifying accountant and ADR fees and payments.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...11 lines deleted...]
-                    <w:spacing w:after="220"/>
+                  <w:r>
+                    <w:t xml:space="preserve">Filings with the SEC must be made electronically through the SEC's electronic EDGAR system. Documents are publicly available as soon as they are filed. Under certain circumstances (for example, where an issuer is already listed on a non-US exchange or an issuer is seeking an initial listing both on a US and a non-US exchange), the SEC will permit a foreign private issuer to make its initial filing in paper form, on a draft confidential basis. In addition, an "emerging growth company" (as that term is defined in the US Jumpstart Our Business Startups Act (JOBS Act)), including one that is also a foreign private issuer, may make an initial filing of its registration statement to the SEC on a confidential basis. All amendments (including amendments responding to the SEC's comments on the initial confidential filing) must be publicly filed through the EDGAR system.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">From the time the company decides to make a public offering in the US, through the SEC's confidential review process, the company must not engage in publicity for the offering or that may stimulate interest in the company or its securities. After the registration statement is filed publicly, but before the securities are all distributed to investors and final prospectuses delivered, the company must continue to restrict its public communications and use of offering-related materials.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...1 lines deleted...]
-                  </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The SEC will not declare the registration statement effective until FINRA clears the underwriting arrangements for any related public offering.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
-                  </w:pPr>
-[...1 lines deleted...]
-                    <w:spacing w:after="220"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">US domestic companies are also required to register their listed class of securities with the SEC. To register a class of securities other than in connection with a sale of securities, the issuer must file on Form 10. If a sale or offering is to be made in connection with the listing (such as an IPO), the offering must be registered by filing a registration statement (typically on Form S-1), including a prospectus. The Form 10 and Form S-1 require largely the same information. The Form S-1 is similar to the Form F-1 but generally requires more extensive disclosure regarding executive compensation and corporate governance practices. US domestic issuers are required to provide US GAAP audited financial statements and may not, at this time, report their financial results under IFRS.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Timetable</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">The following is a fairly typical process and timetable for a listing of a either a domestic or foreign private issuer on Nasdaq via underwritten public offering in the US.</w:t>
-[...9 lines deleted...]
-                  <w:hyperlink w:history="true" r:id="R779b0bf3f5a042ff">
+                    <w:t xml:space="preserve">The following is a fairly typical process and timetable for a listing of a either a domestic or foreign private issuer on Nasdaq via underwritten public offering in the US. </w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:hyperlink w:history="true" r:id="Rff0375e1c4894011">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Link to Timetable</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
@@ -3557,125 +3575,104 @@
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...1 lines deleted...]
-                  </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A Nasdaq listed company is required to promptly disclose "any material information that would reasonably be expected to affect the value of its securities or influence investors' decisions." The disclosure may be made through any method that complies with the SEC's Regulation FD (Fair Disclosure), including a broadly disseminated press release.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...1 lines deleted...]
-                  </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">If unusual market activity takes place in a company's Nasdaq-listed securities, the company should determine whether there is material information or news that should be disclosed. If activity or rumors indicate that information regarding important developments has been leaked or has become known to the investing public, the company may be required to make a public announcement. For example, the announcement may need to disclose negotiations, plans or even information that has not yet been presented to the company's board of directors. Occasionally, a company may have to deny false or inaccurate rumors that may affect the market activity in its securities. The MarketWatch department may, in some instances, determine that a trading halt is necessary until the information is properly disseminated.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
-                  </w:pPr>
-[...1 lines deleted...]
-                    <w:spacing w:after="220"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Nasdaq must also be notified of various other changes affecting the listed company and its securities.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Materials provided to shareholders</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...9 lines deleted...]
-                    <w:t xml:space="preserve"> shareholders, although a foreign private issuer is permitted to follow its home country practice instead. Materials distributed to shareholders by such foreign private issuers would also be furnished to the SEC under the cover of a Form 6-K, as discussed below.</w:t>
+                  <w:r>
+                    <w:t xml:space="preserve">The Nasdaq rules generally require that companies provide annual and quarterly reports and solicit proxies or voting instructions from their US shareholders, although a foreign private issuer is permitted to follow its home country practice instead. Materials distributed to shareholders by such foreign private issuers would also be furnished to the SEC under the cover of a Form 6-K, as discussed below.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">SEC periodic filings</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...1 lines deleted...]
-                  </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">As long as a company continues to meet the definition of "foreign private issuer" described above, its required periodic reporting with the SEC is limited to:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="16"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Furnishing to the SEC, from time to time, by means of a simple cover page report known as the Form 6-K, copies of significant press releases, reports, and other disclosures that the issuer otherwise makes public as well as information on material cybersecurity incidents that the issuer discloses in a foreign jurisdiction to any stock exchange or securityholder.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
@@ -3729,223 +3726,173 @@
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The company files with any non-US stock exchange on which its securities are listed and that is made public by the exchange.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="16"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The company distributes to its security holders.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...1 lines deleted...]
-                  </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">This information could concern changes in management or control, acquisitions or dispositions of a material amount of assets, changes in the company's certifying accountants, the company's financial condition and results of operations, material legal proceedings, material cybersecurity incidents, or any other information that the company deems of importance.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
-                  </w:pPr>
-[...1 lines deleted...]
-                    <w:spacing w:after="220"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Interim financial statements.</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> Under Nasdaq rules, a foreign private issuer is required to publicly disclose its interim balance sheet and income statement as of the end of its second quarter by submitting such information on Form 6-K to the SEC. This information does not have to be reconciled to US GAAP.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...1 lines deleted...]
-                  </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Form 20-F.</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> A listed company has financial reporting obligations under the </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">&lt;st2:country-region&gt;US&lt;/st2:country-region&gt;</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> federal securities law. A foreign private issuer is required to file an annual report on Form 20-F with the SEC that includes audited financial statements. The Form 20-F is required to be filed within four months after the conclusion of the foreign private issuer's fiscal year. This report must be made available to shareholders through the company's website, and the company must state that holders of stock and bonds may receive a hard copy of the company's complete audited financial statements free of charge.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...1 lines deleted...]
-                  </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The financial statements required by the Form 20-F annual report are the same as those required under a Form 20-F registration statement, discussed above. They may be prepared in accordance with US GAAP, IFRS (as issued by IASB) or local GAAP. If the statements are in compliance with IFRS, the compliance must be explicitly stated, and an auditor's certification must be provided. If financial statements and schedules are prepared according to local GAAP, the principles must be disclosed and the material variations with US GAAP and SEC Regulation S-X must be discussed.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
-                  </w:pPr>
-[...1 lines deleted...]
-                    <w:spacing w:after="220"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">For Domestic Issuers:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...1 lines deleted...]
-                  </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Domestic issuers must file periodic and current reports on Form 10-K (annual reports), Form 10-Q (quarterly reports) and Form 8-K (current reports). The Form 10-K must include annual financial statements (prepared in conformity with US GAAP) along with information updating previously filed information regarding the issuer and its business. The Form 10-K must be filed within 90 days after the end of the fiscal year of the issuer or in a shorter period prescribed by regulation for certain larger reporting companies that are "accelerated filers". Quarterly reports containing unaudited quarterly financial information regarding the issuer must be filed within 45 days after the end of the fiscal quarter for the first three quarters of the year with shorter filing deadlines applying to accelerated filers. Current reports on Form 8-K are required for a variety of enumerated circumstances including </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">inter alia</w:t>
                   </w:r>
                   <w:r>
-                    <w:t xml:space="preserve">, material acquisitions or dispositions, reporting of financial results (such as earnings releases) entering into material financing arrangements, changes to senior management and the board of directors, any change in the issuer's accounting firm, material cybersecurity incidents, and certain insolvency events. In most cases a Form 8-K is due within four business days of the prescribed event. Form 8-Ks are often typically filed or furnished by issuers to report other material developments that are not subject to mandatory disclosures. </w:t>
-[...7 lines deleted...]
-                    <w:spacing w:after="220"/>
+                    <w:t xml:space="preserve">, material acquisitions or dispositions, reporting of financial results (such as earnings releases) entering into material financing arrangements, changes to senior management and the board of directors, any change in the issuer's accounting firm, material cybersecurity incidents, and certain insolvency events. In most cases a Form 8-K is due within four business days of the prescribed event. Form 8-Ks are often typically filed or furnished by issuers to report other material developments that are not subject to mandatory disclosures.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Further, unlike foreign private issuers, domestic issuers are subject to the SEC's proxy statement regime which requires the filing with the SEC and distribution to shareholders of a lengthy mandated report in relation to any annual or special meetings of shareholders that contains certain mandated disclosures regarding the matters to be considered the meeting (such as the election of directors at an annual meeting). Most domestic issuers include their disclosures relating to executive compensation in their proxy statement for the issuer's annual meeting of shareholders. As a result of increased SEC and shareholder focus on compensation, the disclosures around executive compensation are very complex and lengthy.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Sales and holdings by affiliates</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...34 lines deleted...]
-                    <w:t xml:space="preserve">. </w:t>
+                  <w:r>
+                    <w:t xml:space="preserve">US securities laws limit the extent to which officers, directors and other control persons of a public company can sell their securities publicly in the US. Generally, in the absence of any available exemption (such as SEC Rule 144, which provides for resales subject to limitations on the quantity and timing) none of the principal officers or directors of a public company may sell their shares in the US market unless there is a registration statement then in effect, covering their shares. However, sales by officers and directors of a foreign private issuer of ordinary shares through ordinary brokerage transactions on most major non-US stock exchanges are unrestricted by US federal securities laws.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">In addition, if a person or group of persons acting in concert acquires beneficial ownership of more than 5% of any registered class of voting equity securities, they will need to make a filing with the SEC on Form 13D or 13G. These filings also must be amended or updated from time to time. In October 2023, the SEC adopted amendments to Regulation 13D – G under the Exchange Act. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Anti-fraud laws and insider trading</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
-                  </w:pPr>
-[...1 lines deleted...]
-                    <w:spacing w:after="220"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">SEC and stock exchange disclosure rules are intended to ensure that securities markets receive information regarding material events that might affect the trading prices of public company securities so that investors have adequate information available to them on a timely basis. These disclosures are subject to the antifraud provisions of US federal securities laws, including SEC Rule 10b-5. This rule makes it unlawful to engage in fraudulent or manipulative practices or "to make any untrue statement of a material fact or to omit to state a material fact necessary in order to make the statements made, in the light of the circumstances under which they were made, not misleading."</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">These anti-fraud laws provide the basis for a significant amount of securities litigation, which is relatively prevalent in the US. As a result, public companies and their "insiders" (such as officers, directors and controlling persons) have potential liability if they fail to deal fairly with investors with respect to matters that could affect the price of the company's stock. A public company must have a policy of prompt and complete disclosure to stockholders and the financial community of all material developments, good or bad, that could reasonably be expected to influence the price of the company's stock. The company and its officers, directors and other insiders must refrain from all transactions in the company's securities during any period when there is undisclosed material information about the company. For this reason, most public companies have formal trading policies applicable to insiders. Similarly, the company should ensure that all material information is disseminated uniformly to the marketplace and must avoid activities designed to manipulate the company's stock price.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
@@ -4001,59 +3948,56 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
-[...7 lines deleted...]
-                    <w:spacing w:after="220"/>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">As mentioned above, a company listed on Nasdaq must comply with a broad set of corporate governance requirements set forth in the Nasdaq rules. Rather than being required to follow all of the corporate governance requirements that apply to domestic companies, a foreign private issuer may follow the corporate governance practice in its home country, except that it must:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="13"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Disclose publicly each requirement that it does not follow and describe the home country practice that it does follow.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
@@ -4073,79 +4017,50 @@
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="13"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Provide a prompt notification if an executive officer of the company becomes aware of any noncompliance by the company of Nasdaq rules.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="13"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Have an audit committee that meets certain requirements, as discussed below.</w:t>
-                  </w:r>
-[...27 lines deleted...]
-                    <w:t xml:space="preserve">).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">A foreign private issuer seeking to follow home country practices in lieu of corporate governance practices ordinarily required by Nasdaq must submit to Nasdaq a written statement from independent counsel in the issuer's home country certifying that the issuer's practices are not prohibited by the home country's laws.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">While the US has now added new requirements effectively mandating the use of compensation committees of independent directors for most listed issuers, foreign private issuers listed on Nasdaq may continue to follow home country practices in relation to executive compensation decisions as long as they describe how their practices diverge from US practices in their Form 20-F disclosures.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
@@ -4284,65 +4199,51 @@
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="14"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Adoption and maintenance of a code of ethics for senior and financial officers.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="14"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Potential forfeiture of CEO and CFO bonuses or certain other types of compensation in the event of an accounting restatement, as well as additional new compensation clawback rules implemented in 2023 requiring the recovery of </w:t>
-[...13 lines deleted...]
-                    <w:t xml:space="preserve">).</w:t>
+                    <w:t xml:space="preserve">Potential forfeiture of CEO and CFO bonuses or certain other types of compensation in the event of an accounting restatement, as well as additional new compensation clawback rules requiring the recovery of incentive-based compensation that is erroneously "received" by current and former executive officers for fiscal periods preceding the date of an accounting restatement. </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Other implications for corporate governance</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">In addition to complying with its express obligations under the &lt;st2:country-region&gt;US&lt;/st2:country-region&gt; securities laws, a foreign private issuer should also consider the following practical implications of becoming a public company in the US:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
@@ -4541,71 +4442,59 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
-[...19 lines deleted...]
-                    <w:t xml:space="preserve">requiring resource extraction issuers to disclose payments to governments related to the commercial development of oil, natural gas or minerals, reportable through report on Form SD. Most recently, the SEC adopted new rules for all listed companies (foreign and domestic) requiring disclosure of material cybersecurity incidents and certain other cybersecurity related disclosures as well as new rules requiring certain disclosures about an issuer's insider trading policies and procedures.</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">There are no additional Nasdaq requirements that apply to very large multinational companies or smaller companies nor to companies in particular industries (other than investment companies, which are outside the scope of this summary). SEC disclosure and other requirements may vary for companies in specialized industries (such as oil and gas companies, investment companies and financial companies). For example, the SEC adopted special disclosure rules for all listed companies (foreign and domestic) requiring an annual specialized disclosure report on Form SD if “conflict minerals” (as defined within the rules) are contained in products a company manufactures or contracts to be manufactured and necessary to the functionality of those products or their production processes and also adopted special disclosure rules for all listed companies (foreign and domestic) requiring resource extraction issuers to disclose payments to governments related to the commercial development of oil, natural gas or minerals, reportable through report on Form SD. Most recently, the SEC adopted new rules for all listed companies (foreign and domestic) requiring disclosure of material cybersecurity incidents and certain other cybersecurity related disclosures as well as new rules requiring certain disclosures about an issuer's insider trading policies and procedures.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">No explicit procedure currently exists for fast track or expedited listing, but the process may be expedited with Nasdaq if scheduling and timing permit. Most companies find that the SEC registration process is more time-consuming than the Nasdaq listing process.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -4658,51 +4547,51 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Nasdaq does not impose any requirements for a listed foreign company to maintain a presence in the US or keep any original records there. However, US laws require public companies to keep reasonable records and to devise an adequate system of internal accounting for the protection of assets. A public company should establish procedures and consult with its auditors to ensure that its compliance systems and its auditors' accounting systems are adequate to meet these requirements.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -4755,263 +4644,233 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Entry fees</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...11 lines deleted...]
-                    <w:spacing w:after="220"/>
+                  <w:r>
+                    <w:t xml:space="preserve">A company seeking to list on Nasdaq must pay an entry fee, a portion of which constitutes a non-refundable application fee.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Nasdaq Global Select and Global Markets</w:t>
                   </w:r>
                   <w:r>
-                    <w:t xml:space="preserve">. Entry fees are a flat fee of US$295,000, which includes an application fee of US$25,000.</w:t>
-[...7 lines deleted...]
-                    <w:spacing w:after="220"/>
+                    <w:t xml:space="preserve">. Entry fees are a flat fee of US$325,000, which includes an application fee of US$25,000.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Nasdaq Capital Market</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">. The entry fee ranges from US$50,000 to US$75,000 depending on the number of outstanding shares and includes an application fee of US$5,000.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...1 lines deleted...]
-                  </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The entry fee on any Nasdaq tier for a SPAC is US$80,000, which includes a US$5,000 application fee.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Annual fees</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...1 lines deleted...]
-                  </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">All Nasdaq-listed companies are subject to Nasdaq’s all-inclusive fee program. Under the all-inclusive fee program, companies pay a single annual fee to Nasdaq that covers all the ordinary costs of listing for the year but still have to pay separate fees for any review of a delisting determination or the listing of new classes of securities. The program therefore  eliminates transactional fees related to the issuance of additional shares of an already listed class, record-keeping changes, substitution listing events and for requests for written interpretation of Nasdaq's listing rules.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...1 lines deleted...]
-                  </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">The all-inclusive annual fee for equity securities is calculated based on total shares outstanding or ADRs listed. For companies listed on the Nasdaq Global Market or Nasdaq Global Select Market, the amount of the all-inclusive annual fee ranges from:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="11"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">US$52,500 to US$182,500 for companies other than ADR issuers.</w:t>
+                    <w:t xml:space="preserve">US$59,500 to US$199,000 for companies other than ADR issuers.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="11"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">US$52,500 to US$94,000 for ADR issuers.</w:t>
-[...7 lines deleted...]
-                    <w:spacing w:after="220"/>
+                    <w:t xml:space="preserve">US$59,500 to US$104,500 for ADR issuers.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">For companies listed on the Nasdaq Capital Market, the amount of the all-inclusive annual fee ranges from:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="12"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">US$49,500 to US$85,000 for companies other than ADR issuers.</w:t>
+                    <w:t xml:space="preserve">US$56,000 to US$86,500 for companies other than ADR issuers.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="12"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">US$49,500 to US$59,500 for ADR issuers.</w:t>
-[...10 lines deleted...]
-                    <w:t xml:space="preserve">The all-inclusive annual fee for a SPAC on any tier is US$81,000.</w:t>
+                    <w:t xml:space="preserve">US$56,000to US$66,000 for ADR issuers.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">The all-inclusive annual fee for a SPAC on any tier is US$85,000.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Other situations</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...1 lines deleted...]
-                  </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Other fees and exceptions are applicable to convertible debt securities, to companies that already have another class of securities listed on Nasdaq or the NYSE, to subsequent issuances of additional securities and to a company that makes certain changes to its name or securities after listing.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
-                  </w:pPr>
-[...1 lines deleted...]
-                    <w:spacing w:after="220"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Additional costs include printing expenses and registration fees with the SEC, as well as legal and accounting fees.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
           <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
@@ -5059,155 +4918,187 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="331497857"/>
                 <w:placeholder>
                   <w:docPart w:val="21EB74C42DC04B5E95018E132FDE3B56"/>
                 </w:placeholder>
                 <w15:repeatingSectionItem/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:displacedByCustomXml="next" w:id="1"/>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">[Last updated: 1 January 2024, unless otherwise noted]</w:t>
-[...7 lines deleted...]
-                    <w:spacing w:after="220"/>
+                    <w:t xml:space="preserve">[Last updated: 1 February 2026, unless otherwise noted]</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">All information for registration with the Nasdaq and the SEC should be submitted in the English language.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Key differences in requirements for domestic companies</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
-                  <w:pPr>
-[...1 lines deleted...]
-                  </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">As highlighted above, there are important differences between the requirements for domestic and foreign companies looking to register their securities with the SEC and list with Nasdaq. The key differences in requirements between US companies and foreign private issuers listing on the Nasdaq markets relate mainly to corporate governance and continuing disclosure obligations. US companies are subject to certain corporate governance and disclosure obligations that foreign private issuers are not, including the following.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="10"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">US companies must file with the SEC current, quarterly and annual reports on Forms 8-K, 10-Q and 10-K, respectively, while foreign private issuers are required to furnish the SEC with Forms 6-K (with respect to information released in their home markets or to their shareholders) and file with the SEC an annual report on Form 20-F. The disclosure obligations for foreign private issuers in Form 20-F are somewhat less demanding than those for US companies in Form 10-K.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="10"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Foreign private issuers are not required to follow US rules covering the solicitation of proxies for annual or special meetings of shareholders, which require US companies to file with the SEC (and provide to their shareholders) proxy statements containing detailed information on the matters to be considered at the meeting and the compensation of individual executive officers and directors. Foreign private issuers are required to provide only aggregate information on compensation of executive officers and directors when filing their annual reports on Form 20-F.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="10"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">Executive officers, directors and holders of 10% of the outstanding shares of US companies are subject to insider trade reporting on Form 3 (initial ownership report) and Form 4 (changes in beneficial ownership) and short-swing profit disgorgement requirements pursuant to Section 16 of the Exchange Act, while foreign private issuers and their executive officers, directors and shareholders are not.</w:t>
-[...25 lines deleted...]
-                    <w:t xml:space="preserve">The quantitative standards for initial and continued listing on the Nasdaq markets (that is, revenue, income, share price) are the same for domestic issuers and foreign private issuers, and are further described in section 2 above.</w:t>
+                    <w:t xml:space="preserve">Foreign private issuers generally may follow home country practices in relation to corporate governance, rather than following the rules that apply to US companies. Foreign private issuers are, however, subject to certain disclosure obligations when doing so, which are further described in the the section entitled </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:i/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Corporate governance</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">. Domestic issuers, however, are subject to additional governance requirements relating to the composition of audit, compensation and nominating committee, codes of ethics, and trading blackouts relating to benefit plans, descriptions of which are beyond the scope of this note.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">The quantitative standards for initial and continued listing on the Nasdaq markets (that is, revenue, income, share price) are the same for domestic issuers and foreign private issuers, and are further described in the section entitled </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:i/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Principal listing and maintenance requirements and procedures</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve">.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:i/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Reporting obligations relating to insider trades</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Executive officers, directors and holders of 10% of the outstanding shares of US companies are subject to insider trade reporting on Form 3 (initial ownership report) and Form 4 (changes in beneficial ownership) and short-swing profit disgorgement requirements pursuant to Section 16 of the Exchange Act. Historically, foreign private issuers have not been subject to these reporting requirements. In 2026, the SEC adopted final rules implementing the requirements of the Holding Foreign Insiders Accountable Act (HFIAA) which extend Section 16(a) of the Exchange Act to officers and directors of foreign private issuers with a class of securities registered pursuant to Section 12 of the Exchange Act. The final rules do not extend Section 16(a) reporting obligations to 10% shareholders of foreign private issuers, nor do they apply the short-swing profit liability provisions of Section 16(b) or the short-sale restrictions of Section 16(c) to insiders of foreign private issuers.  </w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="BodyText"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">The SEC subsequently issued an exemptive order granting relief from Section 16(a) insider reporting requirements for officers and directors of certain foreign private issuers who would otherwise have been required to make reports under the newly adopted rules. The relief applies when the foreign private issuer is organized in the following covered jurisdictions — Canada, Chile, the European Economic Area, Korea, Switzerland and the United Kingdom — and is subject to certain specified qualifying regulations of that jurisdiction or another covered jurisdiction. For further information, see our Client Alert, </w:t>
+                  </w:r>
+                  <w:hyperlink w:history="true" r:id="R7aab1ea2da6146cc">
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="Hyperlink"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Exemption of Certain Jurisdictions From Section 16(a) Reporting</w:t>
+                    </w:r>
+                  </w:hyperlink>
+                  <w:r>
+                    <w:t xml:space="preserve">.</w:t>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-2026248521"/>
         <w:placeholder>
           <w:docPart w:val="3816F6170ABC43BCBDB278015F7ED7B2"/>
         </w:placeholder>
         <w15:repeatingSectionItem/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
@@ -8815,51 +8706,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://listingcenter.nasdaq.com/assets/Foreign%20Issuers%20Listing%20on%20Nasdaq.pdf" TargetMode="External" Id="R2cd458c3891c4964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insightplus.bakermckenzie.com/bm/attachment_dw.action?attkey=FRbANEucS95NMLRN47z%2BeeOgEFCt8EGQJsWJiCH2WAUuQVQjpl3o%2BQzUxecjEbFL&amp;amp;nav=FRbANEucS95NMLRN47z%2BeeOgEFCt8EGQbuwypnpZjc4%3D&amp;amp;attdocparam=pB7HEsg%2FZ312Bk8OIuOIH1c%2BY4beLEAeiCIukYeOcBk%3D&amp;amp;fromContentView=1" TargetMode="External" Id="Rc0a51e12d72b40dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insightplus.bakermckenzie.com/bm/capital-markets/united-states-sec-issues-new-deadlines-for-section-13-filings" TargetMode="External" Id="Rcfa677d13a6d4291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2020-update-8th-edition/nasdaqlisting-doc-and-proc.pdf?rev=4b45652be2a64f62afeefb55e4c5ed8f" TargetMode="External" Id="R779b0bf3f5a042ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2020-update-8th-edition/nasdaqlisting-process.pdf?rev=25dd004a50d94e90b65eacaec1a432a0" TargetMode="External" Id="R1e473bd291fc49b0" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bakermckenzie.com/-/media/files/insight/publications/2026/03/united-states-exemption-of-certain-jurisdictions-from-section-16a-reporting.pdf?sc_lang=en&amp;amp;rev=0ff2e7a9bb464c8c9cbd6446f684e4a0&amp;amp;hash=887530AFBBA3221B0747C228ABED9458" TargetMode="External" Id="R7aab1ea2da6146cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2020-update-8th-edition/nasdaqlisting-doc-and-proc.pdf?rev=4b45652be2a64f62afeefb55e4c5ed8f" TargetMode="External" Id="Rff0375e1c4894011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sec.gov/files/rules/sro/nasdaq/2025/34-104456.pdf" TargetMode="External" Id="Rdbd6bb24281b43d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcehub.bakermckenzie.com/en/-/media/crossborder-listings-handbook/files/2020-update-8th-edition/nasdaqlisting-process.pdf?rev=25dd004a50d94e90b65eacaec1a432a0" TargetMode="External" Id="R6f6ef4f0a4454bd8" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>