--- v0 (2026-04-21)
+++ v1 (2026-06-08)
@@ -2115,126 +2115,126 @@
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="19"/>
             </w:numPr>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Ensure that the persons authorized to process the personal data have agreed to hold it confidentially or that they are under an appropriate statutory obligation of confidentiality.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="19"/>
             </w:numPr>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Take all technical and organizational measures to ensure a level of data security appropriate for the level of risk presented by processing personal data as required by </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="R28179b0f37484552">
+          <w:hyperlink w:history="true" r:id="R49f9331a4cd54f21">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve">Article 32</w:t>
             </w:r>
           </w:hyperlink>
           <w:r>
             <w:t xml:space="preserve"> of the GDPR.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="19"/>
             </w:numPr>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Respect the conditions referred to in Article 28 (2) and (4) of the GDPR for engaging another processor (i.e., the authorization and application of the same data protection obligations).</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="19"/>
             </w:numPr>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">While taking into account the nature of the processing, assist the controller by taking all appropriate technical and organizational measures, insofar as this is possible, in fulfilling the controller's obligation to respond to data subjects' access requests under Article 12-23 of the</w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="R92e5fe4a79f7496d">
+          <w:hyperlink w:history="true" r:id="R2f9bc906e4e14bbf">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve"> GDPR.</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="19"/>
             </w:numPr>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Assist the controller in ensuring compliance with the obligations pursuant to </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="Rd0716bbe8a9e4bba">
+          <w:hyperlink w:history="true" r:id="R4bd15844bb674aa9">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve">Articles 32</w:t>
             </w:r>
           </w:hyperlink>
           <w:r>
             <w:t xml:space="preserve"> to </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="Rbaa05e21f2cf4206">
+          <w:hyperlink w:history="true" r:id="Rfc2625e2d8014c86">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve">36</w:t>
             </w:r>
           </w:hyperlink>
           <w:r>
             <w:t xml:space="preserve"> of the GDPR, taking into account the nature of the processing and the information available to the processor.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="19"/>
             </w:numPr>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Upon the controller's instructions, delete or return all personal data to the controller at the conclusion of the provision of services relating to the processing, and delete the existing copies unless EU or EU member state law requires the storage of the personal data.</w:t>
           </w:r>
@@ -4890,126 +4890,126 @@
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="20"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Ensure that the persons authorized to process the personal data have agreed to hold it confidentially or that they are under an appropriate statutory obligation of confidentiality.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="20"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Take all technical and organizational measures to ensure a level of data security appropriate for the level of risk presented by processing personal data as required by </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R3bc31f732f7e4c49">
+                  <w:hyperlink w:history="true" r:id="R6e3d27c283fa4f42">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Article 32</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> of the GDPR.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="20"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Respect the conditions referred to in Article 28 (2) and (4) of the GDPR for engaging another processor (i.e., the authorization and application of the same data protection obligations).</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="20"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">While taking into account the nature of the processing, assist the controller by taking all appropriate technical and organizational measures, insofar as this is possible, in fulfilling the controller's obligation to respond to data subjects' access requests under Article 12-23 of the</w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="Re237d2424b59439a">
+                  <w:hyperlink w:history="true" r:id="Rfad23884cf0247b6">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> GDPR.</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="20"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Assist the controller in ensuring compliance with the obligations pursuant to </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R3d13db279fb44767">
+                  <w:hyperlink w:history="true" r:id="R22888a977f8d45fd">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Articles 32</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> to </w:t>
                   </w:r>
-                  <w:hyperlink w:history="true" r:id="R4a2d3a1db1fe4bef">
+                  <w:hyperlink w:history="true" r:id="R3ea84679bc594893">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve">36</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> of the GDPR, taking into account the nature of the processing and the information available to the processor.</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                   </w:pPr>
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="20"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Upon the controller's instructions, delete or return all personal data to the controller at the conclusion of the provision of services relating to the processing, and delete the existing copies unless EU or EU member state law requires the storage of the personal data.</w:t>
                   </w:r>
@@ -8662,51 +8662,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1948927775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdpr-info.eu/art-32-gdpr/" TargetMode="External" Id="R28179b0f37484552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdpr-info.eu/chapter-3/" TargetMode="External" Id="R92e5fe4a79f7496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdpr-info.eu/art-32-gdpr/" TargetMode="External" Id="Rd0716bbe8a9e4bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdpr-info.eu/art-36-gdpr/" TargetMode="External" Id="Rbaa05e21f2cf4206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdpr-info.eu/art-32-gdpr/" TargetMode="External" Id="R3bc31f732f7e4c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdpr-info.eu/chapter-3/" TargetMode="External" Id="Re237d2424b59439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdpr-info.eu/art-32-gdpr/" TargetMode="External" Id="R3d13db279fb44767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdpr-info.eu/art-36-gdpr/" TargetMode="External" Id="R4a2d3a1db1fe4bef" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdpr-info.eu/art-32-gdpr/" TargetMode="External" Id="R49f9331a4cd54f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdpr-info.eu/chapter-3/" TargetMode="External" Id="R2f9bc906e4e14bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdpr-info.eu/art-32-gdpr/" TargetMode="External" Id="R4bd15844bb674aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdpr-info.eu/art-36-gdpr/" TargetMode="External" Id="Rfc2625e2d8014c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdpr-info.eu/art-32-gdpr/" TargetMode="External" Id="R6e3d27c283fa4f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdpr-info.eu/chapter-3/" TargetMode="External" Id="Rfad23884cf0247b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdpr-info.eu/art-32-gdpr/" TargetMode="External" Id="R22888a977f8d45fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdpr-info.eu/art-36-gdpr/" TargetMode="External" Id="R3ea84679bc594893" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>